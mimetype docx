--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -72,442 +72,442 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupation de La Tène ancienne et du haut Moyen Âge en bordure de terrasse : Villeblevin &amp;quot;Rue du Port&amp;quot; (Yonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Lecornué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2024, 414 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nécropole du Hallstatt ancien, occupation agro-pastorale du Hallstatt final / La Tène ancienne et autres vestiges diachroniques : Ouges &amp;quot;Terres de Préville&amp;quot; (ZAC de Beauregard, zone 4) (Côte-d'Or)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Lecornué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2023, 2 vol. (364 p., 396 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouvres-en-Plaine (Côte d'Or), Sondages archéologiques sur la partie sud de &amp;quot;Fin Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chopelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Lecornue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2008, 22 p., 31 fig. + 3 plans hors-texte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Dijonnais (Côte-d'Or) du Néolithique à l'âge du Bronze ancien : de la tombe isolée à la nécropole, rupture et continuité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fossurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Fossurier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johan Lecornué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Christin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Labeaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kerouanton Isabelle; Maitay Christophe; Praud Ivan; Soler Ludovic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.41-55, 2024, 979-10-90534-88-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088855v1</w:t>
-              </w:r>
-[...250 lines deleted...]
-                <w:t xml:space="preserve">hal-04157801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -577,51 +577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Rencontre autour des typo-chronologies des tombes à inhumations : Actes de la 11e Rencontre du Groupe d’Anthropologie et d’Archéologie Funéraire, 82, pp.29-36</w:t>
@@ -663,90 +663,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typochronologie des sépultures à inhumation en Bourgogne-Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Maestracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fossurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Burgevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cocquerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Rencontre autour des typo-chronologies des tombes à inhumations : Actes de la 11e Rencontre du Groupe d’Anthropologie et d’Archéologie Funéraire, pp.81-95</w:t>
@@ -775,51 +775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouges (Côte-d’Or). Terres de Préville [Chronique de fouille]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Lecornue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51, pp.285-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -866,90 +866,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie sur le gazoduc « Val de Saône » en Haute-Marne : premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Christin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Labeaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 111 (1), pp.33-36</w:t>
@@ -1036,77 +1036,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Burgevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cocquerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fossurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Labeaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France. https://gaaf11.hypotheses.org/2377</w:t>
@@ -1187,51 +1187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Maicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la reconstitution des paysages à l'histoire des Sociétés. 10 000 d'archives sédimentaires en zones humides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Frasne, France</w:t>
@@ -1554,51 +1554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05088855v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lecornu&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Christin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05057563v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Gaillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05057409v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157801v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lecornue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113399v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocquerelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desbrosse-Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Maestracci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674172v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.40363" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coupard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874653v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maicher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05057563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lecornu&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05057409v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157801v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lecornue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05088855v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Christin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113399v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocquerelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desbrosse-Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Maestracci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674172v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.40363" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coupard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874653v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Maicher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>