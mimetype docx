--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Johan Milian </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Géographie & Aménagement, Université Paris 8, UMR LADYSS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johan-milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-2267-0665</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of alpine-treeline-ecotone dynamics in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1013, pp.181318. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.181318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the benefits of part-night lighting on a tropical bat species endemic to Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fourasté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 317, pp.111797. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2026.111797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler et qualifier les paysages nocturnes du quotidien - L'obscurité comme dimension de l'habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites « naturels » classés : dépasser l’idée d'une nature musée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites « naturels » classés : dépasser l’idée d'une nature musée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://theconversation.com/les-sites-naturels-classes-depasser-lidee-dune-nature-musee-234299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au sein du CNRS, un Observatoire de l’environnement nocturne pour accompagner la territorialisation de la lutte contre la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Clairaut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 178, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte à la une. Représenter la protection de la nature en France : l’exemple de la réserve naturelle de Cerbère-Banyuls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial dynamics of alpine tree lines under global warming: What explains the mismatch between tree densification and elevational upward shifts at the tree line ecotone?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (5), pp.1056-1068. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02428193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenêtres sur ciel étoilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Alpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement nocturne dans les territoires de montagne français, ressource et opérateur de transition vers la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nuits et montagnes, 106 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.3895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01772583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-au-Prince, ville du risque ? Un mythe au prisme d’une urbanisation vulnérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bezunesh Tamru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nuits blanches sous un ciel noir ? La protection de la nuit, nouvelle préoccupation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, dossier thématique « Voyages au bout de la nuit », 453, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arènes et ressources du droit au village : les ressorts de l'émancipation dans les campagnes occidentales au 21ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Bühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Droit au village, 7, http://www.jssj.org/article/arenes-et-ressources-du-droit-au-village-les-ressorts-de-lemancipation-dans-les-campagnes-occidentales-au-21eme-siecle/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01512406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation de la transition énergétique par la protection des ressources environnementales nocturnes : expériences dans les Pyrénées et les Alpes du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90 (4), pp.351-360. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.9967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du potentiel à l’action : la gouvernance territoriale des pôles d’excellence rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Mobilité, santé et développement territorial : de nouveaux défis pour la gouvernance des territoires ruraux, 233, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.5380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte de la question agricole par les territoires de projet en montagne : logiques d’action et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requalifier les territoires de l’action locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bacconnier-Baylet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.54-67. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.2399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature en ville à l'épreuve de la requalification des banlieues - Le cas de Plaine Commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation, valorisation, labellisation : la mise en patrimoine des hauts-lieux pyrénéens et les recompositions de l'action territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16,, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.13631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du symbole à l'action : agriculture et pastoralisme dans la politique du PNR des Pyrénées Ariégeoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de faible densité en France à l'horizon 2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 389, pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00772411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC et la prospective sur les espaces ruraux. Retour sur le programme Territoires 2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">networks and communication studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (3-4), pp.291-314. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00718133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de la faible densité, processus et scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.151-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de faible densité, des territoires multifonctionnels entre dépendance et attractivité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel patrimoine naturel pour construire l'action publique ? La &amp;quot;politique&amp;quot; des Grands Sites dans le massif du Canigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, pp.5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la biodiversité par les outils de priorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estienne Rodary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 202, pp.33-56. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.202.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00728495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressource&amp;quot;, un concept pour l'étude de relations éco-socio-systémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°spécial 10 ans du CERMOSEM, La notion de ressource territoriale, 20, pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00912740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression lumineuse : vers l'adaptation en temps réel de l'éclairage public aux enjeux écologiques transitoires du Parc naturel régional de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jéchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’appel à projets 2024 “Pollution et dépollution : solutions et trajectoires” de la MITI du CNRS (année 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires (MITI) du CNRS, Jan 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trame noire, infrastructures sombres, réseaux écologiques sombres ? Dépasser la technoscience, repenser la gouvernance de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes à la lumière de la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Nantaise d’Aménagement et d’Urbanisme (ANAU), Apr 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darkness as a resource for collective action in rural areas. An action-research experiment in the Massif Central mountain range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Noz Breizh. « Fêter la nuit : trois ans de la chaire Noz Breizh »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Noz Breizh, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPM·Net. Deux réseaux denses de suivi long terme de la pression lumineuse à La Réunion et en Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR 2202 LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la Journée du GDR LUMEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR 2202 LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau écologique sombre. Comprendre, habiter et gouverner la nuit autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservons la nuit pour le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional du Morvan, Nov 2025, Glux-en-Glenne (Bibracte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying dense Artificial Light At Night (ALAN) monitoring networks for territorial actions: the cases of Réunion Island and La Brière region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference On Artificial Light At Night ALAN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dark Sky Ireland; Friends of Mayo Dark Skies, Oct 2025, Westport, Ireland. https://artificiallightatnight.org/alan-conference-2025/venue-alan-2025/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménager l’environnement nocturne en Brière. Vers une démarche locale de maîtrise de la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier et phonographier : garder trace des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sociétés Images &amp; Sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFEA; Université Toulouse - Jean Jaurès; UMR5193 LISST (équipe Dynamiques Rurales), Jan 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light pollution, a complex real-world problem to be tackled through an interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GA 2024: 32. IAU General Assembly, Session of the Executive Committee Working Group Dark and Quiet Sky Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAU (International Astronomical Union), Aug 2024, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression lumineuse (MITI·PLUM) : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jéchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité des partenaires Trame Noire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional de Brière, Oct 2024, Pontchâteau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire de l’environnement nocturne du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la Fédération des Parcs naturels régionaux de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des Parcs naturels régionaux de France, Jun 2023, À distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les systèmes socio-écologiques nocturnes par les paysages sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l’appel à projets 2022 “Sciences participatives en situation d’interdisciplinarité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires (MITI) du CNRS, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les paysages nocturnes dans les Hauts de La Réunion. Une expérimentation fondée sur l’approche mésologique de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiquer l'océan Indien la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Nov 2023, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Observatoire réunionnais de l'environnement nocturne. Discussion autour d’une démarche collective et transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Fédération de Recherche "Environnement et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Recherche "Environnement et Société" (FR CNRS 3041), May 2023, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trames noires du Massif central. Une recherche interventionnelle pour accompagner la territorialisation de la préservation de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine écologie, environnement et biodiversité | DiPEE Occitanie Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut écologie et environnement (InÉE) du CNRS, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nocturnal environment, a boundary object to structure an interdisciplinary research field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union géographique internationale (UGI | IGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session “Considering, protecting and promoting the night-time environment: a new interface of tensions and projects between cities and the countryside” (sous la dir. de Milian, J., &amp; Challéat, S.), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de l’éco-acoustique pour l’étude des rythmes et paysages d’un socio-écosystème de montagne : le cas exploratoire de la vallée du Vicdessos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’OHM Pyrénées-Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Pyrénées-Haut Vicdessos; LabEx DRIIHM, Sep 2022, Toulouse, France. 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The starry sky, a territorial commons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASC 2021 Commons in Space Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Study of the Commons (IASC); Arizona State University; University of Arizona, Feb 2021, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darkness as a resource for collective action in rural areas: the IPAMAC network experience (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union géographique internationale (UGI | IGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session “Considering, protecting and promoting the night-time environment: a new interface of tensions and projects between cities and the countryside” (sous la dir. de Milian, J., &amp; Challéat, S.), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification du changement de forme de la limite supérieure de la forêt subalpine dans les Pyrénées françaises : proposition d’un protocole méthodologique original</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Lagalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Serrano-Notivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ThéMA, Université de Franche-Comté, Feb 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANTONE® 19-3924, ou la &amp;quot;normatisation&amp;quot; de l’obscurité dans les espaces de faible densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et lumières du Vicdessos. Explorations méthodologiques pour l’étude d’un socio-écosystème nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel noir à l'environnement nocturne : la construction d'un nouveau front de protection de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la réserve intégrale à la nature ordinaire. Les figures changeantes de la protection de la nature (XIXe-XXIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour l'histoire de la protection de la nature et de l'environnement (AHPNE), Sep 2020, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel étoilé à l’environnement nocturne, la construction d’un nouveau front de protection de la nature. Éléments de cadrage et approche critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Anthropologie de la nuit"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7186 LESC (Laboratoire d'ethnologie et de sociologie comparative), Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Como actuar entre emancipación y conformidad? El proyecto local frente a la edificación de las ciudadanías medioambientales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terceras Jornadas hispano-francesas de Geografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGE - CNFG, Mar 2019, Sevilla, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des méthodes de quantification de la dynamique spatiale de l’écotone forêt/pelouse dans les Pyrénées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02525620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Qué futuro para la Francia rural de bajas densidades? Entre desarrollo y protección de la naturaleza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario «Desenvolvemento rural e espazos naturais» Vilariño de Conso, 8-10 de xuño de 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundacion Juan de Vega, Jun 2018, Villariño de Conso, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’émanciper ou se conformer pour agir ? Le projet local à l’épreuve de la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Légitimités d’en haut, Légitimités d’en bas : Postures d’acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADYSS, Jun 2018, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building up emancipation in order to innovate? Energy transition and localism in French rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Colloquium of the IGU Commission on the sustainability of rural systems: "Balancing heritage and innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et nocturnité. Des pollutions lumineuses aux paysages nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée DiPEE CNRS-InEE Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles nuits, pour quels territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohabiter les nuits urbaines. Penser, sentir et narrer la vie nocturne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRs Lab'Urba, Lavue, Prodig, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée : cœur ou marge du tourisme durable ? Mise en protection et valorisation touristique des réserves de ciel étoilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes Journées scientifiques du tourisme durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management du Tourisme Durable, Jun 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nuit ? Une appropriation de la transition énergétique dans les territoires touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et transitions énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5194 PACTE; UMR 8568 CIRED, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Night & the Northern Lights in the Production of a New Touristic Imaginary of the North</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dynamics of Darkness in the North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Gardiens des étoiles”. Revisiter le couple territoires/nuit par l’écologie politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit se lève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Nocturnes, groupe de recherche en Anthropologie de la nuit, UMR CNRS 7186 LESC, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérer la nuit étoilée. La construction d'une ressource touristique territoriale : la Réserve Internationale de Ciel Etoilé du Pic du Midi de Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque International de l'Association ASTRES " Le tourisme hors des sentiers battus : coulisses, interstices et nouveaux territoires touristiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association AsTRES., May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit(s) et Territoire(s) : pratiques nocturnes, sciences sociales diurnes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Collectif RENOIR, “Nuit(s) et Territoire(s)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif RENOIR, Jul 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les territoires regardent la nuit étoilée : constitution et configuration d'une nouvelle ressource touristique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie de la Nuit (sous la direction de Jacques Galinier et Aurore Monod Becquelin), Maison Archéologie et Ethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00967207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation, Valorisation, Labellisation : mise en patrimoine des hauts lieux pyrénéens et recompositions de l'action territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nature : valeurs et processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cacher ces traces que je ne saurais voir&amp;quot; : travaux de revégétalisation et processus de patrimonialisation dans le Grand Site du massif du Canigó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes de montagne : regards et débats sur un patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Toulouse, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PYRENEES-MONT PERDU PATRIMOINE MONDIAL: UN ESPACE MONTAGNARD A L'EPREUVE DE LA PROTECTION ET DE SA GESTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cazenave-Piarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PYRENEES-MONT PERDU PATRIMOINE MONDIAL: UN ESPACE MONTAGNARD A L'EPREUVE DE LA PROTECTION ET DE SA GESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, BAEZA, Espagne. pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie et représentations : De la nécessité des méthodes qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhane Dascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gambino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque international francophone sur les méthodes qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Montpellier, France. pp.316-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MITI-PLUM (Mitigation de la pression lumineuse). Vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’appel à projets 2024 “Pollution et dépollution : solutions et trajectoires” de la MITI du CNRS (année 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, En ligne, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les systèmes socio-écologiques nocturnes par les paysages sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l’appel à projets 2022 “Sciences participatives en situation d’interdisciplinarité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée, nouvel horizon des rapports des territoires à l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Duvernoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, 92 p., 2012, 978-2-8107-0246-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des espaces protégés en France - Des territoires en partage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coord : Lionel Laslaz. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséum national d'Histoire naturelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 82, 120p., 2020, Patrimoines naturels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03108349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures du risque en montagne - Le Pays Toy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Barrue-Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barrué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Itinéraires géographiques, 978-2-343-02327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressource montagne, entre potentialités et contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, L'Harmattan, pp.287, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel noir à l'environnement nocturne, la construction d'un nouveau front de protection de la nature en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Luglia; Rémi Beau; Aline Treillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la réserve intégrale à la nature ordinaire - Les figures changeantes de la protection de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.231-241, 2023, 978-2-75359198-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de la nuit d'un haut lieu touristique de montagne : la Réserve internationale de ciel étoilé du Pic du Midi comme nouvelle ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Delaplace; Maria Gravari-Barbas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux territoires touristiques : invention, reconfigurations, repositionnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-82, 2016, Tourisme, 978-2-7605-4625-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre campagnes jardinées et ruralité agricole, rôles et dynamiques de l'agriculture dans les massifs montagneux de la France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Gresillon ; Frédéric Alexandre ; Bertrand Sajaloli </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.384-396, 2016, 978-2-200-61591-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages des franges périurbaines, transitions ou parois de verre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Luginbühl </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, paysage et cadre de vie: la démocratie en pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victoires éditions, pp.71-89, 2015, 978-2-35113-238-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de l'histoire des risques dans le canton de Luz-Saint-Sauveur, ou l'évolution des rapports à la nature face au développement touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Barrué-Pastor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures du risque en montagne : Le Pays Toy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.159-170, 2014, Itinéraires géographiques, 978-2-343-02327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La labellisation des Pôles d’Excellence Rurale. Vers de nouveaux modèles de développement pour les territoires ruraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauricette Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labellisation et Mise en Marque des Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-342, 2014, CERAMAC (Clermont-Ferrand), 2-84516-634-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque au coeur de la ressource touristique ? L'exemple des sports de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Barrué-Pastor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures du risque en montagne : Le Pays Toy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.543-566, 2014, Itinéraires géographiques, 978-2-343-02327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique et gestion des risques naturels en montagne : le canton de Luz-Saint-Sauveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Barrué-Pastor,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures du risque en montagne : Le Pays Toy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.509-542, 2014, Itinéraires géographiques, 978-2-343-02327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la nature, quelle ressource sociale pour la gestion et le développement des espaces montagnards ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-M. Antoine; J. Milian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ressource montagne, entre potentialités et contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.249-276, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et pratiques des agriculteurs face aux nouvelles politiques environnementales : les cas de Natura 2000 et de la politique de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le retour des paysans ? A l'heure du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edisud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-154, 2006, 978-2744905940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régions françaises - Occitanie, Provence-Alpes Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France - Atlas Géographique et géopolitique (collectif, Stéphanie Beucher &amp; Florence Smits, dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.154-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages des franges périurbaines, transitions ou parois de verre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.7-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pôles d'Excellence Rurale : processus, gouvernance et plus-value dans les trajectoires de développement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bacconnier-Baylet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Barrue-Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacinthe Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 135 p. : annexes, graph., tabl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser la notion d'acteur en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aldhuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation finale du GAL, Leader+ « Euradour-Pays du Val d'Euradour » (GAL FR-MP02), amélioration de la qualité de la vie dans les zones rurales (thème fédérateur A1M6).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Brevard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Taulelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00338900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nocturnal social-ecological systems of Réunion Island: challenges of knowledge and perspectives for action. Pre-proposal for a project in response to the AAPG2024 of the ANR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet OUTRENOIR : Participation des populations habitantes à la caractérisation des socio-écosystèmes nocturnes des territoires réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire de l’environnement nocturne de La Réunion, un dispositif partenarial de recherche-action territorialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Olivette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution lumineuse et environnement nocturne. Les productions scientifiques marquantes en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de l'environnement nocturne; GDR2202 LUMEN (Lumière &amp; environnement nocturne); CNRS; CNRS Écologie &amp; Environnement. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OUTRENOIR, une exploration des paysages sonores nocturnes à Cilaos et au Tévelave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de l'environnement nocturne; CNRS; Mission pour les initiatives transverses et interdisciplinaires (MITI). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression Lumineuse : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière. Défi Pollution et dépollution : solutions et trajectoires. Rapport scientifique et financier des projets lauréats en 2024 (année 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MITI (CNRS); Observatoire de l'environnement nocturne. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique et financier de l'année 1 du projet OUTRENOIR : participation des populations habitantes à la caractérisation des socio-écosystèmes nocturnes des territoires réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional du Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme-cadre FENOIR (Figurations de l’environnement nocturne des territoires réunionnais). Rapport d’étape pour le Parc national de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Parc national de La Réunion; CNRS; Observatoire de l'environnement nocturne. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional des Monts d'Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'atelier de lancement de la Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Association Inter-Parcs du Massif central (IPAMAC); Région Auvergne-Rhône-Alpes; FNADT (Fonds National d'Aménagement et de Développement du Territoire); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional Périgord-Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC, 2020). Compte-rendu intermédiaire. Visite du Parc naturel régional du Pilat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc national des Cévennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 2 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional Livradois-Forez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2021, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 2 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional de l'Aubrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2021, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 2 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC, 2020). Compte-rendu intermédiaire. Visite du Parc naturel régional de Millevaches en Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2020, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTECTION DE LA NATURE ET DEVELOPPEMENT TERRITORIAL DANS LES PYRENEES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Toulouse le Mirail - Toulouse II, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Johan Milian </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Géographie & Aménagement, Université Paris 8, UMR LADYSS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johan-milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-2267-0665</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of alpine-treeline-ecotone dynamics in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1013, pp.181318. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.181318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the benefits of part-night lighting on a tropical bat species endemic to Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fourasté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 317, pp.111797. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2026.111797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler et qualifier les paysages nocturnes du quotidien - L'obscurité comme dimension de l'habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites « naturels » classés : dépasser l’idée d'une nature musée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites « naturels » classés : dépasser l’idée d'une nature musée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://theconversation.com/les-sites-naturels-classes-depasser-lidee-dune-nature-musee-234299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au sein du CNRS, un Observatoire de l’environnement nocturne pour accompagner la territorialisation de la lutte contre la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Clairaut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 178, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte à la une. Représenter la protection de la nature en France : l’exemple de la réserve naturelle de Cerbère-Banyuls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial dynamics of alpine tree lines under global warming: What explains the mismatch between tree densification and elevational upward shifts at the tree line ecotone?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (5), pp.1056-1068. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02428193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenêtres sur ciel étoilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Alpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement nocturne dans les territoires de montagne français, ressource et opérateur de transition vers la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nuits et montagnes, 106 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.3895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01772583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-au-Prince, ville du risque ? Un mythe au prisme d’une urbanisation vulnérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bezunesh Tamru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arènes et ressources du droit au village : les ressorts de l'émancipation dans les campagnes occidentales au 21ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Bühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Droit au village, 7, http://www.jssj.org/article/arenes-et-ressources-du-droit-au-village-les-ressorts-de-lemancipation-dans-les-campagnes-occidentales-au-21eme-siecle/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01512406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation de la transition énergétique par la protection des ressources environnementales nocturnes : expériences dans les Pyrénées et les Alpes du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90 (4), pp.351-360. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.9967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nuits blanches sous un ciel noir ? La protection de la nuit, nouvelle préoccupation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, dossier thématique « Voyages au bout de la nuit », 453, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du potentiel à l’action : la gouvernance territoriale des pôles d’excellence rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Mobilité, santé et développement territorial : de nouveaux défis pour la gouvernance des territoires ruraux, 233, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.5380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte de la question agricole par les territoires de projet en montagne : logiques d’action et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requalifier les territoires de l’action locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bacconnier-Baylet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.54-67. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.2399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature en ville à l'épreuve de la requalification des banlieues - Le cas de Plaine Commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation, valorisation, labellisation : la mise en patrimoine des hauts-lieux pyrénéens et les recompositions de l'action territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16,, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.13631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du symbole à l'action : agriculture et pastoralisme dans la politique du PNR des Pyrénées Ariégeoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de faible densité en France à l'horizon 2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 389, pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00772411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC et la prospective sur les espaces ruraux. Retour sur le programme Territoires 2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">networks and communication studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (3-4), pp.291-314. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00718133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de la faible densité, processus et scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.151-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de faible densité, des territoires multifonctionnels entre dépendance et attractivité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel patrimoine naturel pour construire l'action publique ? La &amp;quot;politique&amp;quot; des Grands Sites dans le massif du Canigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, pp.5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la biodiversité par les outils de priorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estienne Rodary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 202, pp.33-56. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.202.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00728495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressource&amp;quot;, un concept pour l'étude de relations éco-socio-systémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°spécial 10 ans du CERMOSEM, La notion de ressource territoriale, 20, pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00912740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression lumineuse : vers l'adaptation en temps réel de l'éclairage public aux enjeux écologiques transitoires du Parc naturel régional de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jéchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’appel à projets 2024 “Pollution et dépollution : solutions et trajectoires” de la MITI du CNRS (année 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires (MITI) du CNRS, Jan 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darkness as a resource for collective action in rural areas. An action-research experiment in the Massif Central mountain range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Noz Breizh. « Fêter la nuit : trois ans de la chaire Noz Breizh »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Noz Breizh, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPM·Net. Deux réseaux denses de suivi long terme de la pression lumineuse à La Réunion et en Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR 2202 LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la Journée du GDR LUMEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR 2202 LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trame noire, infrastructures sombres, réseaux écologiques sombres ? Dépasser la technoscience, repenser la gouvernance de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes à la lumière de la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Nantaise d’Aménagement et d’Urbanisme (ANAU), Apr 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau écologique sombre. Comprendre, habiter et gouverner la nuit autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservons la nuit pour le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional du Morvan, Nov 2025, Glux-en-Glenne (Bibracte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying dense Artificial Light At Night (ALAN) monitoring networks for territorial actions: the cases of Réunion Island and La Brière region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference On Artificial Light At Night ALAN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dark Sky Ireland; Friends of Mayo Dark Skies, Oct 2025, Westport, Ireland. https://artificiallightatnight.org/alan-conference-2025/venue-alan-2025/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménager l’environnement nocturne en Brière. Vers une démarche locale de maîtrise de la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light pollution, a complex real-world problem to be tackled through an interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GA 2024: 32. IAU General Assembly, Session of the Executive Committee Working Group Dark and Quiet Sky Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAU (International Astronomical Union), Aug 2024, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier et phonographier : garder trace des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sociétés Images &amp; Sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFEA; Université Toulouse - Jean Jaurès; UMR5193 LISST (équipe Dynamiques Rurales), Jan 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression lumineuse (MITI·PLUM) : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jéchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité des partenaires Trame Noire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional de Brière, Oct 2024, Pontchâteau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire de l’environnement nocturne du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la Fédération des Parcs naturels régionaux de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des Parcs naturels régionaux de France, Jun 2023, À distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les systèmes socio-écologiques nocturnes par les paysages sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l’appel à projets 2022 “Sciences participatives en situation d’interdisciplinarité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires (MITI) du CNRS, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les paysages nocturnes dans les Hauts de La Réunion. Une expérimentation fondée sur l’approche mésologique de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiquer l'océan Indien la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Nov 2023, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Observatoire réunionnais de l'environnement nocturne. Discussion autour d’une démarche collective et transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Fédération de Recherche "Environnement et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Recherche "Environnement et Société" (FR CNRS 3041), May 2023, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trames noires du Massif central. Une recherche interventionnelle pour accompagner la territorialisation de la préservation de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine écologie, environnement et biodiversité | DiPEE Occitanie Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut écologie et environnement (InÉE) du CNRS, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The starry sky, a territorial commons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASC 2021 Commons in Space Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Study of the Commons (IASC); Arizona State University; University of Arizona, Feb 2021, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de l’éco-acoustique pour l’étude des rythmes et paysages d’un socio-écosystème de montagne : le cas exploratoire de la vallée du Vicdessos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’OHM Pyrénées-Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Pyrénées-Haut Vicdessos; LabEx DRIIHM, Sep 2022, Toulouse, France. 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nocturnal environment, a boundary object to structure an interdisciplinary research field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union géographique internationale (UGI | IGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session “Considering, protecting and promoting the night-time environment: a new interface of tensions and projects between cities and the countryside” (sous la dir. de Milian, J., &amp; Challéat, S.), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darkness as a resource for collective action in rural areas: the IPAMAC network experience (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union géographique internationale (UGI | IGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session “Considering, protecting and promoting the night-time environment: a new interface of tensions and projects between cities and the countryside” (sous la dir. de Milian, J., &amp; Challéat, S.), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification du changement de forme de la limite supérieure de la forêt subalpine dans les Pyrénées françaises : proposition d’un protocole méthodologique original</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Lagalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Serrano-Notivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ThéMA, Université de Franche-Comté, Feb 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANTONE® 19-3924, ou la &amp;quot;normatisation&amp;quot; de l’obscurité dans les espaces de faible densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel noir à l'environnement nocturne : la construction d'un nouveau front de protection de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la réserve intégrale à la nature ordinaire. Les figures changeantes de la protection de la nature (XIXe-XXIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour l'histoire de la protection de la nature et de l'environnement (AHPNE), Sep 2020, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et lumières du Vicdessos. Explorations méthodologiques pour l’étude d’un socio-écosystème nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel étoilé à l’environnement nocturne, la construction d’un nouveau front de protection de la nature. Éléments de cadrage et approche critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Anthropologie de la nuit"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7186 LESC (Laboratoire d'ethnologie et de sociologie comparative), Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Como actuar entre emancipación y conformidad? El proyecto local frente a la edificación de las ciudadanías medioambientales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terceras Jornadas hispano-francesas de Geografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGE - CNFG, Mar 2019, Sevilla, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des méthodes de quantification de la dynamique spatiale de l’écotone forêt/pelouse dans les Pyrénées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02525620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Qué futuro para la Francia rural de bajas densidades? Entre desarrollo y protección de la naturaleza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario «Desenvolvemento rural e espazos naturais» Vilariño de Conso, 8-10 de xuño de 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundacion Juan de Vega, Jun 2018, Villariño de Conso, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’émanciper ou se conformer pour agir ? Le projet local à l’épreuve de la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Légitimités d’en haut, Légitimités d’en bas : Postures d’acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADYSS, Jun 2018, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building up emancipation in order to innovate? Energy transition and localism in French rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Colloquium of the IGU Commission on the sustainability of rural systems: "Balancing heritage and innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et nocturnité. Des pollutions lumineuses aux paysages nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée DiPEE CNRS-InEE Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nuit ? Une appropriation de la transition énergétique dans les territoires touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et transitions énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5194 PACTE; UMR 8568 CIRED, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles nuits, pour quels territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohabiter les nuits urbaines. Penser, sentir et narrer la vie nocturne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRs Lab'Urba, Lavue, Prodig, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée : cœur ou marge du tourisme durable ? Mise en protection et valorisation touristique des réserves de ciel étoilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes Journées scientifiques du tourisme durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management du Tourisme Durable, Jun 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Night & the Northern Lights in the Production of a New Touristic Imaginary of the North</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dynamics of Darkness in the North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Gardiens des étoiles”. Revisiter le couple territoires/nuit par l’écologie politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit se lève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Nocturnes, groupe de recherche en Anthropologie de la nuit, UMR CNRS 7186 LESC, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérer la nuit étoilée. La construction d'une ressource touristique territoriale : la Réserve Internationale de Ciel Etoilé du Pic du Midi de Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque International de l'Association ASTRES " Le tourisme hors des sentiers battus : coulisses, interstices et nouveaux territoires touristiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association AsTRES., May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit(s) et Territoire(s) : pratiques nocturnes, sciences sociales diurnes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Collectif RENOIR, “Nuit(s) et Territoire(s)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif RENOIR, Jul 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les territoires regardent la nuit étoilée : constitution et configuration d'une nouvelle ressource touristique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie de la Nuit (sous la direction de Jacques Galinier et Aurore Monod Becquelin), Maison Archéologie et Ethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00967207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation, Valorisation, Labellisation : mise en patrimoine des hauts lieux pyrénéens et recompositions de l'action territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nature : valeurs et processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cacher ces traces que je ne saurais voir&amp;quot; : travaux de revégétalisation et processus de patrimonialisation dans le Grand Site du massif du Canigó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes de montagne : regards et débats sur un patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Toulouse, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PYRENEES-MONT PERDU PATRIMOINE MONDIAL: UN ESPACE MONTAGNARD A L'EPREUVE DE LA PROTECTION ET DE SA GESTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cazenave-Piarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PYRENEES-MONT PERDU PATRIMOINE MONDIAL: UN ESPACE MONTAGNARD A L'EPREUVE DE LA PROTECTION ET DE SA GESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, BAEZA, Espagne. pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie et représentations : De la nécessité des méthodes qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhane Dascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gambino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque international francophone sur les méthodes qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Montpellier, France. pp.316-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MITI-PLUM (Mitigation de la pression lumineuse). Vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’appel à projets 2024 “Pollution et dépollution : solutions et trajectoires” de la MITI du CNRS (année 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, En ligne, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les systèmes socio-écologiques nocturnes par les paysages sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l’appel à projets 2022 “Sciences participatives en situation d’interdisciplinarité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée, nouvel horizon des rapports des territoires à l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Duvernoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, 92 p., 2012, 978-2-8107-0246-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des espaces protégés en France - Des territoires en partage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coord : Lionel Laslaz. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséum national d'Histoire naturelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 82, 120p., 2020, Patrimoines naturels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03108349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures du risque en montagne - Le Pays Toy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Barrue-Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barrué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Itinéraires géographiques, 978-2-343-02327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressource montagne, entre potentialités et contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, L'Harmattan, pp.287, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel noir à l'environnement nocturne, la construction d'un nouveau front de protection de la nature en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Luglia; Rémi Beau; Aline Treillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la réserve intégrale à la nature ordinaire - Les figures changeantes de la protection de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.231-241, 2023, 978-2-75359198-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de la nuit d'un haut lieu touristique de montagne : la Réserve internationale de ciel étoilé du Pic du Midi comme nouvelle ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Delaplace; Maria Gravari-Barbas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux territoires touristiques : invention, reconfigurations, repositionnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-82, 2016, Tourisme, 978-2-7605-4625-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre campagnes jardinées et ruralité agricole, rôles et dynamiques de l'agriculture dans les massifs montagneux de la France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Gresillon ; Frédéric Alexandre ; Bertrand Sajaloli </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.384-396, 2016, 978-2-200-61591-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages des franges périurbaines, transitions ou parois de verre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Luginbühl </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, paysage et cadre de vie: la démocratie en pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victoires éditions, pp.71-89, 2015, 978-2-35113-238-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque au coeur de la ressource touristique ? L'exemple des sports de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Barrué-Pastor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures du risque en montagne : Le Pays Toy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.543-566, 2014, Itinéraires géographiques, 978-2-343-02327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de l'histoire des risques dans le canton de Luz-Saint-Sauveur, ou l'évolution des rapports à la nature face au développement touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Barrué-Pastor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures du risque en montagne : Le Pays Toy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.159-170, 2014, Itinéraires géographiques, 978-2-343-02327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La labellisation des Pôles d’Excellence Rurale. Vers de nouveaux modèles de développement pour les territoires ruraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauricette Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labellisation et Mise en Marque des Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-342, 2014, CERAMAC (Clermont-Ferrand), 2-84516-634-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique et gestion des risques naturels en montagne : le canton de Luz-Saint-Sauveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Barrué-Pastor,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures du risque en montagne : Le Pays Toy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.509-542, 2014, Itinéraires géographiques, 978-2-343-02327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la nature, quelle ressource sociale pour la gestion et le développement des espaces montagnards ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-M. Antoine; J. Milian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ressource montagne, entre potentialités et contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.249-276, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et pratiques des agriculteurs face aux nouvelles politiques environnementales : les cas de Natura 2000 et de la politique de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le retour des paysans ? A l'heure du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edisud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-154, 2006, 978-2744905940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régions françaises - Occitanie, Provence-Alpes Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France - Atlas Géographique et géopolitique (collectif, Stéphanie Beucher &amp; Florence Smits, dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.154-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages des franges périurbaines, transitions ou parois de verre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.7-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pôles d'Excellence Rurale : processus, gouvernance et plus-value dans les trajectoires de développement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bacconnier-Baylet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Barrue-Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacinthe Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 135 p. : annexes, graph., tabl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser la notion d'acteur en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aldhuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation finale du GAL, Leader+ « Euradour-Pays du Val d'Euradour » (GAL FR-MP02), amélioration de la qualité de la vie dans les zones rurales (thème fédérateur A1M6).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Brevard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Taulelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00338900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nocturnal social-ecological systems of Réunion Island: challenges of knowledge and perspectives for action. Pre-proposal for a project in response to the AAPG2024 of the ANR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet OUTRENOIR : Participation des populations habitantes à la caractérisation des socio-écosystèmes nocturnes des territoires réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire de l’environnement nocturne de La Réunion, un dispositif partenarial de recherche-action territorialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Olivette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution lumineuse et environnement nocturne. Les productions scientifiques marquantes en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de l'environnement nocturne; GDR2202 LUMEN (Lumière &amp; environnement nocturne); CNRS; CNRS Écologie &amp; Environnement. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OUTRENOIR, une exploration des paysages sonores nocturnes à Cilaos et au Tévelave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de l'environnement nocturne; CNRS; Mission pour les initiatives transverses et interdisciplinaires (MITI). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression Lumineuse : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière. Défi Pollution et dépollution : solutions et trajectoires. Rapport scientifique et financier des projets lauréats en 2024 (année 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MITI (CNRS); Observatoire de l'environnement nocturne. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique et financier de l'année 1 du projet OUTRENOIR : participation des populations habitantes à la caractérisation des socio-écosystèmes nocturnes des territoires réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme-cadre FENOIR (Figurations de l’environnement nocturne des territoires réunionnais). Rapport d’étape pour le Parc national de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Parc national de La Réunion; CNRS; Observatoire de l'environnement nocturne. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional du Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional des Monts d'Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC, 2020). Compte-rendu intermédiaire. Visite du Parc naturel régional du Pilat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional Périgord-Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'atelier de lancement de la Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Association Inter-Parcs du Massif central (IPAMAC); Région Auvergne-Rhône-Alpes; FNADT (Fonds National d'Aménagement et de Développement du Territoire); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc national des Cévennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 2 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional Livradois-Forez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2021, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 2 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional de l'Aubrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2021, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 2 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC, 2020). Compte-rendu intermédiaire. Visite du Parc naturel régional de Millevaches en Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2020, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTECTION DE LA NATURE ET DEVELOPPEMENT TERRITORIAL DANS LES PYRENEES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Toulouse le Mirail - Toulouse II, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25988555"/>
+    <w:nsid w:val="08689ADE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johan-milian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2267-0665" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461405v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181318" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554277v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mariton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourast&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2026.111797" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ronzani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758891v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13779" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3895" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezunesh Tamru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235683v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dupuy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512406v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471516v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9967" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leblanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5380" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2399" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13631" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barthe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.243" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733766v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691117v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.202.0033" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912740v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04883849v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory J&#233;choux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505799v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foglar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loose" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dujardin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505874v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506461v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506846v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora P&#233;ron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392418v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04745666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378763v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748592v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748485v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784122v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784201v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748504v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lagalis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Serrano-Notivoli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012765v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748463v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752385v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988806v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525620v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988898v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Puel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748447v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Girard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564903v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564783v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087637v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564747v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015610v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088660v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967207v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704763v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704769v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374871v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cazenave-Piarrot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bertrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhane Dascon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04896155v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378738v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006554v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108349v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencepress.mnhn.fr/fr" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248715v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barrue-Pastor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barru&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/cultures-du-risque-en-montagne/31659" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061158v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119400v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659157v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouveaux-territoires-touristiques-3089.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471430v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471452v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158006v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ider" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/312577" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997841v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997839v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740888v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337147v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/132/9782744905940/Le%20retour%20des%20paysans%20" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988862v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01670309v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463775v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695014v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338900v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Brevard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taulelle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392494v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03815890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Olivette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500330v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04531481v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04857034v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392509v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749162v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747762v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749153v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749115v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749170v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749174v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749127v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749137v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749133v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749147v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009976v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johan-milian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2267-0665" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461405v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181318" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554277v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mariton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourast&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2026.111797" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ronzani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758891v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13779" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3895" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezunesh Tamru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512406v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dupuy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9967" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leblanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5380" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2399" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13631" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barthe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.243" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733766v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691117v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.202.0033" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912740v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04883849v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory J&#233;choux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dujardin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foglar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loose" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506846v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora P&#233;ron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04745666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378763v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748592v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784201v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784122v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748485v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748504v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lagalis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Serrano-Notivoli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748463v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752385v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988806v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525620v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988898v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Puel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564783v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748447v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Girard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564903v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087637v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564747v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015610v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088660v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967207v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704763v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704769v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374871v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cazenave-Piarrot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bertrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhane Dascon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04896155v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378738v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006554v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108349v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencepress.mnhn.fr/fr" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248715v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barrue-Pastor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barru&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/cultures-du-risque-en-montagne/31659" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061158v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119400v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659157v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouveaux-territoires-touristiques-3089.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471430v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471452v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997841v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997838v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158006v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ider" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/312577" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997839v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740888v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337147v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/132/9782744905940/Le%20retour%20des%20paysans%20" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988862v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01670309v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463775v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695014v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338900v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Brevard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taulelle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392494v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03815890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Olivette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500330v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04531481v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04857034v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392509v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747762v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749162v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749153v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749174v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749170v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749115v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749127v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749137v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749133v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749147v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009976v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>