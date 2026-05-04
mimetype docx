--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Johan Milian </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Géographie & Aménagement, Université Paris 8, UMR LADYSS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johan-milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-2267-0665</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of alpine-treeline-ecotone dynamics in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1013, pp.181318. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.181318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the benefits of part-night lighting on a tropical bat species endemic to Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fourasté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 317, pp.111797. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2026.111797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler et qualifier les paysages nocturnes du quotidien - L'obscurité comme dimension de l'habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites « naturels » classés : dépasser l’idée d'une nature musée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites « naturels » classés : dépasser l’idée d'une nature musée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://theconversation.com/les-sites-naturels-classes-depasser-lidee-dune-nature-musee-234299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au sein du CNRS, un Observatoire de l’environnement nocturne pour accompagner la territorialisation de la lutte contre la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Clairaut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 178, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte à la une. Représenter la protection de la nature en France : l’exemple de la réserve naturelle de Cerbère-Banyuls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial dynamics of alpine tree lines under global warming: What explains the mismatch between tree densification and elevational upward shifts at the tree line ecotone?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (5), pp.1056-1068. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02428193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenêtres sur ciel étoilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Alpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement nocturne dans les territoires de montagne français, ressource et opérateur de transition vers la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nuits et montagnes, 106 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.3895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01772583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-au-Prince, ville du risque ? Un mythe au prisme d’une urbanisation vulnérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bezunesh Tamru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arènes et ressources du droit au village : les ressorts de l'émancipation dans les campagnes occidentales au 21ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Bühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Droit au village, 7, http://www.jssj.org/article/arenes-et-ressources-du-droit-au-village-les-ressorts-de-lemancipation-dans-les-campagnes-occidentales-au-21eme-siecle/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01512406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation de la transition énergétique par la protection des ressources environnementales nocturnes : expériences dans les Pyrénées et les Alpes du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90 (4), pp.351-360. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.9967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nuits blanches sous un ciel noir ? La protection de la nuit, nouvelle préoccupation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, dossier thématique « Voyages au bout de la nuit », 453, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du potentiel à l’action : la gouvernance territoriale des pôles d’excellence rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Mobilité, santé et développement territorial : de nouveaux défis pour la gouvernance des territoires ruraux, 233, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.5380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte de la question agricole par les territoires de projet en montagne : logiques d’action et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requalifier les territoires de l’action locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bacconnier-Baylet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.54-67. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.2399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature en ville à l'épreuve de la requalification des banlieues - Le cas de Plaine Commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation, valorisation, labellisation : la mise en patrimoine des hauts-lieux pyrénéens et les recompositions de l'action territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16,, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.13631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du symbole à l'action : agriculture et pastoralisme dans la politique du PNR des Pyrénées Ariégeoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de faible densité en France à l'horizon 2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 389, pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00772411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC et la prospective sur les espaces ruraux. Retour sur le programme Territoires 2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">networks and communication studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (3-4), pp.291-314. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00718133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de la faible densité, processus et scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.151-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de faible densité, des territoires multifonctionnels entre dépendance et attractivité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel patrimoine naturel pour construire l'action publique ? La &amp;quot;politique&amp;quot; des Grands Sites dans le massif du Canigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, pp.5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la biodiversité par les outils de priorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estienne Rodary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 202, pp.33-56. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.202.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00728495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressource&amp;quot;, un concept pour l'étude de relations éco-socio-systémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°spécial 10 ans du CERMOSEM, La notion de ressource territoriale, 20, pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00912740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression lumineuse : vers l'adaptation en temps réel de l'éclairage public aux enjeux écologiques transitoires du Parc naturel régional de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jéchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’appel à projets 2024 “Pollution et dépollution : solutions et trajectoires” de la MITI du CNRS (année 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires (MITI) du CNRS, Jan 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darkness as a resource for collective action in rural areas. An action-research experiment in the Massif Central mountain range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Noz Breizh. « Fêter la nuit : trois ans de la chaire Noz Breizh »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Noz Breizh, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPM·Net. Deux réseaux denses de suivi long terme de la pression lumineuse à La Réunion et en Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR 2202 LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la Journée du GDR LUMEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR 2202 LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trame noire, infrastructures sombres, réseaux écologiques sombres ? Dépasser la technoscience, repenser la gouvernance de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes à la lumière de la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Nantaise d’Aménagement et d’Urbanisme (ANAU), Apr 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau écologique sombre. Comprendre, habiter et gouverner la nuit autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservons la nuit pour le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional du Morvan, Nov 2025, Glux-en-Glenne (Bibracte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying dense Artificial Light At Night (ALAN) monitoring networks for territorial actions: the cases of Réunion Island and La Brière region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference On Artificial Light At Night ALAN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dark Sky Ireland; Friends of Mayo Dark Skies, Oct 2025, Westport, Ireland. https://artificiallightatnight.org/alan-conference-2025/venue-alan-2025/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménager l’environnement nocturne en Brière. Vers une démarche locale de maîtrise de la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light pollution, a complex real-world problem to be tackled through an interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GA 2024: 32. IAU General Assembly, Session of the Executive Committee Working Group Dark and Quiet Sky Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAU (International Astronomical Union), Aug 2024, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier et phonographier : garder trace des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sociétés Images &amp; Sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFEA; Université Toulouse - Jean Jaurès; UMR5193 LISST (équipe Dynamiques Rurales), Jan 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression lumineuse (MITI·PLUM) : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jéchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité des partenaires Trame Noire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional de Brière, Oct 2024, Pontchâteau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire de l’environnement nocturne du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la Fédération des Parcs naturels régionaux de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des Parcs naturels régionaux de France, Jun 2023, À distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les systèmes socio-écologiques nocturnes par les paysages sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l’appel à projets 2022 “Sciences participatives en situation d’interdisciplinarité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires (MITI) du CNRS, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les paysages nocturnes dans les Hauts de La Réunion. Une expérimentation fondée sur l’approche mésologique de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiquer l'océan Indien la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Nov 2023, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Observatoire réunionnais de l'environnement nocturne. Discussion autour d’une démarche collective et transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Fédération de Recherche "Environnement et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Recherche "Environnement et Société" (FR CNRS 3041), May 2023, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trames noires du Massif central. Une recherche interventionnelle pour accompagner la territorialisation de la préservation de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine écologie, environnement et biodiversité | DiPEE Occitanie Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut écologie et environnement (InÉE) du CNRS, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The starry sky, a territorial commons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASC 2021 Commons in Space Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Study of the Commons (IASC); Arizona State University; University of Arizona, Feb 2021, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de l’éco-acoustique pour l’étude des rythmes et paysages d’un socio-écosystème de montagne : le cas exploratoire de la vallée du Vicdessos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’OHM Pyrénées-Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Pyrénées-Haut Vicdessos; LabEx DRIIHM, Sep 2022, Toulouse, France. 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nocturnal environment, a boundary object to structure an interdisciplinary research field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union géographique internationale (UGI | IGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session “Considering, protecting and promoting the night-time environment: a new interface of tensions and projects between cities and the countryside” (sous la dir. de Milian, J., &amp; Challéat, S.), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darkness as a resource for collective action in rural areas: the IPAMAC network experience (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union géographique internationale (UGI | IGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session “Considering, protecting and promoting the night-time environment: a new interface of tensions and projects between cities and the countryside” (sous la dir. de Milian, J., &amp; Challéat, S.), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification du changement de forme de la limite supérieure de la forêt subalpine dans les Pyrénées françaises : proposition d’un protocole méthodologique original</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Lagalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Serrano-Notivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ThéMA, Université de Franche-Comté, Feb 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANTONE® 19-3924, ou la &amp;quot;normatisation&amp;quot; de l’obscurité dans les espaces de faible densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel noir à l'environnement nocturne : la construction d'un nouveau front de protection de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la réserve intégrale à la nature ordinaire. Les figures changeantes de la protection de la nature (XIXe-XXIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour l'histoire de la protection de la nature et de l'environnement (AHPNE), Sep 2020, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et lumières du Vicdessos. Explorations méthodologiques pour l’étude d’un socio-écosystème nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel étoilé à l’environnement nocturne, la construction d’un nouveau front de protection de la nature. Éléments de cadrage et approche critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Anthropologie de la nuit"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7186 LESC (Laboratoire d'ethnologie et de sociologie comparative), Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Como actuar entre emancipación y conformidad? El proyecto local frente a la edificación de las ciudadanías medioambientales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terceras Jornadas hispano-francesas de Geografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGE - CNFG, Mar 2019, Sevilla, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des méthodes de quantification de la dynamique spatiale de l’écotone forêt/pelouse dans les Pyrénées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02525620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Qué futuro para la Francia rural de bajas densidades? Entre desarrollo y protección de la naturaleza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario «Desenvolvemento rural e espazos naturais» Vilariño de Conso, 8-10 de xuño de 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundacion Juan de Vega, Jun 2018, Villariño de Conso, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’émanciper ou se conformer pour agir ? Le projet local à l’épreuve de la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Légitimités d’en haut, Légitimités d’en bas : Postures d’acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADYSS, Jun 2018, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building up emancipation in order to innovate? Energy transition and localism in French rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Colloquium of the IGU Commission on the sustainability of rural systems: "Balancing heritage and innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et nocturnité. Des pollutions lumineuses aux paysages nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée DiPEE CNRS-InEE Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nuit ? Une appropriation de la transition énergétique dans les territoires touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et transitions énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5194 PACTE; UMR 8568 CIRED, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles nuits, pour quels territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohabiter les nuits urbaines. Penser, sentir et narrer la vie nocturne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRs Lab'Urba, Lavue, Prodig, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée : cœur ou marge du tourisme durable ? Mise en protection et valorisation touristique des réserves de ciel étoilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes Journées scientifiques du tourisme durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management du Tourisme Durable, Jun 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Night & the Northern Lights in the Production of a New Touristic Imaginary of the North</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dynamics of Darkness in the North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Gardiens des étoiles”. Revisiter le couple territoires/nuit par l’écologie politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit se lève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Nocturnes, groupe de recherche en Anthropologie de la nuit, UMR CNRS 7186 LESC, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérer la nuit étoilée. La construction d'une ressource touristique territoriale : la Réserve Internationale de Ciel Etoilé du Pic du Midi de Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque International de l'Association ASTRES " Le tourisme hors des sentiers battus : coulisses, interstices et nouveaux territoires touristiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association AsTRES., May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit(s) et Territoire(s) : pratiques nocturnes, sciences sociales diurnes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Collectif RENOIR, “Nuit(s) et Territoire(s)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif RENOIR, Jul 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les territoires regardent la nuit étoilée : constitution et configuration d'une nouvelle ressource touristique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie de la Nuit (sous la direction de Jacques Galinier et Aurore Monod Becquelin), Maison Archéologie et Ethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00967207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation, Valorisation, Labellisation : mise en patrimoine des hauts lieux pyrénéens et recompositions de l'action territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nature : valeurs et processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cacher ces traces que je ne saurais voir&amp;quot; : travaux de revégétalisation et processus de patrimonialisation dans le Grand Site du massif du Canigó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes de montagne : regards et débats sur un patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Toulouse, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PYRENEES-MONT PERDU PATRIMOINE MONDIAL: UN ESPACE MONTAGNARD A L'EPREUVE DE LA PROTECTION ET DE SA GESTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cazenave-Piarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PYRENEES-MONT PERDU PATRIMOINE MONDIAL: UN ESPACE MONTAGNARD A L'EPREUVE DE LA PROTECTION ET DE SA GESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, BAEZA, Espagne. pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie et représentations : De la nécessité des méthodes qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhane Dascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gambino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque international francophone sur les méthodes qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Montpellier, France. pp.316-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MITI-PLUM (Mitigation de la pression lumineuse). Vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’appel à projets 2024 “Pollution et dépollution : solutions et trajectoires” de la MITI du CNRS (année 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, En ligne, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les systèmes socio-écologiques nocturnes par les paysages sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l’appel à projets 2022 “Sciences participatives en situation d’interdisciplinarité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée, nouvel horizon des rapports des territoires à l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Duvernoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, 92 p., 2012, 978-2-8107-0246-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des espaces protégés en France - Des territoires en partage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coord : Lionel Laslaz. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséum national d'Histoire naturelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 82, 120p., 2020, Patrimoines naturels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03108349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures du risque en montagne - Le Pays Toy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Barrue-Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barrué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Itinéraires géographiques, 978-2-343-02327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressource montagne, entre potentialités et contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, L'Harmattan, pp.287, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel noir à l'environnement nocturne, la construction d'un nouveau front de protection de la nature en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Luglia; Rémi Beau; Aline Treillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la réserve intégrale à la nature ordinaire - Les figures changeantes de la protection de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.231-241, 2023, 978-2-75359198-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de la nuit d'un haut lieu touristique de montagne : la Réserve internationale de ciel étoilé du Pic du Midi comme nouvelle ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Delaplace; Maria Gravari-Barbas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux territoires touristiques : invention, reconfigurations, repositionnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-82, 2016, Tourisme, 978-2-7605-4625-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre campagnes jardinées et ruralité agricole, rôles et dynamiques de l'agriculture dans les massifs montagneux de la France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Gresillon ; Frédéric Alexandre ; Bertrand Sajaloli </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.384-396, 2016, 978-2-200-61591-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages des franges périurbaines, transitions ou parois de verre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Luginbühl </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, paysage et cadre de vie: la démocratie en pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victoires éditions, pp.71-89, 2015, 978-2-35113-238-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque au coeur de la ressource touristique ? L'exemple des sports de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Barrué-Pastor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures du risque en montagne : Le Pays Toy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.543-566, 2014, Itinéraires géographiques, 978-2-343-02327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de l'histoire des risques dans le canton de Luz-Saint-Sauveur, ou l'évolution des rapports à la nature face au développement touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Barrué-Pastor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures du risque en montagne : Le Pays Toy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.159-170, 2014, Itinéraires géographiques, 978-2-343-02327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La labellisation des Pôles d’Excellence Rurale. Vers de nouveaux modèles de développement pour les territoires ruraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauricette Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labellisation et Mise en Marque des Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-342, 2014, CERAMAC (Clermont-Ferrand), 2-84516-634-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique et gestion des risques naturels en montagne : le canton de Luz-Saint-Sauveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Barrué-Pastor,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures du risque en montagne : Le Pays Toy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.509-542, 2014, Itinéraires géographiques, 978-2-343-02327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la nature, quelle ressource sociale pour la gestion et le développement des espaces montagnards ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-M. Antoine; J. Milian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ressource montagne, entre potentialités et contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.249-276, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et pratiques des agriculteurs face aux nouvelles politiques environnementales : les cas de Natura 2000 et de la politique de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le retour des paysans ? A l'heure du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edisud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-154, 2006, 978-2744905940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régions françaises - Occitanie, Provence-Alpes Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France - Atlas Géographique et géopolitique (collectif, Stéphanie Beucher &amp; Florence Smits, dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.154-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages des franges périurbaines, transitions ou parois de verre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.7-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pôles d'Excellence Rurale : processus, gouvernance et plus-value dans les trajectoires de développement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bacconnier-Baylet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Barrue-Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacinthe Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 135 p. : annexes, graph., tabl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser la notion d'acteur en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aldhuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation finale du GAL, Leader+ « Euradour-Pays du Val d'Euradour » (GAL FR-MP02), amélioration de la qualité de la vie dans les zones rurales (thème fédérateur A1M6).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Brevard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Taulelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00338900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nocturnal social-ecological systems of Réunion Island: challenges of knowledge and perspectives for action. Pre-proposal for a project in response to the AAPG2024 of the ANR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet OUTRENOIR : Participation des populations habitantes à la caractérisation des socio-écosystèmes nocturnes des territoires réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire de l’environnement nocturne de La Réunion, un dispositif partenarial de recherche-action territorialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Olivette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution lumineuse et environnement nocturne. Les productions scientifiques marquantes en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de l'environnement nocturne; GDR2202 LUMEN (Lumière &amp; environnement nocturne); CNRS; CNRS Écologie &amp; Environnement. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OUTRENOIR, une exploration des paysages sonores nocturnes à Cilaos et au Tévelave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de l'environnement nocturne; CNRS; Mission pour les initiatives transverses et interdisciplinaires (MITI). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression Lumineuse : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière. Défi Pollution et dépollution : solutions et trajectoires. Rapport scientifique et financier des projets lauréats en 2024 (année 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MITI (CNRS); Observatoire de l'environnement nocturne. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique et financier de l'année 1 du projet OUTRENOIR : participation des populations habitantes à la caractérisation des socio-écosystèmes nocturnes des territoires réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme-cadre FENOIR (Figurations de l’environnement nocturne des territoires réunionnais). Rapport d’étape pour le Parc national de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Parc national de La Réunion; CNRS; Observatoire de l'environnement nocturne. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional du Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional des Monts d'Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC, 2020). Compte-rendu intermédiaire. Visite du Parc naturel régional du Pilat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional Périgord-Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'atelier de lancement de la Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Association Inter-Parcs du Massif central (IPAMAC); Région Auvergne-Rhône-Alpes; FNADT (Fonds National d'Aménagement et de Développement du Territoire); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc national des Cévennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 2 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional Livradois-Forez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2021, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 2 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional de l'Aubrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2021, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 2 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC, 2020). Compte-rendu intermédiaire. Visite du Parc naturel régional de Millevaches en Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2020, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTECTION DE LA NATURE ET DEVELOPPEMENT TERRITORIAL DANS LES PYRENEES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Toulouse le Mirail - Toulouse II, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Johan Milian </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Géographie & Aménagement, Université Paris 8, UMR LADYSS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johan-milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-2267-0665</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of alpine-treeline-ecotone dynamics in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1013, pp.181318. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.181318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the benefits of part-night lighting on a tropical bat species endemic to Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fourasté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 317, pp.111797. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2026.111797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler et qualifier les paysages nocturnes du quotidien - L'obscurité comme dimension de l'habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites « naturels » classés : dépasser l’idée d'une nature musée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites « naturels » classés : dépasser l’idée d'une nature musée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://theconversation.com/les-sites-naturels-classes-depasser-lidee-dune-nature-musee-234299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au sein du CNRS, un Observatoire de l’environnement nocturne pour accompagner la territorialisation de la lutte contre la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Clairaut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 178, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte à la une. Représenter la protection de la nature en France : l’exemple de la réserve naturelle de Cerbère-Banyuls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial dynamics of alpine tree lines under global warming: What explains the mismatch between tree densification and elevational upward shifts at the tree line ecotone?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (5), pp.1056-1068. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02428193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenêtres sur ciel étoilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Alpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement nocturne dans les territoires de montagne français, ressource et opérateur de transition vers la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nuits et montagnes, 106 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.3895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01772583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-au-Prince, ville du risque ? Un mythe au prisme d’une urbanisation vulnérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bezunesh Tamru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arènes et ressources du droit au village : les ressorts de l'émancipation dans les campagnes occidentales au 21ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Bühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Droit au village, 7, http://www.jssj.org/article/arenes-et-ressources-du-droit-au-village-les-ressorts-de-lemancipation-dans-les-campagnes-occidentales-au-21eme-siecle/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01512406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation de la transition énergétique par la protection des ressources environnementales nocturnes : expériences dans les Pyrénées et les Alpes du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90 (4), pp.351-360. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.9967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nuits blanches sous un ciel noir ? La protection de la nuit, nouvelle préoccupation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, dossier thématique « Voyages au bout de la nuit », 453, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du potentiel à l’action : la gouvernance territoriale des pôles d’excellence rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Mobilité, santé et développement territorial : de nouveaux défis pour la gouvernance des territoires ruraux, 233, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.5380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte de la question agricole par les territoires de projet en montagne : logiques d’action et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requalifier les territoires de l’action locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bacconnier-Baylet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.54-67. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.2399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature en ville à l'épreuve de la requalification des banlieues - Le cas de Plaine Commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation, valorisation, labellisation : la mise en patrimoine des hauts-lieux pyrénéens et les recompositions de l'action territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16,, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.13631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du symbole à l'action : agriculture et pastoralisme dans la politique du PNR des Pyrénées Ariégeoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de faible densité en France à l'horizon 2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 389, pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00772411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC et la prospective sur les espaces ruraux. Retour sur le programme Territoires 2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">networks and communication studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (3-4), pp.291-314. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00718133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de la faible densité, processus et scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.151-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de faible densité, des territoires multifonctionnels entre dépendance et attractivité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel patrimoine naturel pour construire l'action publique ? La &amp;quot;politique&amp;quot; des Grands Sites dans le massif du Canigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, pp.5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la biodiversité par les outils de priorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estienne Rodary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 202, pp.33-56. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.202.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00728495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressource&amp;quot;, un concept pour l'étude de relations éco-socio-systémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°spécial 10 ans du CERMOSEM, La notion de ressource territoriale, 20, pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00912740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression lumineuse : vers l'adaptation en temps réel de l'éclairage public aux enjeux écologiques transitoires du Parc naturel régional de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jéchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’appel à projets 2024 “Pollution et dépollution : solutions et trajectoires” de la MITI du CNRS (année 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires (MITI) du CNRS, Jan 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trame noire, infrastructures sombres, réseaux écologiques sombres ? Dépasser la technoscience, repenser la gouvernance de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes à la lumière de la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Nantaise d’Aménagement et d’Urbanisme (ANAU), Apr 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darkness as a resource for collective action in rural areas. An action-research experiment in the Massif Central mountain range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Noz Breizh. « Fêter la nuit : trois ans de la chaire Noz Breizh »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Noz Breizh, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPM·Net. Deux réseaux denses de suivi long terme de la pression lumineuse à La Réunion et en Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR 2202 LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la Journée du GDR LUMEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR 2202 LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau écologique sombre. Comprendre, habiter et gouverner la nuit autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservons la nuit pour le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional du Morvan, Nov 2025, Glux-en-Glenne (Bibracte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying dense Artificial Light At Night (ALAN) monitoring networks for territorial actions: the cases of Réunion Island and La Brière region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference On Artificial Light At Night ALAN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dark Sky Ireland; Friends of Mayo Dark Skies, Oct 2025, Westport, Ireland. https://artificiallightatnight.org/alan-conference-2025/venue-alan-2025/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménager l’environnement nocturne en Brière. Vers une démarche locale de maîtrise de la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light pollution, a complex real-world problem to be tackled through an interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GA 2024: 32. IAU General Assembly, Session of the Executive Committee Working Group Dark and Quiet Sky Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAU (International Astronomical Union), Aug 2024, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier et phonographier : garder trace des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sociétés Images &amp; Sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFEA; Université Toulouse - Jean Jaurès; UMR5193 LISST (équipe Dynamiques Rurales), Jan 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression lumineuse (MITI·PLUM) : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jéchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité des partenaires Trame Noire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional de Brière, Oct 2024, Pontchâteau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire de l’environnement nocturne du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la Fédération des Parcs naturels régionaux de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des Parcs naturels régionaux de France, Jun 2023, À distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les paysages nocturnes dans les Hauts de La Réunion. Une expérimentation fondée sur l’approche mésologique de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiquer l'océan Indien la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Nov 2023, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les systèmes socio-écologiques nocturnes par les paysages sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l’appel à projets 2022 “Sciences participatives en situation d’interdisciplinarité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires (MITI) du CNRS, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Observatoire réunionnais de l'environnement nocturne. Discussion autour d’une démarche collective et transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Fédération de Recherche "Environnement et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Recherche "Environnement et Société" (FR CNRS 3041), May 2023, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trames noires du Massif central. Une recherche interventionnelle pour accompagner la territorialisation de la préservation de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine écologie, environnement et biodiversité | DiPEE Occitanie Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut écologie et environnement (InÉE) du CNRS, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nocturnal environment, a boundary object to structure an interdisciplinary research field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union géographique internationale (UGI | IGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session “Considering, protecting and promoting the night-time environment: a new interface of tensions and projects between cities and the countryside” (sous la dir. de Milian, J., &amp; Challéat, S.), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The starry sky, a territorial commons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASC 2021 Commons in Space Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Study of the Commons (IASC); Arizona State University; University of Arizona, Feb 2021, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de l’éco-acoustique pour l’étude des rythmes et paysages d’un socio-écosystème de montagne : le cas exploratoire de la vallée du Vicdessos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’OHM Pyrénées-Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Pyrénées-Haut Vicdessos; LabEx DRIIHM, Sep 2022, Toulouse, France. 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darkness as a resource for collective action in rural areas: the IPAMAC network experience (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union géographique internationale (UGI | IGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session “Considering, protecting and promoting the night-time environment: a new interface of tensions and projects between cities and the countryside” (sous la dir. de Milian, J., &amp; Challéat, S.), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification du changement de forme de la limite supérieure de la forêt subalpine dans les Pyrénées françaises : proposition d’un protocole méthodologique original</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Lagalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Serrano-Notivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ThéMA, Université de Franche-Comté, Feb 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANTONE® 19-3924, ou la &amp;quot;normatisation&amp;quot; de l’obscurité dans les espaces de faible densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et lumières du Vicdessos. Explorations méthodologiques pour l’étude d’un socio-écosystème nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel noir à l'environnement nocturne : la construction d'un nouveau front de protection de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la réserve intégrale à la nature ordinaire. Les figures changeantes de la protection de la nature (XIXe-XXIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour l'histoire de la protection de la nature et de l'environnement (AHPNE), Sep 2020, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel étoilé à l’environnement nocturne, la construction d’un nouveau front de protection de la nature. Éléments de cadrage et approche critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Anthropologie de la nuit"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7186 LESC (Laboratoire d'ethnologie et de sociologie comparative), Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Como actuar entre emancipación y conformidad? El proyecto local frente a la edificación de las ciudadanías medioambientales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terceras Jornadas hispano-francesas de Geografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGE - CNFG, Mar 2019, Sevilla, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des méthodes de quantification de la dynamique spatiale de l’écotone forêt/pelouse dans les Pyrénées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02525620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Qué futuro para la Francia rural de bajas densidades? Entre desarrollo y protección de la naturaleza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario «Desenvolvemento rural e espazos naturais» Vilariño de Conso, 8-10 de xuño de 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundacion Juan de Vega, Jun 2018, Villariño de Conso, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’émanciper ou se conformer pour agir ? Le projet local à l’épreuve de la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Légitimités d’en haut, Légitimités d’en bas : Postures d’acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADYSS, Jun 2018, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building up emancipation in order to innovate? Energy transition and localism in French rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Colloquium of the IGU Commission on the sustainability of rural systems: "Balancing heritage and innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et nocturnité. Des pollutions lumineuses aux paysages nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée DiPEE CNRS-InEE Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles nuits, pour quels territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohabiter les nuits urbaines. Penser, sentir et narrer la vie nocturne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRs Lab'Urba, Lavue, Prodig, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée : cœur ou marge du tourisme durable ? Mise en protection et valorisation touristique des réserves de ciel étoilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes Journées scientifiques du tourisme durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management du Tourisme Durable, Jun 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nuit ? Une appropriation de la transition énergétique dans les territoires touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et transitions énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5194 PACTE; UMR 8568 CIRED, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Night & the Northern Lights in the Production of a New Touristic Imaginary of the North</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dynamics of Darkness in the North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Gardiens des étoiles”. Revisiter le couple territoires/nuit par l’écologie politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit se lève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Nocturnes, groupe de recherche en Anthropologie de la nuit, UMR CNRS 7186 LESC, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérer la nuit étoilée. La construction d'une ressource touristique territoriale : la Réserve Internationale de Ciel Etoilé du Pic du Midi de Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque International de l'Association ASTRES " Le tourisme hors des sentiers battus : coulisses, interstices et nouveaux territoires touristiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association AsTRES., May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit(s) et Territoire(s) : pratiques nocturnes, sciences sociales diurnes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Collectif RENOIR, “Nuit(s) et Territoire(s)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif RENOIR, Jul 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les territoires regardent la nuit étoilée : constitution et configuration d'une nouvelle ressource touristique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie de la Nuit (sous la direction de Jacques Galinier et Aurore Monod Becquelin), Maison Archéologie et Ethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00967207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation, Valorisation, Labellisation : mise en patrimoine des hauts lieux pyrénéens et recompositions de l'action territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nature : valeurs et processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cacher ces traces que je ne saurais voir&amp;quot; : travaux de revégétalisation et processus de patrimonialisation dans le Grand Site du massif du Canigó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes de montagne : regards et débats sur un patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Toulouse, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PYRENEES-MONT PERDU PATRIMOINE MONDIAL: UN ESPACE MONTAGNARD A L'EPREUVE DE LA PROTECTION ET DE SA GESTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cazenave-Piarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PYRENEES-MONT PERDU PATRIMOINE MONDIAL: UN ESPACE MONTAGNARD A L'EPREUVE DE LA PROTECTION ET DE SA GESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, BAEZA, Espagne. pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie et représentations : De la nécessité des méthodes qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhane Dascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gambino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque international francophone sur les méthodes qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Montpellier, France. pp.316-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MITI-PLUM (Mitigation de la pression lumineuse). Vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’appel à projets 2024 “Pollution et dépollution : solutions et trajectoires” de la MITI du CNRS (année 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, En ligne, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les systèmes socio-écologiques nocturnes par les paysages sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l’appel à projets 2022 “Sciences participatives en situation d’interdisciplinarité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée, nouvel horizon des rapports des territoires à l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Duvernoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, 92 p., 2012, 978-2-8107-0246-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des espaces protégés en France - Des territoires en partage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coord : Lionel Laslaz. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséum national d'Histoire naturelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 82, 120p., 2020, Patrimoines naturels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03108349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures du risque en montagne - Le Pays Toy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Barrue-Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barrué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Itinéraires géographiques, 978-2-343-02327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressource montagne, entre potentialités et contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, L'Harmattan, pp.287, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel noir à l'environnement nocturne, la construction d'un nouveau front de protection de la nature en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Luglia; Rémi Beau; Aline Treillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la réserve intégrale à la nature ordinaire - Les figures changeantes de la protection de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.231-241, 2023, 978-2-75359198-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de la nuit d'un haut lieu touristique de montagne : la Réserve internationale de ciel étoilé du Pic du Midi comme nouvelle ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Delaplace; Maria Gravari-Barbas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux territoires touristiques : invention, reconfigurations, repositionnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-82, 2016, Tourisme, 978-2-7605-4625-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre campagnes jardinées et ruralité agricole, rôles et dynamiques de l'agriculture dans les massifs montagneux de la France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Gresillon ; Frédéric Alexandre ; Bertrand Sajaloli </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.384-396, 2016, 978-2-200-61591-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages des franges périurbaines, transitions ou parois de verre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Luginbühl </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, paysage et cadre de vie: la démocratie en pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victoires éditions, pp.71-89, 2015, 978-2-35113-238-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de l'histoire des risques dans le canton de Luz-Saint-Sauveur, ou l'évolution des rapports à la nature face au développement touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Barrué-Pastor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures du risque en montagne : Le Pays Toy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.159-170, 2014, Itinéraires géographiques, 978-2-343-02327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La labellisation des Pôles d’Excellence Rurale. Vers de nouveaux modèles de développement pour les territoires ruraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauricette Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labellisation et Mise en Marque des Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-342, 2014, CERAMAC (Clermont-Ferrand), 2-84516-634-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque au coeur de la ressource touristique ? L'exemple des sports de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Barrué-Pastor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures du risque en montagne : Le Pays Toy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.543-566, 2014, Itinéraires géographiques, 978-2-343-02327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique et gestion des risques naturels en montagne : le canton de Luz-Saint-Sauveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Barrué-Pastor,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures du risque en montagne : Le Pays Toy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.509-542, 2014, Itinéraires géographiques, 978-2-343-02327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la nature, quelle ressource sociale pour la gestion et le développement des espaces montagnards ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-M. Antoine; J. Milian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ressource montagne, entre potentialités et contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.249-276, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et pratiques des agriculteurs face aux nouvelles politiques environnementales : les cas de Natura 2000 et de la politique de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le retour des paysans ? A l'heure du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edisud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-154, 2006, 978-2744905940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régions françaises - Occitanie, Provence-Alpes Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France - Atlas Géographique et géopolitique (collectif, Stéphanie Beucher &amp; Florence Smits, dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.154-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages des franges périurbaines, transitions ou parois de verre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.7-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pôles d'Excellence Rurale : processus, gouvernance et plus-value dans les trajectoires de développement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bacconnier-Baylet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Barrue-Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacinthe Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 135 p. : annexes, graph., tabl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser la notion d'acteur en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aldhuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation finale du GAL, Leader+ « Euradour-Pays du Val d'Euradour » (GAL FR-MP02), amélioration de la qualité de la vie dans les zones rurales (thème fédérateur A1M6).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Brevard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Taulelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00338900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nocturnal social-ecological systems of Réunion Island: challenges of knowledge and perspectives for action. Pre-proposal for a project in response to the AAPG2024 of the ANR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet OUTRENOIR : Participation des populations habitantes à la caractérisation des socio-écosystèmes nocturnes des territoires réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire de l’environnement nocturne de La Réunion, un dispositif partenarial de recherche-action territorialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Olivette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution lumineuse et environnement nocturne. Les productions scientifiques marquantes en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de l'environnement nocturne; GDR2202 LUMEN (Lumière &amp; environnement nocturne); CNRS; CNRS Écologie &amp; Environnement. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OUTRENOIR, une exploration des paysages sonores nocturnes à Cilaos et au Tévelave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de l'environnement nocturne; CNRS; Mission pour les initiatives transverses et interdisciplinaires (MITI). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression Lumineuse : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière. Défi Pollution et dépollution : solutions et trajectoires. Rapport scientifique et financier des projets lauréats en 2024 (année 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MITI (CNRS); Observatoire de l'environnement nocturne. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique et financier de l'année 1 du projet OUTRENOIR : participation des populations habitantes à la caractérisation des socio-écosystèmes nocturnes des territoires réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme-cadre FENOIR (Figurations de l’environnement nocturne des territoires réunionnais). Rapport d’étape pour le Parc national de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Parc national de La Réunion; CNRS; Observatoire de l'environnement nocturne. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional du Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional des Monts d'Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional Périgord-Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'atelier de lancement de la Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Association Inter-Parcs du Massif central (IPAMAC); Région Auvergne-Rhône-Alpes; FNADT (Fonds National d'Aménagement et de Développement du Territoire); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC, 2020). Compte-rendu intermédiaire. Visite du Parc naturel régional du Pilat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc national des Cévennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 2 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional Livradois-Forez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2021, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 2 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional de l'Aubrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2021, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 2 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC, 2020). Compte-rendu intermédiaire. Visite du Parc naturel régional de Millevaches en Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2020, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTECTION DE LA NATURE ET DEVELOPPEMENT TERRITORIAL DANS LES PYRENEES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Toulouse le Mirail - Toulouse II, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08689ADE"/>
+    <w:nsid w:val="D5564B6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johan-milian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2267-0665" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461405v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181318" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554277v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mariton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourast&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2026.111797" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ronzani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758891v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13779" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3895" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezunesh Tamru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512406v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dupuy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9967" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leblanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5380" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2399" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13631" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barthe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.243" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733766v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691117v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.202.0033" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912740v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04883849v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory J&#233;choux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505666v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dujardin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foglar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loose" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506846v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora P&#233;ron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04745666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378763v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748592v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784201v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784122v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748485v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748504v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lagalis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Serrano-Notivoli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748463v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752385v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988806v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525620v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988898v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Puel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564783v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748447v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Girard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564903v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087637v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564747v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015610v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088660v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967207v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704763v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704769v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374871v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cazenave-Piarrot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bertrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhane Dascon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04896155v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378738v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006554v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108349v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencepress.mnhn.fr/fr" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248715v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barrue-Pastor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barru&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/cultures-du-risque-en-montagne/31659" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061158v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119400v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659157v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouveaux-territoires-touristiques-3089.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471430v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471452v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997841v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997838v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158006v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ider" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/312577" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997839v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740888v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337147v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/132/9782744905940/Le%20retour%20des%20paysans%20" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988862v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01670309v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463775v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695014v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338900v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Brevard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taulelle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392494v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03815890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Olivette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500330v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04531481v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04857034v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392509v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747762v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749162v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749153v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749174v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749170v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749115v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749127v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749137v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749133v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749147v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009976v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johan-milian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2267-0665" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461405v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181318" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554277v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mariton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourast&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2026.111797" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ronzani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758891v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13779" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3895" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezunesh Tamru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512406v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dupuy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9967" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leblanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5380" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2399" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13631" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barthe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.243" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733766v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691117v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.202.0033" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912740v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04883849v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory J&#233;choux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505799v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foglar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loose" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dujardin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505874v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506461v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506846v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora P&#233;ron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04745666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378763v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748592v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748485v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784201v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784122v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748504v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lagalis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Serrano-Notivoli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012765v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748463v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752385v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988806v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525620v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988898v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Puel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748447v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Girard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564903v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564783v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087637v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564747v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015610v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088660v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967207v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704763v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704769v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374871v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cazenave-Piarrot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bertrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhane Dascon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04896155v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378738v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006554v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108349v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencepress.mnhn.fr/fr" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248715v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barrue-Pastor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barru&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/cultures-du-risque-en-montagne/31659" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061158v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119400v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659157v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouveaux-territoires-touristiques-3089.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471430v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471452v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158006v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ider" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/312577" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997841v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997839v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740888v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337147v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/132/9782744905940/Le%20retour%20des%20paysans%20" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988862v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01670309v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463775v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695014v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338900v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Brevard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taulelle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392494v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03815890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Olivette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500330v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04531481v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04857034v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392509v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747762v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749162v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749153v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749170v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749115v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749174v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749127v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749137v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749133v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749147v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009976v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>