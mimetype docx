--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Johan Milian </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Géographie & Aménagement, Université Paris 8, UMR LADYSS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johan-milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-2267-0665</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of alpine-treeline-ecotone dynamics in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1013, pp.181318. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.181318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the benefits of part-night lighting on a tropical bat species endemic to Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fourasté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 317, pp.111797. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2026.111797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler et qualifier les paysages nocturnes du quotidien - L'obscurité comme dimension de l'habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites « naturels » classés : dépasser l’idée d'une nature musée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites « naturels » classés : dépasser l’idée d'une nature musée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://theconversation.com/les-sites-naturels-classes-depasser-lidee-dune-nature-musee-234299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au sein du CNRS, un Observatoire de l’environnement nocturne pour accompagner la territorialisation de la lutte contre la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Clairaut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 178, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte à la une. Représenter la protection de la nature en France : l’exemple de la réserve naturelle de Cerbère-Banyuls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial dynamics of alpine tree lines under global warming: What explains the mismatch between tree densification and elevational upward shifts at the tree line ecotone?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (5), pp.1056-1068. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02428193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenêtres sur ciel étoilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Alpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement nocturne dans les territoires de montagne français, ressource et opérateur de transition vers la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nuits et montagnes, 106 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.3895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01772583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-au-Prince, ville du risque ? Un mythe au prisme d’une urbanisation vulnérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bezunesh Tamru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arènes et ressources du droit au village : les ressorts de l'émancipation dans les campagnes occidentales au 21ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Bühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Droit au village, 7, http://www.jssj.org/article/arenes-et-ressources-du-droit-au-village-les-ressorts-de-lemancipation-dans-les-campagnes-occidentales-au-21eme-siecle/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01512406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation de la transition énergétique par la protection des ressources environnementales nocturnes : expériences dans les Pyrénées et les Alpes du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90 (4), pp.351-360. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.9967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nuits blanches sous un ciel noir ? La protection de la nuit, nouvelle préoccupation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, dossier thématique « Voyages au bout de la nuit », 453, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du potentiel à l’action : la gouvernance territoriale des pôles d’excellence rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Mobilité, santé et développement territorial : de nouveaux défis pour la gouvernance des territoires ruraux, 233, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.5380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte de la question agricole par les territoires de projet en montagne : logiques d’action et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requalifier les territoires de l’action locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bacconnier-Baylet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.54-67. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.2399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature en ville à l'épreuve de la requalification des banlieues - Le cas de Plaine Commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation, valorisation, labellisation : la mise en patrimoine des hauts-lieux pyrénéens et les recompositions de l'action territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16,, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.13631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du symbole à l'action : agriculture et pastoralisme dans la politique du PNR des Pyrénées Ariégeoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de faible densité en France à l'horizon 2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 389, pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00772411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC et la prospective sur les espaces ruraux. Retour sur le programme Territoires 2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">networks and communication studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (3-4), pp.291-314. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00718133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de la faible densité, processus et scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.151-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de faible densité, des territoires multifonctionnels entre dépendance et attractivité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel patrimoine naturel pour construire l'action publique ? La &amp;quot;politique&amp;quot; des Grands Sites dans le massif du Canigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, pp.5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la biodiversité par les outils de priorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estienne Rodary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 202, pp.33-56. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.202.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00728495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressource&amp;quot;, un concept pour l'étude de relations éco-socio-systémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°spécial 10 ans du CERMOSEM, La notion de ressource territoriale, 20, pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00912740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression lumineuse : vers l'adaptation en temps réel de l'éclairage public aux enjeux écologiques transitoires du Parc naturel régional de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jéchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’appel à projets 2024 “Pollution et dépollution : solutions et trajectoires” de la MITI du CNRS (année 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires (MITI) du CNRS, Jan 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trame noire, infrastructures sombres, réseaux écologiques sombres ? Dépasser la technoscience, repenser la gouvernance de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes à la lumière de la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Nantaise d’Aménagement et d’Urbanisme (ANAU), Apr 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darkness as a resource for collective action in rural areas. An action-research experiment in the Massif Central mountain range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Noz Breizh. « Fêter la nuit : trois ans de la chaire Noz Breizh »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Noz Breizh, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPM·Net. Deux réseaux denses de suivi long terme de la pression lumineuse à La Réunion et en Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR 2202 LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la Journée du GDR LUMEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR 2202 LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau écologique sombre. Comprendre, habiter et gouverner la nuit autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservons la nuit pour le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional du Morvan, Nov 2025, Glux-en-Glenne (Bibracte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying dense Artificial Light At Night (ALAN) monitoring networks for territorial actions: the cases of Réunion Island and La Brière region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference On Artificial Light At Night ALAN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dark Sky Ireland; Friends of Mayo Dark Skies, Oct 2025, Westport, Ireland. https://artificiallightatnight.org/alan-conference-2025/venue-alan-2025/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménager l’environnement nocturne en Brière. Vers une démarche locale de maîtrise de la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light pollution, a complex real-world problem to be tackled through an interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GA 2024: 32. IAU General Assembly, Session of the Executive Committee Working Group Dark and Quiet Sky Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAU (International Astronomical Union), Aug 2024, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier et phonographier : garder trace des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sociétés Images &amp; Sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFEA; Université Toulouse - Jean Jaurès; UMR5193 LISST (équipe Dynamiques Rurales), Jan 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression lumineuse (MITI·PLUM) : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jéchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité des partenaires Trame Noire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional de Brière, Oct 2024, Pontchâteau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire de l’environnement nocturne du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la Fédération des Parcs naturels régionaux de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des Parcs naturels régionaux de France, Jun 2023, À distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les paysages nocturnes dans les Hauts de La Réunion. Une expérimentation fondée sur l’approche mésologique de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiquer l'océan Indien la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Nov 2023, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les systèmes socio-écologiques nocturnes par les paysages sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l’appel à projets 2022 “Sciences participatives en situation d’interdisciplinarité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires (MITI) du CNRS, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Observatoire réunionnais de l'environnement nocturne. Discussion autour d’une démarche collective et transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Fédération de Recherche "Environnement et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Recherche "Environnement et Société" (FR CNRS 3041), May 2023, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trames noires du Massif central. Une recherche interventionnelle pour accompagner la territorialisation de la préservation de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine écologie, environnement et biodiversité | DiPEE Occitanie Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut écologie et environnement (InÉE) du CNRS, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nocturnal environment, a boundary object to structure an interdisciplinary research field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union géographique internationale (UGI | IGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session “Considering, protecting and promoting the night-time environment: a new interface of tensions and projects between cities and the countryside” (sous la dir. de Milian, J., &amp; Challéat, S.), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The starry sky, a territorial commons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASC 2021 Commons in Space Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Study of the Commons (IASC); Arizona State University; University of Arizona, Feb 2021, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de l’éco-acoustique pour l’étude des rythmes et paysages d’un socio-écosystème de montagne : le cas exploratoire de la vallée du Vicdessos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’OHM Pyrénées-Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Pyrénées-Haut Vicdessos; LabEx DRIIHM, Sep 2022, Toulouse, France. 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darkness as a resource for collective action in rural areas: the IPAMAC network experience (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union géographique internationale (UGI | IGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session “Considering, protecting and promoting the night-time environment: a new interface of tensions and projects between cities and the countryside” (sous la dir. de Milian, J., &amp; Challéat, S.), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification du changement de forme de la limite supérieure de la forêt subalpine dans les Pyrénées françaises : proposition d’un protocole méthodologique original</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Lagalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Serrano-Notivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ThéMA, Université de Franche-Comté, Feb 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANTONE® 19-3924, ou la &amp;quot;normatisation&amp;quot; de l’obscurité dans les espaces de faible densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et lumières du Vicdessos. Explorations méthodologiques pour l’étude d’un socio-écosystème nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel noir à l'environnement nocturne : la construction d'un nouveau front de protection de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la réserve intégrale à la nature ordinaire. Les figures changeantes de la protection de la nature (XIXe-XXIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour l'histoire de la protection de la nature et de l'environnement (AHPNE), Sep 2020, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel étoilé à l’environnement nocturne, la construction d’un nouveau front de protection de la nature. Éléments de cadrage et approche critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Anthropologie de la nuit"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7186 LESC (Laboratoire d'ethnologie et de sociologie comparative), Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Como actuar entre emancipación y conformidad? El proyecto local frente a la edificación de las ciudadanías medioambientales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terceras Jornadas hispano-francesas de Geografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGE - CNFG, Mar 2019, Sevilla, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des méthodes de quantification de la dynamique spatiale de l’écotone forêt/pelouse dans les Pyrénées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02525620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Qué futuro para la Francia rural de bajas densidades? Entre desarrollo y protección de la naturaleza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario «Desenvolvemento rural e espazos naturais» Vilariño de Conso, 8-10 de xuño de 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundacion Juan de Vega, Jun 2018, Villariño de Conso, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’émanciper ou se conformer pour agir ? Le projet local à l’épreuve de la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Légitimités d’en haut, Légitimités d’en bas : Postures d’acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADYSS, Jun 2018, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building up emancipation in order to innovate? Energy transition and localism in French rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Colloquium of the IGU Commission on the sustainability of rural systems: "Balancing heritage and innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et nocturnité. Des pollutions lumineuses aux paysages nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée DiPEE CNRS-InEE Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles nuits, pour quels territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohabiter les nuits urbaines. Penser, sentir et narrer la vie nocturne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRs Lab'Urba, Lavue, Prodig, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée : cœur ou marge du tourisme durable ? Mise en protection et valorisation touristique des réserves de ciel étoilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes Journées scientifiques du tourisme durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management du Tourisme Durable, Jun 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nuit ? Une appropriation de la transition énergétique dans les territoires touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et transitions énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5194 PACTE; UMR 8568 CIRED, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Night & the Northern Lights in the Production of a New Touristic Imaginary of the North</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dynamics of Darkness in the North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Gardiens des étoiles”. Revisiter le couple territoires/nuit par l’écologie politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit se lève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Nocturnes, groupe de recherche en Anthropologie de la nuit, UMR CNRS 7186 LESC, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérer la nuit étoilée. La construction d'une ressource touristique territoriale : la Réserve Internationale de Ciel Etoilé du Pic du Midi de Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque International de l'Association ASTRES " Le tourisme hors des sentiers battus : coulisses, interstices et nouveaux territoires touristiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association AsTRES., May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit(s) et Territoire(s) : pratiques nocturnes, sciences sociales diurnes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Collectif RENOIR, “Nuit(s) et Territoire(s)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif RENOIR, Jul 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les territoires regardent la nuit étoilée : constitution et configuration d'une nouvelle ressource touristique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie de la Nuit (sous la direction de Jacques Galinier et Aurore Monod Becquelin), Maison Archéologie et Ethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00967207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation, Valorisation, Labellisation : mise en patrimoine des hauts lieux pyrénéens et recompositions de l'action territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nature : valeurs et processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cacher ces traces que je ne saurais voir&amp;quot; : travaux de revégétalisation et processus de patrimonialisation dans le Grand Site du massif du Canigó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes de montagne : regards et débats sur un patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Toulouse, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PYRENEES-MONT PERDU PATRIMOINE MONDIAL: UN ESPACE MONTAGNARD A L'EPREUVE DE LA PROTECTION ET DE SA GESTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cazenave-Piarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PYRENEES-MONT PERDU PATRIMOINE MONDIAL: UN ESPACE MONTAGNARD A L'EPREUVE DE LA PROTECTION ET DE SA GESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, BAEZA, Espagne. pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie et représentations : De la nécessité des méthodes qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhane Dascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gambino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque international francophone sur les méthodes qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Montpellier, France. pp.316-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MITI-PLUM (Mitigation de la pression lumineuse). Vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’appel à projets 2024 “Pollution et dépollution : solutions et trajectoires” de la MITI du CNRS (année 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, En ligne, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les systèmes socio-écologiques nocturnes par les paysages sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l’appel à projets 2022 “Sciences participatives en situation d’interdisciplinarité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée, nouvel horizon des rapports des territoires à l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Duvernoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, 92 p., 2012, 978-2-8107-0246-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des espaces protégés en France - Des territoires en partage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coord : Lionel Laslaz. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséum national d'Histoire naturelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 82, 120p., 2020, Patrimoines naturels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03108349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures du risque en montagne - Le Pays Toy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Barrue-Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barrué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Itinéraires géographiques, 978-2-343-02327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressource montagne, entre potentialités et contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, L'Harmattan, pp.287, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel noir à l'environnement nocturne, la construction d'un nouveau front de protection de la nature en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Luglia; Rémi Beau; Aline Treillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la réserve intégrale à la nature ordinaire - Les figures changeantes de la protection de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.231-241, 2023, 978-2-75359198-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de la nuit d'un haut lieu touristique de montagne : la Réserve internationale de ciel étoilé du Pic du Midi comme nouvelle ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Delaplace; Maria Gravari-Barbas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux territoires touristiques : invention, reconfigurations, repositionnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-82, 2016, Tourisme, 978-2-7605-4625-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre campagnes jardinées et ruralité agricole, rôles et dynamiques de l'agriculture dans les massifs montagneux de la France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Gresillon ; Frédéric Alexandre ; Bertrand Sajaloli </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.384-396, 2016, 978-2-200-61591-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages des franges périurbaines, transitions ou parois de verre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Luginbühl </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, paysage et cadre de vie: la démocratie en pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victoires éditions, pp.71-89, 2015, 978-2-35113-238-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de l'histoire des risques dans le canton de Luz-Saint-Sauveur, ou l'évolution des rapports à la nature face au développement touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Barrué-Pastor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures du risque en montagne : Le Pays Toy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.159-170, 2014, Itinéraires géographiques, 978-2-343-02327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La labellisation des Pôles d’Excellence Rurale. Vers de nouveaux modèles de développement pour les territoires ruraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauricette Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labellisation et Mise en Marque des Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-342, 2014, CERAMAC (Clermont-Ferrand), 2-84516-634-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque au coeur de la ressource touristique ? L'exemple des sports de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Barrué-Pastor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures du risque en montagne : Le Pays Toy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.543-566, 2014, Itinéraires géographiques, 978-2-343-02327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique et gestion des risques naturels en montagne : le canton de Luz-Saint-Sauveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Barrué-Pastor,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures du risque en montagne : Le Pays Toy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.509-542, 2014, Itinéraires géographiques, 978-2-343-02327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la nature, quelle ressource sociale pour la gestion et le développement des espaces montagnards ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-M. Antoine; J. Milian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ressource montagne, entre potentialités et contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.249-276, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et pratiques des agriculteurs face aux nouvelles politiques environnementales : les cas de Natura 2000 et de la politique de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le retour des paysans ? A l'heure du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edisud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-154, 2006, 978-2744905940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régions françaises - Occitanie, Provence-Alpes Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France - Atlas Géographique et géopolitique (collectif, Stéphanie Beucher &amp; Florence Smits, dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.154-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages des franges périurbaines, transitions ou parois de verre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.7-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pôles d'Excellence Rurale : processus, gouvernance et plus-value dans les trajectoires de développement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bacconnier-Baylet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Barrue-Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacinthe Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 135 p. : annexes, graph., tabl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser la notion d'acteur en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aldhuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation finale du GAL, Leader+ « Euradour-Pays du Val d'Euradour » (GAL FR-MP02), amélioration de la qualité de la vie dans les zones rurales (thème fédérateur A1M6).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Brevard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Taulelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00338900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nocturnal social-ecological systems of Réunion Island: challenges of knowledge and perspectives for action. Pre-proposal for a project in response to the AAPG2024 of the ANR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet OUTRENOIR : Participation des populations habitantes à la caractérisation des socio-écosystèmes nocturnes des territoires réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire de l’environnement nocturne de La Réunion, un dispositif partenarial de recherche-action territorialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Olivette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution lumineuse et environnement nocturne. Les productions scientifiques marquantes en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de l'environnement nocturne; GDR2202 LUMEN (Lumière &amp; environnement nocturne); CNRS; CNRS Écologie &amp; Environnement. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OUTRENOIR, une exploration des paysages sonores nocturnes à Cilaos et au Tévelave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de l'environnement nocturne; CNRS; Mission pour les initiatives transverses et interdisciplinaires (MITI). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression Lumineuse : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière. Défi Pollution et dépollution : solutions et trajectoires. Rapport scientifique et financier des projets lauréats en 2024 (année 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MITI (CNRS); Observatoire de l'environnement nocturne. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique et financier de l'année 1 du projet OUTRENOIR : participation des populations habitantes à la caractérisation des socio-écosystèmes nocturnes des territoires réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme-cadre FENOIR (Figurations de l’environnement nocturne des territoires réunionnais). Rapport d’étape pour le Parc national de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Parc national de La Réunion; CNRS; Observatoire de l'environnement nocturne. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional du Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional des Monts d'Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional Périgord-Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'atelier de lancement de la Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Association Inter-Parcs du Massif central (IPAMAC); Région Auvergne-Rhône-Alpes; FNADT (Fonds National d'Aménagement et de Développement du Territoire); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC, 2020). Compte-rendu intermédiaire. Visite du Parc naturel régional du Pilat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc national des Cévennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 2 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional Livradois-Forez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2021, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 2 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional de l'Aubrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2021, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 2 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC, 2020). Compte-rendu intermédiaire. Visite du Parc naturel régional de Millevaches en Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2020, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTECTION DE LA NATURE ET DEVELOPPEMENT TERRITORIAL DANS LES PYRENEES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Toulouse le Mirail - Toulouse II, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Johan Milian </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Géographie & Aménagement, Université Paris 8, UMR LADYSS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johan-milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-2267-0665</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of alpine-treeline-ecotone dynamics in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1013, pp.181318. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.181318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the benefits of part-night lighting on a tropical bat species endemic to Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fourasté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 317, pp.111797. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2026.111797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler et qualifier les paysages nocturnes du quotidien - L'obscurité comme dimension de l'habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites « naturels » classés : dépasser l’idée d'une nature musée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites « naturels » classés : dépasser l’idée d'une nature musée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://theconversation.com/les-sites-naturels-classes-depasser-lidee-dune-nature-musee-234299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au sein du CNRS, un Observatoire de l’environnement nocturne pour accompagner la territorialisation de la lutte contre la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Clairaut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 178, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte à la une. Représenter la protection de la nature en France : l’exemple de la réserve naturelle de Cerbère-Banyuls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial dynamics of alpine tree lines under global warming: What explains the mismatch between tree densification and elevational upward shifts at the tree line ecotone?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (5), pp.1056-1068. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02428193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenêtres sur ciel étoilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Alpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement nocturne dans les territoires de montagne français, ressource et opérateur de transition vers la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nuits et montagnes, 106 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.3895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01772583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-au-Prince, ville du risque ? Un mythe au prisme d’une urbanisation vulnérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bezunesh Tamru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arènes et ressources du droit au village : les ressorts de l'émancipation dans les campagnes occidentales au 21ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Bühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Droit au village, 7, http://www.jssj.org/article/arenes-et-ressources-du-droit-au-village-les-ressorts-de-lemancipation-dans-les-campagnes-occidentales-au-21eme-siecle/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01512406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation de la transition énergétique par la protection des ressources environnementales nocturnes : expériences dans les Pyrénées et les Alpes du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90 (4), pp.351-360. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.9967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nuits blanches sous un ciel noir ? La protection de la nuit, nouvelle préoccupation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, dossier thématique « Voyages au bout de la nuit », 453, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du potentiel à l’action : la gouvernance territoriale des pôles d’excellence rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Mobilité, santé et développement territorial : de nouveaux défis pour la gouvernance des territoires ruraux, 233, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.5380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte de la question agricole par les territoires de projet en montagne : logiques d’action et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requalifier les territoires de l’action locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bacconnier-Baylet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.54-67. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.2399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature en ville à l'épreuve de la requalification des banlieues - Le cas de Plaine Commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation, valorisation, labellisation : la mise en patrimoine des hauts-lieux pyrénéens et les recompositions de l'action territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16,, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.13631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00969231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du symbole à l'action : agriculture et pastoralisme dans la politique du PNR des Pyrénées Ariégeoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de faible densité en France à l'horizon 2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 389, pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00772411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC et la prospective sur les espaces ruraux. Retour sur le programme Territoires 2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">networks and communication studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (3-4), pp.291-314. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00718133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de la faible densité, processus et scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.151-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00732378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la biodiversité par les outils de priorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estienne Rodary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 202, pp.33-56. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.202.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00728495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de faible densité, des territoires multifonctionnels entre dépendance et attractivité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel patrimoine naturel pour construire l'action publique ? La &amp;quot;politique&amp;quot; des Grands Sites dans le massif du Canigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, pp.5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressource&amp;quot;, un concept pour l'étude de relations éco-socio-systémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°spécial 10 ans du CERMOSEM, La notion de ressource territoriale, 20, pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00912740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying dense Artificial Light At Night (ALAN) monitoring networks for territorial actions: the cases of Réunion Island and La Brière region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference On Artificial Light At Night ALAN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dark Sky Ireland; Friends of Mayo Dark Skies, Oct 2025, Westport, Ireland. https://artificiallightatnight.org/alan-conference-2025/venue-alan-2025/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménager l’environnement nocturne en Brière. Vers une démarche locale de maîtrise de la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression lumineuse : vers l'adaptation en temps réel de l'éclairage public aux enjeux écologiques transitoires du Parc naturel régional de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jéchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’appel à projets 2024 “Pollution et dépollution : solutions et trajectoires” de la MITI du CNRS (année 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires (MITI) du CNRS, Jan 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darkness as a resource for collective action in rural areas. An action-research experiment in the Massif Central mountain range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Noz Breizh. « Fêter la nuit : trois ans de la chaire Noz Breizh »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Noz Breizh, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPM·Net. Deux réseaux denses de suivi long terme de la pression lumineuse à La Réunion et en Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR 2202 LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la Journée du GDR LUMEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR 2202 LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trame noire, infrastructures sombres, réseaux écologiques sombres ? Dépasser la technoscience, repenser la gouvernance de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes à la lumière de la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Nantaise d’Aménagement et d’Urbanisme (ANAU), Apr 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau écologique sombre. Comprendre, habiter et gouverner la nuit autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservons la nuit pour le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional du Morvan, Nov 2025, Glux-en-Glenne (Bibracte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light pollution, a complex real-world problem to be tackled through an interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GA 2024: 32. IAU General Assembly, Session of the Executive Committee Working Group Dark and Quiet Sky Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAU (International Astronomical Union), Aug 2024, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier et phonographier : garder trace des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sociétés Images &amp; Sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFEA; Université Toulouse - Jean Jaurès; UMR5193 LISST (équipe Dynamiques Rurales), Jan 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression lumineuse (MITI·PLUM) : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jéchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité des partenaires Trame Noire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional de Brière, Oct 2024, Pontchâteau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire de l’environnement nocturne du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la Fédération des Parcs naturels régionaux de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des Parcs naturels régionaux de France, Jun 2023, À distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les systèmes socio-écologiques nocturnes par les paysages sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l’appel à projets 2022 “Sciences participatives en situation d’interdisciplinarité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires (MITI) du CNRS, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les paysages nocturnes dans les Hauts de La Réunion. Une expérimentation fondée sur l’approche mésologique de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiquer l'océan Indien la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Nov 2023, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Observatoire réunionnais de l'environnement nocturne. Discussion autour d’une démarche collective et transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Fédération de Recherche "Environnement et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Recherche "Environnement et Société" (FR CNRS 3041), May 2023, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification du changement de forme de la limite supérieure de la forêt subalpine dans les Pyrénées françaises : proposition d’un protocole méthodologique original</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Lagalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Serrano-Notivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ThéMA, Université de Franche-Comté, Feb 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trames noires du Massif central. Une recherche interventionnelle pour accompagner la territorialisation de la préservation de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine écologie, environnement et biodiversité | DiPEE Occitanie Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut écologie et environnement (InÉE) du CNRS, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The starry sky, a territorial commons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASC 2021 Commons in Space Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Study of the Commons (IASC); Arizona State University; University of Arizona, Feb 2021, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de l’éco-acoustique pour l’étude des rythmes et paysages d’un socio-écosystème de montagne : le cas exploratoire de la vallée du Vicdessos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’OHM Pyrénées-Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Pyrénées-Haut Vicdessos; LabEx DRIIHM, Sep 2022, Toulouse, France. 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nocturnal environment, a boundary object to structure an interdisciplinary research field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union géographique internationale (UGI | IGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session “Considering, protecting and promoting the night-time environment: a new interface of tensions and projects between cities and the countryside” (sous la dir. de Milian, J., &amp; Challéat, S.), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darkness as a resource for collective action in rural areas: the IPAMAC network experience (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union géographique internationale (UGI | IGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session “Considering, protecting and promoting the night-time environment: a new interface of tensions and projects between cities and the countryside” (sous la dir. de Milian, J., &amp; Challéat, S.), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANTONE® 19-3924, ou la &amp;quot;normatisation&amp;quot; de l’obscurité dans les espaces de faible densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel noir à l'environnement nocturne : la construction d'un nouveau front de protection de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la réserve intégrale à la nature ordinaire. Les figures changeantes de la protection de la nature (XIXe-XXIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour l'histoire de la protection de la nature et de l'environnement (AHPNE), Sep 2020, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et lumières du Vicdessos. Explorations méthodologiques pour l’étude d’un socio-écosystème nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel étoilé à l’environnement nocturne, la construction d’un nouveau front de protection de la nature. Éléments de cadrage et approche critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Anthropologie de la nuit"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7186 LESC (Laboratoire d'ethnologie et de sociologie comparative), Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Como actuar entre emancipación y conformidad? El proyecto local frente a la edificación de las ciudadanías medioambientales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terceras Jornadas hispano-francesas de Geografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGE - CNFG, Mar 2019, Sevilla, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des méthodes de quantification de la dynamique spatiale de l’écotone forêt/pelouse dans les Pyrénées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02525620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Qué futuro para la Francia rural de bajas densidades? Entre desarrollo y protección de la naturaleza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario «Desenvolvemento rural e espazos naturais» Vilariño de Conso, 8-10 de xuño de 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundacion Juan de Vega, Jun 2018, Villariño de Conso, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’émanciper ou se conformer pour agir ? Le projet local à l’épreuve de la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Légitimités d’en haut, Légitimités d’en bas : Postures d’acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADYSS, Jun 2018, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building up emancipation in order to innovate? Energy transition and localism in French rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Colloquium of the IGU Commission on the sustainability of rural systems: "Balancing heritage and innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et nocturnité. Des pollutions lumineuses aux paysages nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée DiPEE CNRS-InEE Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nuit ? Une appropriation de la transition énergétique dans les territoires touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et transitions énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5194 PACTE; UMR 8568 CIRED, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée : cœur ou marge du tourisme durable ? Mise en protection et valorisation touristique des réserves de ciel étoilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes Journées scientifiques du tourisme durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management du Tourisme Durable, Jun 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles nuits, pour quels territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohabiter les nuits urbaines. Penser, sentir et narrer la vie nocturne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRs Lab'Urba, Lavue, Prodig, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Night & the Northern Lights in the Production of a New Touristic Imaginary of the North</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dynamics of Darkness in the North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Gardiens des étoiles”. Revisiter le couple territoires/nuit par l’écologie politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit se lève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Nocturnes, groupe de recherche en Anthropologie de la nuit, UMR CNRS 7186 LESC, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit(s) et Territoire(s) : pratiques nocturnes, sciences sociales diurnes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Collectif RENOIR, “Nuit(s) et Territoire(s)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif RENOIR, Jul 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérer la nuit étoilée. La construction d'une ressource touristique territoriale : la Réserve Internationale de Ciel Etoilé du Pic du Midi de Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque International de l'Association ASTRES " Le tourisme hors des sentiers battus : coulisses, interstices et nouveaux territoires touristiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association AsTRES., May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les territoires regardent la nuit étoilée : constitution et configuration d'une nouvelle ressource touristique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie de la Nuit (sous la direction de Jacques Galinier et Aurore Monod Becquelin), Maison Archéologie et Ethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00967207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation, Valorisation, Labellisation : mise en patrimoine des hauts lieux pyrénéens et recompositions de l'action territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nature : valeurs et processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cacher ces traces que je ne saurais voir&amp;quot; : travaux de revégétalisation et processus de patrimonialisation dans le Grand Site du massif du Canigó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes de montagne : regards et débats sur un patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Toulouse, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PYRENEES-MONT PERDU PATRIMOINE MONDIAL: UN ESPACE MONTAGNARD A L'EPREUVE DE LA PROTECTION ET DE SA GESTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cazenave-Piarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PYRENEES-MONT PERDU PATRIMOINE MONDIAL: UN ESPACE MONTAGNARD A L'EPREUVE DE LA PROTECTION ET DE SA GESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, BAEZA, Espagne. pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie et représentations : De la nécessité des méthodes qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhane Dascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gambino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque international francophone sur les méthodes qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Montpellier, France. pp.316-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MITI-PLUM (Mitigation de la pression lumineuse). Vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’appel à projets 2024 “Pollution et dépollution : solutions et trajectoires” de la MITI du CNRS (année 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, En ligne, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les systèmes socio-écologiques nocturnes par les paysages sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l’appel à projets 2022 “Sciences participatives en situation d’interdisciplinarité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée, nouvel horizon des rapports des territoires à l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Duvernoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, 92 p., 2012, 978-2-8107-0246-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas des espaces protégés en France - Des territoires en partage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coord : Lionel Laslaz. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muséum national d'Histoire naturelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 82, 120p., 2020, Patrimoines naturels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03108349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures du risque en montagne - Le Pays Toy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Barrue-Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barrué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Itinéraires géographiques, 978-2-343-02327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressource montagne, entre potentialités et contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, L'Harmattan, pp.287, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel noir à l'environnement nocturne, la construction d'un nouveau front de protection de la nature en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Luglia; Rémi Beau; Aline Treillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la réserve intégrale à la nature ordinaire - Les figures changeantes de la protection de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.231-241, 2023, 978-2-75359198-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de la nuit d'un haut lieu touristique de montagne : la Réserve internationale de ciel étoilé du Pic du Midi comme nouvelle ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Delaplace; Maria Gravari-Barbas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux territoires touristiques : invention, reconfigurations, repositionnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-82, 2016, Tourisme, 978-2-7605-4625-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre campagnes jardinées et ruralité agricole, rôles et dynamiques de l'agriculture dans les massifs montagneux de la France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Gresillon ; Frédéric Alexandre ; Bertrand Sajaloli </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.384-396, 2016, 978-2-200-61591-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages des franges périurbaines, transitions ou parois de verre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Luginbühl </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, paysage et cadre de vie: la démocratie en pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victoires éditions, pp.71-89, 2015, 978-2-35113-238-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque au coeur de la ressource touristique ? L'exemple des sports de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Barrué-Pastor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures du risque en montagne : Le Pays Toy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.543-566, 2014, Itinéraires géographiques, 978-2-343-02327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de l'histoire des risques dans le canton de Luz-Saint-Sauveur, ou l'évolution des rapports à la nature face au développement touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Barrué-Pastor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures du risque en montagne : Le Pays Toy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.159-170, 2014, Itinéraires géographiques, 978-2-343-02327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La labellisation des Pôles d’Excellence Rurale. Vers de nouveaux modèles de développement pour les territoires ruraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Loudiyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauricette Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labellisation et Mise en Marque des Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-342, 2014, CERAMAC (Clermont-Ferrand), 2-84516-634-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique et gestion des risques naturels en montagne : le canton de Luz-Saint-Sauveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Barrué-Pastor,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures du risque en montagne : Le Pays Toy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.509-542, 2014, Itinéraires géographiques, 978-2-343-02327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00997839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation de la nature, quelle ressource sociale pour la gestion et le développement des espaces montagnards ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-M. Antoine; J. Milian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ressource montagne, entre potentialités et contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.249-276, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et pratiques des agriculteurs face aux nouvelles politiques environnementales : les cas de Natura 2000 et de la politique de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le retour des paysans ? A l'heure du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edisud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-154, 2006, 978-2744905940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régions françaises - Occitanie, Provence-Alpes Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France - Atlas Géographique et géopolitique (collectif, Stéphanie Beucher &amp; Florence Smits, dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.154-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages des franges périurbaines, transitions ou parois de verre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dérioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.7-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pôles d'Excellence Rurale : processus, gouvernance et plus-value dans les trajectoires de développement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bacconnier-Baylet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Barrue-Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacinthe Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 135 p. : annexes, graph., tabl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00463775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser la notion d'acteur en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Debarbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lajarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aldhuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation finale du GAL, Leader+ « Euradour-Pays du Val d'Euradour » (GAL FR-MP02), amélioration de la qualité de la vie dans les zones rurales (thème fédérateur A1M6).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Brevard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Taulelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00338900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nocturnal social-ecological systems of Réunion Island: challenges of knowledge and perspectives for action. Pre-proposal for a project in response to the AAPG2024 of the ANR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet OUTRENOIR : Participation des populations habitantes à la caractérisation des socio-écosystèmes nocturnes des territoires réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire de l’environnement nocturne de La Réunion, un dispositif partenarial de recherche-action territorialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Olivette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution lumineuse et environnement nocturne. Les productions scientifiques marquantes en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de l'environnement nocturne; GDR2202 LUMEN (Lumière &amp; environnement nocturne); CNRS; CNRS Écologie &amp; Environnement. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OUTRENOIR, une exploration des paysages sonores nocturnes à Cilaos et au Tévelave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de l'environnement nocturne; CNRS; Mission pour les initiatives transverses et interdisciplinaires (MITI). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression Lumineuse : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière. Défi Pollution et dépollution : solutions et trajectoires. Rapport scientifique et financier des projets lauréats en 2024 (année 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MITI (CNRS); Observatoire de l'environnement nocturne. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique et financier de l'année 1 du projet OUTRENOIR : participation des populations habitantes à la caractérisation des socio-écosystèmes nocturnes des territoires réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme-cadre FENOIR (Figurations de l’environnement nocturne des territoires réunionnais). Rapport d’étape pour le Parc national de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Parc national de La Réunion; CNRS; Observatoire de l'environnement nocturne. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional du Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional des Monts d'Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'atelier de lancement de la Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Association Inter-Parcs du Massif central (IPAMAC); Région Auvergne-Rhône-Alpes; FNADT (Fonds National d'Aménagement et de Développement du Territoire); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC, 2020). Compte-rendu intermédiaire. Visite du Parc naturel régional du Pilat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional Périgord-Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc national des Cévennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 2 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional Livradois-Forez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2021, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 2 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional de l'Aubrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2021, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 2 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC, 2020). Compte-rendu intermédiaire. Visite du Parc naturel régional de Millevaches en Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2020, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTECTION DE LA NATURE ET DEVELOPPEMENT TERRITORIAL DANS LES PYRENEES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Toulouse le Mirail - Toulouse II, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5564B6C"/>
+    <w:nsid w:val="8A187786"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johan-milian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2267-0665" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461405v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181318" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554277v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mariton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourast&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2026.111797" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ronzani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758891v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13779" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3895" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezunesh Tamru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512406v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dupuy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9967" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leblanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5380" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2399" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13631" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barthe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.243" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733766v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691117v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.202.0033" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912740v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04883849v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory J&#233;choux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505799v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foglar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loose" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505666v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dujardin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505874v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506461v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506846v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora P&#233;ron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04745666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378763v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748592v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748485v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784201v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784122v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748504v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lagalis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Serrano-Notivoli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012765v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748463v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752385v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988806v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525620v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988898v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Puel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748447v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Girard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564903v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564783v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087637v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564747v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015610v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088660v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967207v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704763v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704769v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374871v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cazenave-Piarrot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bertrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhane Dascon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04896155v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378738v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006554v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108349v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencepress.mnhn.fr/fr" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248715v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barrue-Pastor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barru&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/cultures-du-risque-en-montagne/31659" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061158v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119400v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659157v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouveaux-territoires-touristiques-3089.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471430v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471452v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158006v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ider" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/312577" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997841v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997839v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740888v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337147v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/132/9782744905940/Le%20retour%20des%20paysans%20" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988862v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01670309v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463775v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695014v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338900v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Brevard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taulelle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392494v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03815890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Olivette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500330v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04531481v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04857034v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392509v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747762v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749162v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749153v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749170v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749115v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749174v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749127v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749137v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749133v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749147v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009976v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johan-milian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2267-0665" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461405v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181318" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554277v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mariton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourast&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2026.111797" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ronzani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758891v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13779" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3895" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezunesh Tamru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512406v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dupuy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9967" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leblanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5380" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2399" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13631" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barthe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.243" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728495v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.202.0033" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912740v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343777v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506493v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora P&#233;ron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dujardin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04883849v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constans" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory J&#233;choux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505874v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506461v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505799v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foglar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loose" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04745666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378763v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881243v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lagalis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Serrano-Notivoli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748592v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784201v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784122v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748485v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748504v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748463v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752385v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988806v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02525620v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988898v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563933v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Puel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564783v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Girard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748447v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087637v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564747v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088660v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015610v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967207v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704763v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704769v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374871v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cazenave-Piarrot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bertrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhane Dascon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04896155v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378738v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006554v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108349v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencepress.mnhn.fr/fr" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248715v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barrue-Pastor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barru&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/cultures-du-risque-en-montagne/31659" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061158v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119400v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659157v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouveaux-territoires-touristiques-3089.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471430v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471452v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997841v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997838v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158006v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ider" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/312577" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997839v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740888v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337147v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/132/9782744905940/Le%20retour%20des%20paysans%20" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988862v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01670309v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463775v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695014v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338900v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Brevard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taulelle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392494v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03815890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Olivette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500330v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04531481v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04857034v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392509v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747762v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749162v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749153v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749115v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749174v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749170v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749127v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749137v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749133v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749147v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009976v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>