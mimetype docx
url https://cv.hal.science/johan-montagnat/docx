--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -791,390 +791,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01062371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie dirigée par les modèles : quels supports à l'interopérabilité des systèmes d'information ?</w:t>
+                <w:t xml:space="preserve">Computer-Assisted Scientific Workflow Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t>
+                <w:t xml:space="preserve">Nadia Cerezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (3), pp.585-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10723-013-9264-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813675v2</w:t>
+                <w:t xml:space="preserve">hal-00833692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-Grain Interoperability of Scientific Workflows in Distributed Computing Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassian Plankensteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Prodan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kassian Plankensteiner</w:t>
+                <w:t xml:space="preserve">Matthias Janetschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fahringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Grid Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11 (3), pp.429-456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10723-013-9261-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-Assisted Scientific Workflow Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ingénierie dirigée par les modèles : quels supports à l'interopérabilité des systèmes d'information ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Cerezo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johan Montagnat</w:t>
+                <w:t xml:space="preserve">Mireille Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Grid Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833692v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813675v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virtual imaging platform for multi-modality medical image simulation.</w:t>
               </w:r>
@@ -1441,51 +1441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composing Multiple Variability Artifacts to Assemble Coherent Workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1729,51 +1729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réparation de modèles par transformations indempotentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2322,302 +2322,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible and efficient workflow deployement of data-intensive applications on grids with MOTEUR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Secure Grid Medical Data Manager Interfaced to the gLite Middleware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Frohner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kunszt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1094342008096067⟩</w:t>
+              <w:t xml:space="preserve">Journal of Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (1), pp.45-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10723-007-9088-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459130v1</w:t>
+                <w:t xml:space="preserve">hal-00683989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Secure Grid Medical Data Manager Interfaced to the gLite Middleware</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible and efficient workflow deployement of data-intensive applications on grids with MOTEUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Grid Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 6 (1), pp.45-59. </w:t>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (3), pp.347-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10723-007-9088-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1094342008096067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683989v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Service-Oriented Architecture enabling dynamic services grouping for optimizing distributed workflows execution</w:t>
               </w:r>
@@ -2909,381 +2909,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid-enabling medical image analysis</w:t>
+                <w:t xml:space="preserve">The Healthgrid White Paper.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Germain-Renaud</w:t>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Breton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+                <w:t xml:space="preserve">Kevin Dean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Gaudeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Glatard</w:t>
+                <w:t xml:space="preserve">Tony Solomonides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Blanquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical Monitoring and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 112, pp.249-321</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00174284v1</w:t>
+                <w:t xml:space="preserve">hal-03010736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitionning medical image databases for content-based queries on a grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods of Information in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44 (2), pp.154-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Healthgrid White Paper.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Grid-enabling medical image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Germain-Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tony Solomonides</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Blanquer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Hernandez</w:t>
+                <w:t xml:space="preserve">Yann Gaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Clinical Monitoring and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (4-5), pp.339-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10877-005-0679-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010736v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00174284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical images simulation storage and processing on the European DataGrid testbed</w:t>
               </w:r>
@@ -3308,51 +3308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3628,51 +3628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DataGrid prototype of a biomedical grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4703,247 +4703,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SPARQL distributed query processing engine addressing both vertical and horizontal data partitions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction d’un référentiel taxonomique commun pour des études sur l’histoire de la zoologie, l’archéozoologie et la biologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoul Macina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johan Montagnat</w:t>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Corby</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Gargominy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2016 - 32ème Conférence sur la Gestion de Données - Principes, Technologies et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">SemWeb.Pro 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404165v1</w:t>
+                <w:t xml:space="preserve">hal-01401357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’un référentiel taxonomique commun pour des études sur l’histoire de la zoologie, l’archéozoologie et la biologie</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A SPARQL distributed query processing engine addressing both vertical and horizontal data partitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gargominy</w:t>
+                <w:t xml:space="preserve">Abdoul Macina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Martin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemWeb.Pro 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">BDA 2016 - 32ème Conférence sur la Gestion de Données - Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401357v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation of Relational and Non-Relational Databases into RDF with xR2RML</w:t>
               </w:r>
@@ -5046,90 +5046,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Shared Reference Thesaurus for Studies on History of Zoology, Archaeozoology and Conservation Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5390,752 +5390,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fédération multi-sources en neurosciences : intégration de données relationnelles et sémantiques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OntoVIP: an ontology for the annotation of object models used for medical image simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cervenansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC pour l'Interopérabilité Sémantique dans les applications en e-Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Healthcare Informatics, Imaging and Systems Biology (HISB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, La Jolla, United States. pp.110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HISB.2012.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018722v1</w:t>
+                <w:t xml:space="preserve">hal-00830912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Federation of Distributed Neurodata</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design of an ontology for the annotation of object models used for medical image simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cervenansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI Workshop on Data- and Compute-Intensive Clinical and Translational Imaging Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.41-50</w:t>
+              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746765v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OntoVIP: an ontology for the annotation of object models used for medical image simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic Federation of Distributed Neurodata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Healthcare Informatics, Imaging and Systems Biology (HISB)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MICCAI Workshop on Data- and Compute-Intensive Clinical and Translational Imaging Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.41-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830912v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an ontology for the annotation of object models used for medical image simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fédération multi-sources en neurosciences : intégration de données relationnelles et sémantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">IC pour l'Interopérabilité Sémantique dans les applications en e-Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829556v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable and Resilient Workflow Executions on Production Distributed Computing Infrastructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interopérabilité des systèmes d'information : approches dirigées par les modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay- Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Parallel and Distributed Computing (ISPDC 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Münich, Germany. pp.1-8</w:t>
+              <w:t xml:space="preserve">Inforsid 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.11-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691579v1</w:t>
+                <w:t xml:space="preserve">hal-00707536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interopérabilité des systèmes d'information : approches dirigées par les modèles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scalable and Resilient Workflow Executions on Production Distributed Computing Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Blay- Fornarino</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tram Truong Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inforsid 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.11-30</w:t>
+              <w:t xml:space="preserve">International Symposium on Parallel and Distributed Computing (ISPDC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Münich, Germany. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707536v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KGRAM Versatile Inference and Query Engine for the Web of Linked Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6413,182 +6413,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuroLOG: sharing neuroimaging data using an ontology-based federated approach.</w:t>
+                <w:t xml:space="preserve">A federated system for sharing and reuse of images and image processing tools in neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farooq Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Kassel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Michel</w:t>
+                <w:t xml:space="preserve">Bacem Wali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Medical Informatics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Washington DC, United States. pp.472-80</w:t>
+              <w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683087v1</w:t>
+                <w:t xml:space="preserve">hal-00690921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comprehensive Framework for Scientific Applications Execution on Distributed Computing Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tram Truong Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6633,152 +6633,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A federated system for sharing and reuse of images and image processing tools in neuroimaging</w:t>
+                <w:t xml:space="preserve">NeuroLOG: sharing neuroimaging data using an ontology-based federated approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Barillot</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Batrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bacem Wali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">American Medical Informatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Washington DC, United States. pp.472-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690921v1</w:t>
+                <w:t xml:space="preserve">hal-00683087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-infrastructure workflow execution for medical simulation in the Virtual Imaging Platform</w:t>
               </w:r>
@@ -6889,77 +6889,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IWIR: A Language Enabling Portability Across Grid Workflow Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassian Plankensteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Prodan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Workflows in Support of Large-Scale Science (WORKS'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Seattle, United States. pp.97-106, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7045,51 +7045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong-Hieu Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Phong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HealthGrid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bristol, United Kingdom. pp.1-10</w:t>
@@ -7118,51 +7118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific Workflow Reuse through Conceptual Workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cerezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7226,51 +7226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacem Wali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7570,252 +7570,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00512799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jGASW: A Service-Oriented Framework Supporting High Throughput Computing and Non-functional Concerns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
+                <w:t xml:space="preserve">Issues and Scenarios for Self-Managing Grid Middleware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Krikava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diane Lingrand</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Manset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Web Services (ICWS'10)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Grids Meet Autonomic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Washington, DC, United States. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677819v1</w:t>
+                <w:t xml:space="preserve">hal-00683109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues and Scenarios for Self-Managing Grid Middleware</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Filip Krikava</w:t>
+                <w:t xml:space="preserve">jGASW: A Service-Oriented Framework Supporting High Throughput Computing and Non-functional Concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Manset</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Grids Meet Autonomic Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Web Services (ICWS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Miami, United States. pp.691-694, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2010.59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683109v1</w:t>
+                <w:t xml:space="preserve">hal-00677819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual resources allocation for workflow-based applications distribution on a cloud infrastructure</w:t>
               </w:r>
@@ -8026,90 +8026,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issues and scenarios for self-managing grid middleware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Křikava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Manset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8697,51 +8697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketan Maheshwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on High Performance Computing, networking, storage and analysis (SC09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Portland, United States. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8769,373 +8769,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Production-level Cardiac Image Analysis with Grids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orchestration Evolution Following Dataflow Concepts: Introducing Unanticipated Loops Inside a Legacy Workflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Schaerer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGrid 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Internet and Web Applications and Services (ICIW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Venice, Italy. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677800v1</w:t>
+                <w:t xml:space="preserve">hal-00531036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchestration Evolution Following Dataflow Concepts: Introducing Unanticipated Loops Inside a Legacy Workflow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+                <w:t xml:space="preserve">Medical Image Processing Workflow Support on the EGEE Grid with Taverna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketan Maheshwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Goble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Missier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Internet and Web Applications and Services (ICIW)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd IEEE International Symposium on Computer Based Medical Systems (CBMS'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, New Mexico, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMS.2009.5255332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531036v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical Image Processing Workflow Support on the EGEE Grid with Taverna</w:t>
+                <w:t xml:space="preserve">Towards Production-level Cardiac Image Analysis with Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketan Maheshwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Goble</w:t>
+                <w:t xml:space="preserve">Joel Schaerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Missier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Delhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IEEE International Symposium on Computer Based Medical Systems (CBMS'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, New Mexico, United States. pp.1-7, </w:t>
+              <w:t xml:space="preserve">HealthGrid 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Berlin, Germany. pp.31-40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CBMS.2009.5255332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-027-8-31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677802v1</w:t>
+                <w:t xml:space="preserve">hal-00677800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling user submission strategies on production grids</w:t>
               </w:r>
@@ -9548,147 +9548,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for evaluating the impact of compression on registration algorithms without gold standard</w:t>
+                <w:t xml:space="preserve">Implementation of Turing machines with the Scufl data-flow language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Workflow Systems in e-Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Lyon, France. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683112v1</w:t>
+                <w:t xml:space="preserve">hal-00683113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of latency on production grid over several weeks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9717,198 +9695,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT4Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Manila, Philippines. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeuroLOG: Neuroscience Application Workflows Execution on the EGEE Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Souplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGEE conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the execution context for refining submission strategies on production grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9937,139 +9915,161 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCGrid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Lyon, France. pp.753 -- 758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Turing machines with the Scufl data-flow language</w:t>
+                <w:t xml:space="preserve">A framework for evaluating the impact of compression on registration algorithms without gold standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Workflow Systems in e-Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, San Diego, California, United States. pp.2912-2915, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2008.4712404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683113v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeuroLOG: a community-driven middleware design</w:t>
               </w:r>
@@ -10094,64 +10094,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HealthGrid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Chicago, United States. pp.49--58</w:t>
@@ -10481,239 +10481,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account the execution context to optimize medical image databases indexation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the execution context on Grid job performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Singaporean-French Biomedical Imaging Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Context-Awareness and Mobility in Grid Computing (WCAMG'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Rio de Janeiro, Brazil. pp.713--718, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2007.62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461626v1</w:t>
+                <w:t xml:space="preserve">hal-00459267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the execution context on Grid job performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taking into account the execution context to optimize medical image databases indexation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Context-Awareness and Mobility in Grid Computing (WCAMG'07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second Singaporean-French Biomedical Imaging Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGRID.2007.62⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00459267v1</w:t>
+                <w:t xml:space="preserve">hal-00461626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merging overlapping orchestrations: an application to the Bronze Standard medical application</w:t>
               </w:r>
@@ -10725,51 +10725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10905,675 +10905,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic and dynamic optimization of job partitioning on a grid infrastructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Glatard</w:t>
+                <w:t xml:space="preserve">Safe Distributed Architecture for Image-based Computer Assisted Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Varette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel, Distributed and network-based Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st IEEE International Workshop on Health Pervasive Systems (HPS 2006) in conjunction with ICPS 06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2006, Lyon, France. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683203v1</w:t>
+                <w:t xml:space="preserve">hal-00683206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical image registration algorithms assessment: Bronze Standard application enactment on grids using the MOTEUR workflow engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data composition patterns in service-based workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pennec</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGrid conference (HealthGrid'06), Valencia, Spain, June 7-9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Valencia, Spain. pp.93-103</w:t>
+              <w:t xml:space="preserve">Workshop on Workflows in Support of Large-Scale Science (WORKS'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683188v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of grid-enabled registration algorithms using bronze-standards</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bridging clinical information systems and grid middleware: a Medical Data Manager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Frohner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kunszt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention (MICCAI 2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HealthGrid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Valencia, Spain. pp.14-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683176v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data composition patterns in service-based workflows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance evaluation of grid-enabled registration algorithms using bronze-standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Workflows in Support of Large-Scale Science (WORKS'06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention (MICCAI 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Copenhagen, Denmark. pp.152-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11866763_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683193v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe Distributed Architecture for Image-based Computer Assisted Diagnosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
+                <w:t xml:space="preserve">Medical image registration algorithms assessment: Bronze Standard application enactment on grids using the MOTEUR workflow engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE International Workshop on Health Pervasive Systems (HPS 2006) in conjunction with ICPS 06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2006, Lyon, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">HealthGrid conference (HealthGrid'06), Valencia, Spain, June 7-9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Valencia, Spain. pp.93-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683206v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging clinical information systems and grid middleware: a Medical Data Manager</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic and dynamic optimization of job partitioning on a grid infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGrid</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parallel, Distributed and network-based Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Montbéliard-Sochaux, France. pp.231-238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDP.2006.61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683184v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient services composition for grid-enabled data-intensive applications</w:t>
               </w:r>
@@ -11771,51 +11771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical image databases content-based queries partitioning on a grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11847,334 +11847,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid technology for biomedical applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Breton</w:t>
+                <w:t xml:space="preserve">Authentication and autorisation prototype on the microgrid for medical data management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Blanchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johan Montagnat</w:t>
+                <w:t xml:space="preserve">Didier Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VECPAR 2004 Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HealthGrid (HG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Oxford, United Kingdom. pp.222-233</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00171787v1</w:t>
+                <w:t xml:space="preserve">hal-00691618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentication and autorisation prototype on the microgrid for medical data management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludwig Seitz</w:t>
+                <w:t xml:space="preserve">Grid technology for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGrid (HG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VECPAR 2004 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Valencia, Spain. pp.204-218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b106965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691618v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00171787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Authentication in GRID5000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Varette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leprévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12429,587 +12429,587 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid-enabling medical image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster Computing and Grid 2005 (CCGrid05) Bio-Medical Computations on the Grid (Bio-Grid)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Cardiff, United Kingdom. pp.339-349, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10877-005-0679-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 3D Deformable Models For in vivo Measurements of Mouse Embryo from 3D Ultrasound Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible and Dynamic Control of Network QoS in Grid environments: the QoSINUS approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Qiu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Didier Vray</w:t>
+                <w:t xml:space="preserve">Fabien Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ultrasonics, Ferroelectrics, and Frequency Control (UFFC'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Montreal, Canada. pp.1-10</w:t>
+              <w:t xml:space="preserve">Cluster 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, San Diego, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691644v1</w:t>
+                <w:t xml:space="preserve">hal-00691636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward accurate segmentation of the LV myocardium and chamber for volumes estimation in gated SPECT sequences</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Darcourt</w:t>
+                <w:t xml:space="preserve">MetaData for Efficient, Secure and Extensible Access to Data in a Medical Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Prague, Czech Republic. pp.1-10</w:t>
+              <w:t xml:space="preserve">Database and Expert System Applications (DEXA'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Zaragoza, Spain. pp.562-566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691648v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaData for Efficient, Secure and Extensible Access to Data in a Medical Grid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hector Duque</w:t>
+                <w:t xml:space="preserve">Toward accurate segmentation of the LV myocardium and chamber for volumes estimation in gated SPECT sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Charnoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Koulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Darcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database and Expert System Applications (DEXA'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Zaragoza, Spain. pp.562-566</w:t>
+              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Prague, Czech Republic. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691642v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible and Dynamic Control of Network QoS in Grid environments: the QoSINUS approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t>
+                <w:t xml:space="preserve">Comparison of 3D Deformable Models For in vivo Measurements of Mouse Embryo from 3D Ultrasound Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Janier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Chanussot</w:t>
+                <w:t xml:space="preserve">Didier Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, San Diego, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">International Ultrasonics, Ferroelectrics, and Frequency Control (UFFC'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Montreal, Canada. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691636v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture based medical image indexing and retrieval: application to cardiac imaging</w:t>
               </w:r>
@@ -13021,51 +13021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">workshop on Multimedia Information Retrieval (MIR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, New York, United States. pp.135-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13228,64 +13228,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using grid technologies to face medical image analysis challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogrid'03 workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Tokyo, Japan. pp.588-593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13310,103 +13310,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DM2: A Distributed Medical Data Manager for Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IEEE/ACM International Symposium on Cluster Computing and the Grid (Biogrid 2003 workshop @ CCGrid 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Tokyo, Japan. pp.138-147, </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13434,247 +13434,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A levelset based method for segmenting the heart in 3D+T gated SPECT images</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Medical Image Content-Based Queries using the Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Functional Imaging and Modeling of the Heart (FIMH'03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Lyon, France. pp.50-59</w:t>
+              <w:t xml:space="preserve">1st European HealthGrid conference (HealthGrid 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.138-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691656v1</w:t>
+                <w:t xml:space="preserve">hal-00683997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical Image Content-Based Queries using the Grid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A levelset based method for segmenting the heart in 3D+T gated SPECT images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Charnoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European HealthGrid conference (HealthGrid 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.138-147</w:t>
+              <w:t xml:space="preserve">International Workshop on Functional Imaging and Modeling of the Heart (FIMH'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Lyon, France. pp.50-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683997v1</w:t>
+                <w:t xml:space="preserve">hal-00691656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient visualization of 3D medical scenes for remote interactive applications</w:t>
               </w:r>
@@ -13686,51 +13686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image and Signal Processing and Analysis (ISPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Roma, Italy. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13850,51 +13850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Quantification of Ultrasound Images: Application to Mouse Embryo Imaging In Vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Discher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15368,209 +15368,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Framework for Surface Registration and Deformable Models</w:t>
+                <w:t xml:space="preserve">Volumetric Medical Images Segmentation using Shape Constrained Deformable Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Pattern Recognition (CVPR97)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, San Juan, Puerto Rico. pp.1041-1046, </w:t>
+              <w:t xml:space="preserve">Computer Vision Virtual reality and Robotics in Medicine (CVRMed97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1997, Grenoble, France. pp.13-22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPR.1997.609458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BFb0029220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00615782v2</w:t>
+                <w:t xml:space="preserve">inria-00615795v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumetric Medical Images Segmentation using Shape Constrained Deformable Models</w:t>
+                <w:t xml:space="preserve">A Hybrid Framework for Surface Registration and Deformable Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision Virtual reality and Robotics in Medicine (CVRMed97)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1997, Grenoble, France. pp.13-22, </w:t>
+              <w:t xml:space="preserve">Computer Vision and Pattern Recognition (CVPR97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, San Juan, Puerto Rico. pp.1041-1046, </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BFb0029220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.1997.609458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00615795v2</w:t>
+                <w:t xml:space="preserve">inria-00615782v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of State Saving Mecanisms for Time Warp Synchronized Parallel Discrete Event Simulation</w:t>
               </w:r>
@@ -16588,90 +16588,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid Analysis of Radiological Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Germain-Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mario Cannataro (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research on Computational Grid Technologies for Life Sciences, Biomedicine and Healthcare</w:t>
@@ -17168,51 +17168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIPCAL: final report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anhalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17271,263 +17271,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements of the SALTY project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the Virtual Infrastructures as a Service concept with HIPerNET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed-Amine Abchir</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] ???. 2010</w:t>
+                <w:t xml:space="preserve">Pascale Primet Vicat-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Koslovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Anhalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tram Truong Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7185, INRIA. 2010, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539093v1</w:t>
+                <w:t xml:space="preserve">inria-00450409v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Virtual Infrastructures as a Service concept with HIPerNET</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Requirements of the SALTY project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Amine Abchir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Primet Vicat-Blanc</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7185, INRIA. 2010, pp.36</w:t>
+                <w:t xml:space="preserve">Thierry Bathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Krikava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] ???. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inria-00450409v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing jobs timeouts on clusters and production grids</w:t>
               </w:r>
@@ -17741,51 +17741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Goutelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17919,181 +17919,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Temporal Shape Constrained Deformable Surfaces for 3D and 4D Medical Image Segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topology and Shape Constraints on Parametric Active Contours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delingette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">RR-4078, INRIA. 2000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3880, INRIA. 2000, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072555v1</w:t>
+                <w:t xml:space="preserve">inria-00072773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology and Shape Constraints on Parametric Active Contours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and Temporal Shape Constrained Deformable Surfaces for 3D and 4D Medical Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-3880, INRIA. 2000, pp.43</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4078, INRIA. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072773v1</w:t>
+                <w:t xml:space="preserve">inria-00072555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18437,51 +18437,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4004DB25"/>
+    <w:nsid w:val="8508723E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18668,51 +18668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johan-montagnat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121819647" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373043v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ghrissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Almonfrey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.103269" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926379v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544818v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Atkinson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gesing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Taylor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.05.041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027596v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2014.07.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813675v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Authosserre-Cavarero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fornarino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dubois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832214v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassian Plankensteiner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Prodan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Janetschek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fahringer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-013-9261-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833692v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cerezo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-013-9264-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Harvey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tram Truong Huu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Evans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-013-9267-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733556v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-011-9170-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77D096003322CF3623F798235222D608CA1C5EA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Koslovski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anhalt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc Primet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9168-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4S8W98GR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nemo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677775v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Martyniak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colling" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9151-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/941446CD997C797338A37286592CCAF00B4B97CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459261v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2009.07.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00114120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salzemann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Legre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Medernach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683983v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Campos Plasencia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Castejon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-008-9108-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6V930M6X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459130v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342008096067" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D22013931D5BF65D1BABFA3DC04A4617D6347C18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683989v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Frohner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jouvenot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kunszt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-007-9088-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KHD85JRR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459808v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2008.02.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683451v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Fl&#243;rez-Valencia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Orkisz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2007.04.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682924v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2004.06.025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174284v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Renaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaudeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-005-0679-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683642v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magnin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dean" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Solomonides" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Blanquer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hernandez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-004-5744-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682926v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615640v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8655(02)00184-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013832v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615109v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cviu.2001.0920" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615108v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Soler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615110v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0262-8856(01)00064-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3A3F180DD76DB7A79FB3E34B2DD1925F424050F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615089v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756806v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287681" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105200v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871770v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa de Almeida" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330146v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280951v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404165v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Macina" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401357v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207828v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Djimenou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005448304430454" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146638v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048737v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cipiere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ereteo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaignard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boujelben" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaspard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.45" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677839v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018722v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746765v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830912v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HISB.2012.35" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829556v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691579v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707536v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay- Fornarino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746772v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760715v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813796v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Ahmad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683087v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653021v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690921v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Wali" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677827v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grenier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hamar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Manset" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677832v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110497.2110509" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683104v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Tung Doan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Minh Dao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Hieu Vu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phong Pham" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677831v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677829v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677823v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Leong Yeow" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Westphal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2010.23" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512799v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-112" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677819v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.59" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683109v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Krikava" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677810v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2010.23" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677820v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reimert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Maheshwari" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WORKS.2010.5671856" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117780v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip K&#345;ikava" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1809029.1809033" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677817v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677804v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12636-9_1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691827v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677824v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2010.11" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459077v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04633-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677806v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Isnard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1645164.1645171" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677800v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Schaerer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delhay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-027-8-31" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531036v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677802v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Goble" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Missier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2009.5255332" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459073v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1551609.1551633" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677795v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-027-8-257" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677790v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mornard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2009.76" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481713v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2008.123" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683112v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2008.4712404" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461615v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461625v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Pernod" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461155v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683113v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461611v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694970v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia D. Olabarriaga" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419992v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Collet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683172v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.78" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461626v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459267v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.62" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683168v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2007.79" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683196v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683203v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2006.61" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683188v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683176v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11866763_19" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683193v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683206v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varette" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Seitz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683184v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683201v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPDC.2006.1652170" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683199v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024242v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Magnin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00171787v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maigne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b106965" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691618v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oriol" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691609v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Georget" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11575863_51" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691613v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2005.61" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460711v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11499145_4" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166971v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691644v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Qiu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691648v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charnoz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Koulibaly" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Darcourt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691642v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Duque" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691636v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chanussot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691625v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615977v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Hill" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burns" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Parkin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Hajnal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691658v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691663v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2003.1199421" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691656v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683997v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691652v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Davila" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691676v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691671v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Discher" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefloc'H" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mai" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691684v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D. Collins" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Zijdenbos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Evans" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615901v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Lemarechal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691688v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gotman" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615852v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615851v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-40899-4_20" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691695v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scapel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2000.844158" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615846v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615847v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dourthe" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691700v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10704282_18" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691702v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615792v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615791v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615793v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615782v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.1997.609458" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615795v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0029220" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691812v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;nngren" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Liljenstam" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rassul Ayani" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691810v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338383v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822332" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338381v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WORKS.2014.1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338376v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534248" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338389v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-013-9270-7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842780v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gesing" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delgado Olabarriaga" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Solomonides" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338373v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SC.Companion.2012.6" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338366v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110497" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337308v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30995-5_14" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683992v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain-Renaud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-374-6.ch019" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682801v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Sipos" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Farkas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Kacsuk" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066663v5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245883v5" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903568v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790584v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539093v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abchir" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bathias" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450409v2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Primet Vicat-Blanc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691828v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691832v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071500v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goutelle" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072695v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072555v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072773v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00683368v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00691915v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460766v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johan-montagnat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121819647" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373043v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ghrissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Almonfrey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.103269" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926379v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544818v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Atkinson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gesing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Taylor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.05.041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027596v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2014.07.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cerezo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-013-9264-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassian Plankensteiner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Prodan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Janetschek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fahringer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-013-9261-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813675v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Authosserre-Cavarero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fornarino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Harvey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tram Truong Huu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Evans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-013-9267-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733556v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-011-9170-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77D096003322CF3623F798235222D608CA1C5EA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Koslovski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anhalt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc Primet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9168-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4S8W98GR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nemo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677775v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Martyniak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colling" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9151-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/941446CD997C797338A37286592CCAF00B4B97CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459261v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2009.07.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00114120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salzemann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Legre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Medernach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683983v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Campos Plasencia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Castejon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-008-9108-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6V930M6X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683989v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Frohner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jouvenot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kunszt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-007-9088-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KHD85JRR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342008096067" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D22013931D5BF65D1BABFA3DC04A4617D6347C18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459808v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2008.02.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683451v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Fl&#243;rez-Valencia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Orkisz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2007.04.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682924v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2004.06.025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010736v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Solomonides" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Blanquer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hernandez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683642v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magnin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174284v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Renaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaudeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-005-0679-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-004-5744-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682926v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615640v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8655(02)00184-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013832v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615109v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cviu.2001.0920" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615108v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Soler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615110v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0262-8856(01)00064-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3A3F180DD76DB7A79FB3E34B2DD1925F424050F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615089v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756806v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287681" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105200v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871770v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa de Almeida" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330146v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280951v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401357v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404165v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Macina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207828v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Djimenou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005448304430454" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146638v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048737v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cipiere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ereteo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaignard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boujelben" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaspard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.45" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677839v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830912v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HISB.2012.35" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829556v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746765v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018722v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707536v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay- Fornarino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691579v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746772v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760715v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813796v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Ahmad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690921v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Wali" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653021v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683087v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677827v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grenier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hamar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Manset" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677832v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110497.2110509" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683104v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Tung Doan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Minh Dao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Hieu Vu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phong Pham" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677831v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677829v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677823v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Leong Yeow" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Westphal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2010.23" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512799v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-112" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683109v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Krikava" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677819v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.59" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677810v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2010.23" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677820v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reimert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Maheshwari" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WORKS.2010.5671856" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117780v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip K&#345;ikava" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1809029.1809033" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677817v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677804v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12636-9_1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691827v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677824v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2010.11" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459077v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04633-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677806v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Isnard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1645164.1645171" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531036v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677802v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Goble" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Missier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2009.5255332" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677800v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Schaerer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delhay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-027-8-31" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459073v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1551609.1551633" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677795v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-027-8-257" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677790v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mornard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2009.76" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481713v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2008.123" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683113v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461615v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461625v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Pernod" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461155v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683112v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2008.4712404" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461611v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694970v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia D. Olabarriaga" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419992v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Collet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683172v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.78" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459267v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.62" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461626v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683168v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2007.79" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683196v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683206v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varette" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Seitz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683193v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683184v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683176v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11866763_19" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683188v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683203v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2006.61" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683201v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPDC.2006.1652170" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683199v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024242v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Magnin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691618v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oriol" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00171787v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maigne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b106965" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691609v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Georget" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11575863_51" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691613v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2005.61" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460711v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11499145_4" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166971v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691636v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chanussot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691642v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Duque" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691648v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charnoz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Koulibaly" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Darcourt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691644v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Qiu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691625v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615977v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Hill" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burns" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Parkin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Hajnal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691658v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691663v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2003.1199421" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683997v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691656v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691652v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Davila" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691676v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691671v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Discher" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefloc'H" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mai" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691684v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D. Collins" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Zijdenbos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Evans" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615901v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Lemarechal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691688v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gotman" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615852v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615851v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-40899-4_20" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691695v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scapel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2000.844158" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615846v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615847v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dourthe" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691700v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10704282_18" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691702v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615792v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615791v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615793v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615795v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0029220" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615782v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.1997.609458" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691812v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;nngren" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Liljenstam" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rassul Ayani" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691810v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338383v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822332" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338381v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WORKS.2014.1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338376v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534248" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338389v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-013-9270-7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842780v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gesing" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delgado Olabarriaga" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Solomonides" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338373v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SC.Companion.2012.6" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338366v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110497" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337308v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30995-5_14" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683992v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain-Renaud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-374-6.ch019" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682801v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Sipos" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Farkas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Kacsuk" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066663v5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245883v5" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903568v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790584v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450409v2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Primet Vicat-Blanc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539093v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abchir" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bathias" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691828v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691832v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071500v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goutelle" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072695v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072773v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072555v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00683368v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00691915v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460766v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>