--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -791,390 +791,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01062371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-Assisted Scientific Workflow Design</w:t>
+                <w:t xml:space="preserve">Fine-Grain Interoperability of Scientific Workflows in Distributed Computing Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Cerezo</w:t>
+                <w:t xml:space="preserve">Kassian Plankensteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Prodan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Janetschek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fahringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Grid Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 11 (3), pp.585-610. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10723-013-9264-5⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 11 (3), pp.429-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10723-013-9261-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833692v1</w:t>
+                <w:t xml:space="preserve">hal-00832214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-Grain Interoperability of Scientific Workflows in Distributed Computing Infrastructures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingénierie dirigée par les modèles : quels supports à l'interopérabilité des systèmes d'information ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Janetschek</w:t>
+                <w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Fahringer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johan Montagnat</w:t>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Grid Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832214v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813675v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie dirigée par les modèles : quels supports à l'interopérabilité des systèmes d'information ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computer-Assisted Scientific Workflow Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Fornarino</w:t>
+                <w:t xml:space="preserve">Nadia Cerezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Collet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (3), pp.585-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10723-013-9264-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813675v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virtual imaging platform for multi-modality medical image simulation.</w:t>
               </w:r>
@@ -1441,51 +1441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composing Multiple Variability Artifacts to Assemble Coherent Workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1729,51 +1729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réparation de modèles par transformations indempotentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2322,302 +2322,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Secure Grid Medical Data Manager Interfaced to the gLite Middleware</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible and efficient workflow deployement of data-intensive applications on grids with MOTEUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Grid Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10723-007-9088-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (3), pp.347-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1094342008096067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683989v1</w:t>
+                <w:t xml:space="preserve">hal-00459130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible and efficient workflow deployement of data-intensive applications on grids with MOTEUR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Secure Grid Medical Data Manager Interfaced to the gLite Middleware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Frohner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kunszt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 22 (3), pp.347-360. </w:t>
+              <w:t xml:space="preserve">Journal of Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (1), pp.45-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1094342008096067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10723-007-9088-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459130v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Service-Oriented Architecture enabling dynamic services grouping for optimizing distributed workflows execution</w:t>
               </w:r>
@@ -2818,286 +2818,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D deformable models with temporal constraints: application to 4D cardiac image segmentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Healthgrid White Paper.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Delingette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Solomonides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Blanquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 112, pp.249-321</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682924v1</w:t>
+                <w:t xml:space="preserve">hal-03010736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Healthgrid White Paper.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tony Solomonides</w:t>
+                <w:t xml:space="preserve">4D deformable models with temporal constraints: application to 4D cardiac image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Blanquer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Delingette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9 (1), pp.87-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2004.06.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010736v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitionning medical image databases for content-based queries on a grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3148,51 +3148,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid-enabling medical image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Germain-Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3308,51 +3308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3524,51 +3524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sermesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Malandain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3628,51 +3628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DataGrid prototype of a biomedical grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3723,51 +3723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape and Topology Constraints on Parametric Active Contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3827,51 +3827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully automatic anatomical, pathological, and functional segmentation from CT scans for hepatic surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Malandain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3952,51 +3952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of deformable surfaces: topology, geometry and deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4068,51 +4068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally constrained deformable models for 3D object reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 71 (2), pp.173--186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4280,670 +4280,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756806v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Ablation Sites in Persistent Atrial Fibrillation Based on Spatiotemporal Dispersion of Electrograms Using Machine Learning</w:t>
+                <w:t xml:space="preserve">Data Augmentation for Automatic Identification of Spatiotemporal Dispersion Electrograms in Persistent Atrial Fibrillation Ablation Using Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Ghrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Almonfrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Costa de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Squara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">42nd Annual International Conferences of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2020, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105200v1</w:t>
+                <w:t xml:space="preserve">hal-02871770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Augmentation for Automatic Identification of Spatiotemporal Dispersion Electrograms in Persistent Atrial Fibrillation Ablation Using Machine Learning</w:t>
+                <w:t xml:space="preserve">Identification of Ablation Sites in Persistent Atrial Fibrillation Based on Spatiotemporal Dispersion of Electrograms Using Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Ghrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Squara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Annual International Conferences of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jul 2020, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Computing in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871770v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mapping-based Method to Query MongoDB Documents with SPARQL</w:t>
+                <w:t xml:space="preserve">Construction d’un référentiel taxonomique commun pour des études sur l’histoire de la zoologie, l’archéozoologie et la biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gargominy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Database and Expert Systems Applications (DEXA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">SemWeb.Pro 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330146v1</w:t>
+                <w:t xml:space="preserve">hal-01401357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Mapping-Based Query Translation from SPARQL to Various Target Database Query Languages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
+                <w:t xml:space="preserve">A SPARQL distributed query processing engine addressing both vertical and horizontal data partitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Macina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Web Information Systems and Technologies (WEBIST'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Roma, Italy</w:t>
+              <w:t xml:space="preserve">BDA 2016 - 32ème Conférence sur la Gestion de Données - Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280951v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’un référentiel taxonomique commun pour des études sur l’histoire de la zoologie, l’archéozoologie et la biologie</w:t>
+                <w:t xml:space="preserve">A Mapping-based Method to Query MongoDB Documents with SPARQL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemWeb.Pro 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">27th International Conference on Database and Expert Systems Applications (DEXA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401357v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SPARQL distributed query processing engine addressing both vertical and horizontal data partitions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoul Macina</w:t>
+                <w:t xml:space="preserve">A Generic Mapping-Based Query Translation from SPARQL to Various Target Database Query Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2016 - 32ème Conférence sur la Gestion de Données - Principes, Technologies et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Web Information Systems and Technologies (WEBIST'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404165v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation of Relational and Non-Relational Databases into RDF with xR2RML</w:t>
               </w:r>
@@ -5046,90 +5046,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Shared Reference Thesaurus for Studies on History of Zoology, Archaeozoology and Conservation Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5295,122 +5295,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01048737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical support for Life Sciences communities on a production grid infrastructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Michel</w:t>
+                <w:t xml:space="preserve">Fédération multi-sources en neurosciences : intégration de données relationnelles et sémantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tristan Glatard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGrid'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Amsterdam, Netherlands. pp.1-10</w:t>
+              <w:t xml:space="preserve">IC pour l'Interopérabilité Sémantique dans les applications en e-Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677839v1</w:t>
+                <w:t xml:space="preserve">hal-01018722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OntoVIP: an ontology for the annotation of object models used for medical image simulation</w:t>
               </w:r>
@@ -5649,493 +5662,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Federation of Distributed Neurodata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Gaignard</w:t>
+                <w:t xml:space="preserve">Technical support for Life Sciences communities on a production grid infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Corby</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI Workshop on Data- and Compute-Intensive Clinical and Translational Imaging Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.41-50</w:t>
+              <w:t xml:space="preserve">HealthGrid'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Amsterdam, Netherlands. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746765v1</w:t>
+                <w:t xml:space="preserve">hal-00677839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fédération multi-sources en neurosciences : intégration de données relationnelles et sémantiques</w:t>
+                <w:t xml:space="preserve">Semantic Federation of Distributed Neurodata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC pour l'Interopérabilité Sémantique dans les applications en e-Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, France. 6 p</w:t>
+              <w:t xml:space="preserve">MICCAI Workshop on Data- and Compute-Intensive Clinical and Translational Imaging Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.41-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018722v1</w:t>
+                <w:t xml:space="preserve">hal-00746765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interopérabilité des systèmes d'information : approches dirigées par les modèles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scalable and Resilient Workflow Executions on Production Distributed Computing Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Bertrand</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tram Truong Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inforsid 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.11-30</w:t>
+              <w:t xml:space="preserve">International Symposium on Parallel and Distributed Computing (ISPDC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Münich, Germany. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707536v1</w:t>
+                <w:t xml:space="preserve">hal-00691579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable and Resilient Workflow Executions on Production Distributed Computing Infrastructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interopérabilité des systèmes d'information : approches dirigées par les modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mireille Blay- Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Parallel and Distributed Computing (ISPDC 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Münich, Germany. pp.1-8</w:t>
+              <w:t xml:space="preserve">Inforsid 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.11-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691579v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KGRAM Versatile Inference and Query Engine for the Web of Linked Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6288,208 +6288,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuroLOG: A framework for the sharing and reuse of distributed tools and data in neuroimaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NeuroLOG: sharing neuroimaging data using an ontology-based federated approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles Kassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farooq Ahmad</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Batrancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization for Human Brain Mapping (HBM'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">American Medical Informatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Washington DC, United States. pp.472-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813796v1</w:t>
+                <w:t xml:space="preserve">hal-00683087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A federated system for sharing and reuse of images and image processing tools in neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farooq Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6508,277 +6508,277 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Framework for Scientific Applications Execution on Distributed Computing Infrastructures</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NeuroLOG: A framework for the sharing and reuse of distributed tools and data in neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farooq Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Batrancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Scientifiques France Grilles 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">Organization for Human Brain Mapping (HBM'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653021v1</w:t>
+                <w:t xml:space="preserve">hal-00813796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuroLOG: sharing neuroimaging data using an ontology-based federated approach.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comprehensive Framework for Scientific Applications Execution on Distributed Computing Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tram Truong Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Medical Informatics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Washington DC, United States. pp.472-80</w:t>
+              <w:t xml:space="preserve">Rencontres Scientifiques France Grilles 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683087v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-infrastructure workflow execution for medical simulation in the Virtual Imaging Platform</w:t>
               </w:r>
@@ -6889,77 +6889,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IWIR: A Language Enabling Portability Across Grid Workflow Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassian Plankensteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Prodan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Workflows in Support of Large-Scale Science (WORKS'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Seattle, United States. pp.97-106, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7045,51 +7045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trong-Hieu Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Phong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HealthGrid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bristol, United Kingdom. pp.1-10</w:t>
@@ -7112,801 +7112,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific Workflow Reuse through Conceptual Workflows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Cerezo</w:t>
+                <w:t xml:space="preserve">Characterizing semantic service parameters with Role concepts to infer domain-specific knowledge at runtime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacem Wali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Workflows in Support of Large-Scale Science (WORKS'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Seattle, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development (KEOD'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677831v1</w:t>
+                <w:t xml:space="preserve">hal-00677829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing semantic service parameters with Role concepts to infer domain-specific knowledge at runtime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Gaignard</w:t>
+                <w:t xml:space="preserve">Scientific Workflow Reuse through Conceptual Workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cerezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development (KEOD'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.12</w:t>
+              <w:t xml:space="preserve">Workshop on Workflows in Support of Large-Scale Science (WORKS'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Seattle, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677829v1</w:t>
+                <w:t xml:space="preserve">hal-00677831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliablility Support in Virtual Infrastructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johan Montagnat</w:t>
+                <w:t xml:space="preserve">Grid-wide neuroimaging data federation in the context of the NeuroLOG project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farooq Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Batrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Cloud Computing Technology and Science (CloudCom'10)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CloudCom.2010.23⟩</w:t>
+              <w:t xml:space="preserve">HealthGrid'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.112-123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-583-9-112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677823v1</w:t>
+                <w:t xml:space="preserve">inserm-00512799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid-wide neuroimaging data federation in the context of the NeuroLOG project.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Issues and Scenarios for Self-Managing Grid Middleware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Krikava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Manset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGrid'10</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Grids Meet Autonomic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Washington, DC, United States. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00512799v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues and Scenarios for Self-Managing Grid Middleware</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Filip Krikava</w:t>
+                <w:t xml:space="preserve">jGASW: A Service-Oriented Framework Supporting High Throughput Computing and Non-functional Concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Manset</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Grids Meet Autonomic Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Web Services (ICWS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Miami, United States. pp.691-694, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2010.59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683109v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jGASW: A Service-Oriented Framework Supporting High Throughput Computing and Non-functional Concerns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
+                <w:t xml:space="preserve">Virtual resources allocation for workflow-based applications distribution on a cloud infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tram Truong Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Web Services (ICWS'10)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICWS.2010.59⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Cluster, Cloud and Grid Computing (CCGrid 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Melbourne, Australia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2010.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677819v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual resources allocation for workflow-based applications distribution on a cloud infrastructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliablility Support in Virtual Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Koslovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wai-Leong Yeow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Westphal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tram Truong Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cluster, Cloud and Grid Computing (CCGrid 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Melbourne, Australia. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Cloud Computing Technology and Science (CloudCom'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Indianapolis, United States. pp.49-58, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGRID.2010.23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CloudCom.2010.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677810v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workflow-based comparison of two Distributed Computing Infrastructures</w:t>
               </w:r>
@@ -8026,90 +8026,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issues and scenarios for self-managing grid middleware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Křikava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Manset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8150,226 +8150,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific workflows development using both visual-programming and scripted representations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ketan Maheshwari</w:t>
+                <w:t xml:space="preserve">Executing distributed applications on virtualized infrastructures specified with the VXDL language and managed by the HIPerNET framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Koslovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tram Truong Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Scientific Workflows (SWF'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First International Conference, CloudComp 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Munich, Germany. pp.3-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12636-9_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677817v1</w:t>
+                <w:t xml:space="preserve">hal-00677804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Executing distributed applications on virtualized infrastructures specified with the VXDL language and managed by the HIPerNET framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tram Truong Huu</w:t>
+                <w:t xml:space="preserve">Scientific workflows development using both visual-programming and scripted representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketan Maheshwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference, CloudComp 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Scientific Workflows (SWF'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Miami, United States. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-12636-9_1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00677804v1</w:t>
+                <w:t xml:space="preserve">hal-00677817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des connaissances en neurosciences dans un environnement multi-centrique</w:t>
               </w:r>
@@ -8522,620 +8522,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the EGEE production grid workload: application to jobs submission optimization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards Production-level Cardiac Image Analysis with Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketan Maheshwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Schaerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Workshop on Job Scheduling Strategies for Parallel Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04633-9⟩</w:t>
+              <w:t xml:space="preserve">HealthGrid 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Berlin, Germany. pp.31-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-027-8-31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459077v1</w:t>
+                <w:t xml:space="preserve">hal-00677800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data-driven workflow language for grids based on array programming principles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing the EGEE production grid workload: application to jobs submission optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Martyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on High Performance Computing, networking, storage and analysis (SC09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Workshop on Job Scheduling Strategies for Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Roma, Italy. pp.37--58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04633-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1645164.1645171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00677806v1</w:t>
+                <w:t xml:space="preserve">hal-00459077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchestration Evolution Following Dataflow Concepts: Introducing Unanticipated Loops Inside a Legacy Workflow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A data-driven workflow language for grids based on array programming principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketan Maheshwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Internet and Web Applications and Services (ICIW)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International conference on High Performance Computing, networking, storage and analysis (SC09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Portland, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1645164.1645171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531036v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical Image Processing Workflow Support on the EGEE Grid with Taverna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketan Maheshwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Goble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Missier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IEEE International Symposium on Computer Based Medical Systems (CBMS'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, New Mexico, United States. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CBMS.2009.5255332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Production-level Cardiac Image Analysis with Grids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orchestration Evolution Following Dataflow Concepts: Introducing Unanticipated Loops Inside a Legacy Workflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGrid 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Internet and Web Applications and Services (ICIW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Venice, Italy. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677800v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling user submission strategies on production grids</w:t>
               </w:r>
@@ -9444,131 +9444,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic model to analyse workflow performance on production grids</w:t>
+                <w:t xml:space="preserve">A framework for evaluating the impact of compression on registration algorithms without gold standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International Symposium on Cluster Computing and the Grid (CCGRID'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Lyon, France. pp.510-517, </w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, San Diego, California, United States. pp.2912-2915, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGRID.2008.123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2008.4712404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481713v1</w:t>
+                <w:t xml:space="preserve">hal-00683112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of Turing machines with the Scufl data-flow language</w:t>
               </w:r>
@@ -9630,446 +9630,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of latency on production grid over several weeks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Lingrand</w:t>
+                <w:t xml:space="preserve">A probabilistic model to analyse workflow performance on production grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tristan Glatard</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT4Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th IEEE International Symposium on Cluster Computing and the Grid (CCGRID'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Lyon, France. pp.510-517, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2008.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461615v1</w:t>
+                <w:t xml:space="preserve">hal-00481713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuroLOG: Neuroscience Application Workflows Execution on the EGEE Grid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating the execution context for refining submission strategies on production grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGEE conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">CCGrid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Lyon, France. pp.753 -- 758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461625v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the execution context for refining submission strategies on production grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NeuroLOG: Neuroscience Application Workflows Execution on the EGEE Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Souplet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Lyon, France. pp.753 -- 758</w:t>
+              <w:t xml:space="preserve">EGEE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461155v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for evaluating the impact of compression on registration algorithms without gold standard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of latency on production grid over several weeks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICT4Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Manila, Philippines. pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2008.4712404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00683112v1</w:t>
+                <w:t xml:space="preserve">hal-00461615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeuroLOG: a community-driven middleware design</w:t>
               </w:r>
@@ -10094,64 +10094,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HealthGrid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Chicago, United States. pp.49--58</w:t>
@@ -10377,147 +10377,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing jobs timeouts on clusters and production grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taking into account the execution context to optimize medical image databases indexation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster Computing and the Grid</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second Singaporean-French Biomedical Imaging Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683172v1</w:t>
+                <w:t xml:space="preserve">hal-00461626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the execution context on Grid job performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10549,171 +10540,180 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Context-Awareness and Mobility in Grid Computing (WCAMG'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Rio de Janeiro, Brazil. pp.713--718, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CCGRID.2007.62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account the execution context to optimize medical image databases indexation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing jobs timeouts on clusters and production grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Singaporean-French Biomedical Imaging Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cluster Computing and the Grid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Rio de Janeiro, Brazil. pp.100-107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2007.78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461626v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merging overlapping orchestrations: an application to the Bronze Standard medical application</w:t>
               </w:r>
@@ -10725,51 +10725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10810,263 +10810,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic web service wrapper for efficient embedding of legacy codes in service-based workflows</w:t>
+                <w:t xml:space="preserve">Probabilistic and dynamic optimization of job partitioning on a grid infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grid-Enabling Legacy Applications and Supporting End Users Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parallel, Distributed and network-based Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Montbéliard-Sochaux, France. pp.231-238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDP.2006.61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683196v1</w:t>
+                <w:t xml:space="preserve">hal-00683203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safe Distributed Architecture for Image-based Computer Assisted Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Varette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st IEEE International Workshop on Health Pervasive Systems (HPS 2006) in conjunction with ICPS 06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2006, Lyon, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data composition patterns in service-based workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11095,198 +11104,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Workflows in Support of Large-Scale Science (WORKS'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging clinical information systems and grid middleware: a Medical Data Manager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Frohner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kunszt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HealthGrid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Valencia, Spain. pp.14-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of grid-enabled registration algorithms using bronze-standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11305,876 +11314,867 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention (MICCAI 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Copenhagen, Denmark. pp.152-160, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11866763_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical image registration algorithms assessment: Bronze Standard application enactment on grids using the MOTEUR workflow engine</w:t>
+                <w:t xml:space="preserve">Generic web service wrapper for efficient embedding of legacy codes in service-based workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGrid conference (HealthGrid'06), Valencia, Spain, June 7-9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Valencia, Spain. pp.93-103</w:t>
+              <w:t xml:space="preserve">Grid-Enabling Legacy Applications and Supporting End Users Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683188v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic and dynamic optimization of job partitioning on a grid infrastructure</w:t>
+                <w:t xml:space="preserve">Medical image registration algorithms assessment: Bronze Standard application enactment on grids using the MOTEUR workflow engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel, Distributed and network-based Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HealthGrid conference (HealthGrid'06), Valencia, Spain, June 7-9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Valencia, Spain. pp.93-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PDP.2006.61⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00683203v1</w:t>
+                <w:t xml:space="preserve">hal-00683188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient services composition for grid-enabled data-intensive applications</w:t>
+                <w:t xml:space="preserve">An experimental comparison of Grid5000 clusters and the EGEE grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Performance and Distributed Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Experimental Grid testbeds for the assessment of large-scale distributed applications and tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683201v1</w:t>
+                <w:t xml:space="preserve">hal-00683199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental comparison of Grid5000 clusters and the EGEE grid</w:t>
+                <w:t xml:space="preserve">Efficient services composition for grid-enabled data-intensive applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Grid testbeds for the assessment of large-scale distributed applications and tools</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">High Performance and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.333-334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPDC.2006.1652170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683199v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical image databases content-based queries partitioning on a grid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grid technology for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGRID 2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VECPAR 2004 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Valencia, Spain. pp.204-218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b106965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024242v1</w:t>
+                <w:t xml:space="preserve">in2p3-00171787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authentication and autorisation prototype on the microgrid for medical data management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HealthGrid (HG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Oxford, United Kingdom. pp.222-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid technology for biomedical applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Medical image databases content-based queries partitioning on a grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Johan Montagnat</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VECPAR 2004 Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HealthGRID 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France. pp.154-160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00171787v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Authentication in GRID5000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Varette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leprévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12429,51 +12429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid-enabling medical image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12544,472 +12544,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible and Dynamic Control of Network QoS in Grid environments: the QoSINUS approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t>
+                <w:t xml:space="preserve">Toward accurate segmentation of the LV myocardium and chamber for volumes estimation in gated SPECT sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Charnoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Koulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Darcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, San Diego, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Prague, Czech Republic. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691636v1</w:t>
+                <w:t xml:space="preserve">hal-00691648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaData for Efficient, Secure and Extensible Access to Data in a Medical Grid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hector Duque</w:t>
+                <w:t xml:space="preserve">Comparison of 3D Deformable Models For in vivo Measurements of Mouse Embryo from 3D Ultrasound Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Janier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database and Expert System Applications (DEXA'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Zaragoza, Spain. pp.562-566</w:t>
+              <w:t xml:space="preserve">International Ultrasonics, Ferroelectrics, and Frequency Control (UFFC'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Montreal, Canada. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691642v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward accurate segmentation of the LV myocardium and chamber for volumes estimation in gated SPECT sequences</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Darcourt</w:t>
+                <w:t xml:space="preserve">Flexible and Dynamic Control of Network QoS in Grid environments: the QoSINUS approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chanussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Prague, Czech Republic. pp.1-10</w:t>
+              <w:t xml:space="preserve">Cluster 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, San Diego, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691648v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 3D Deformable Models For in vivo Measurements of Mouse Embryo from 3D Ultrasound Images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+                <w:t xml:space="preserve">MetaData for Efficient, Secure and Extensible Access to Data in a Medical Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ultrasonics, Ferroelectrics, and Frequency Control (UFFC'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Montreal, Canada. pp.1-10</w:t>
+              <w:t xml:space="preserve">Database and Expert System Applications (DEXA'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Zaragoza, Spain. pp.562-566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691644v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture based medical image indexing and retrieval: application to cardiac imaging</w:t>
               </w:r>
@@ -13209,472 +13209,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using grid technologies to face medical image analysis challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DM2: A Distributed Medical Data Manager for Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Breton</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogrid'03 workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd IEEE/ACM International Symposium on Cluster Computing and the Grid (Biogrid 2003 workshop @ CCGrid 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Tokyo, Japan. pp.138-147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2003.1199421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691658v1</w:t>
+                <w:t xml:space="preserve">hal-00691663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DM2: A Distributed Medical Data Manager for Grids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using grid technologies to face medical image analysis challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Brunie</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE/ACM International Symposium on Cluster Computing and the Grid (Biogrid 2003 workshop @ CCGrid 2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogrid'03 workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Tokyo, Japan. pp.588-593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGRID.2003.1199421⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00691663v1</w:t>
+                <w:t xml:space="preserve">hal-00691658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical Image Content-Based Queries using the Grid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A levelset based method for segmenting the heart in 3D+T gated SPECT images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Charnoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European HealthGrid conference (HealthGrid 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.138-147</w:t>
+              <w:t xml:space="preserve">International Workshop on Functional Imaging and Modeling of the Heart (FIMH'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Lyon, France. pp.50-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683997v1</w:t>
+                <w:t xml:space="preserve">hal-00691656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A levelset based method for segmenting the heart in 3D+T gated SPECT images</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Medical Image Content-Based Queries using the Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Functional Imaging and Modeling of the Heart (FIMH'03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Lyon, France. pp.50-59</w:t>
+              <w:t xml:space="preserve">1st European HealthGrid conference (HealthGrid 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.138-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691656v1</w:t>
+                <w:t xml:space="preserve">hal-00683997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient visualization of 3D medical scenes for remote interactive applications</w:t>
               </w:r>
@@ -13850,51 +13850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Quantification of Ultrasound Images: Application to Mouse Embryo Imaging In Vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Discher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14083,51 +14083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YAV++: a Software Platform for Medical Image Processing and Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bardinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14310,286 +14310,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Automatic Anatomical, Pathological and Fonctionnal Segmentation from CT-scans for Hepatic Surgery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Space and Time Shape Constrained Deformable Surfaces for 4D Medical Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Imaging 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention (MICCAI00)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Pittsburgh, PA, United States. pp.196-205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-40899-4_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00615852v1</w:t>
+                <w:t xml:space="preserve">inria-00615851v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space and Time Shape Constrained Deformable Surfaces for 4D Medical Image Segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fully Automatic Anatomical, Pathological and Fonctionnal Segmentation from CT-scans for Hepatic Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delingette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention (MICCAI00)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Imaging 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, 2000, San Diego, United States. pp.246--255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-40899-4_20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00615851v2</w:t>
+                <w:t xml:space="preserve">inria-00615852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Simplex Meshes for 3D Medical Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Scapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14649,51 +14649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Algorithms for Controlling Active Contours Shape and Topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14783,51 +14783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Malandain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Vienne (Autriche), Austria</w:t>
@@ -14869,51 +14869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cylindrical Echocardiographic Image Segmentation Based on 3D Deformable Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Malandain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14960,51 +14960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Deformable Model Approach for Model-Based Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15036,493 +15036,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver Segmentation in Contrast Enhanced Helical CT-Scans</w:t>
+                <w:t xml:space="preserve">Volumetric Medical Images Segmentation using Shape Constrained Deformable Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of World Congress on Medical Physics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Vision Virtual reality and Robotics in Medicine (CVRMed97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1997, Grenoble, France. pp.13-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BFb0029220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00615792v1</w:t>
+                <w:t xml:space="preserve">inria-00615795v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction surfacique et segmentation robuste à base de maillages déformables</w:t>
+                <w:t xml:space="preserve">Liver Segmentation in Contrast Enhanced Helical CT-Scans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Sixth Orasis conference (ORASIS'97)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, La Colle-sur-Loup, France, France</w:t>
+              <w:t xml:space="preserve">Proceedings of World Congress on Medical Physics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Nice, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615791v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Segmentation of Portal Vein in CT-Scans of the Liver</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction surfacique et segmentation robuste à base de maillages déformables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of World Congress on Medical Physics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Nice, France, France. pp.788</w:t>
+              <w:t xml:space="preserve">Proceedings of Sixth Orasis conference (ORASIS'97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, La Colle-sur-Loup, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615793v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumetric Medical Images Segmentation using Shape Constrained Deformable Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Segmentation of Portal Vein in CT-Scans of the Liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision Virtual reality and Robotics in Medicine (CVRMed97)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of World Congress on Medical Physics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Nice, France, France. pp.788</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BFb0029220⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00615795v2</w:t>
+                <w:t xml:space="preserve">inria-00615793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Framework for Surface Registration and Deformable Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Pattern Recognition (CVPR97)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, San Juan, Puerto Rico. pp.1041-1046, </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16588,77 +16588,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid Analysis of Radiological Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Germain-Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17168,51 +17168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIPCAL: final report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anhalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17395,103 +17395,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirements of the SALTY project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Amine Abchir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Collet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Krikava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ???. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17741,51 +17741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Goutelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17833,51 +17833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation, Shape, Topology and Evolution of Deformable Surfaces. Application to 3D Medical Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Scapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17919,181 +17919,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology and Shape Constraints on Parametric Active Contours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Spatial and Temporal Shape Constrained Deformable Surfaces for 3D and 4D Medical Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-3880, INRIA. 2000, pp.43</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4078, INRIA. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072773v1</w:t>
+                <w:t xml:space="preserve">inria-00072555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Temporal Shape Constrained Deformable Surfaces for 3D and 4D Medical Image Segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topology and Shape Constraints on Parametric Active Contours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delingette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">RR-4078, INRIA. 2000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3880, INRIA. 2000, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072555v1</w:t>
+                <w:t xml:space="preserve">inria-00072773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18437,51 +18437,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8508723E"/>
+    <w:nsid w:val="259C158D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18668,51 +18668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johan-montagnat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121819647" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373043v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ghrissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Almonfrey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.103269" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926379v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544818v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Atkinson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gesing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Taylor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.05.041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027596v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2014.07.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cerezo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-013-9264-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassian Plankensteiner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Prodan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Janetschek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fahringer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-013-9261-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813675v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Authosserre-Cavarero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fornarino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Harvey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tram Truong Huu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Evans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-013-9267-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733556v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-011-9170-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77D096003322CF3623F798235222D608CA1C5EA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Koslovski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anhalt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc Primet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9168-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4S8W98GR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nemo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677775v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Martyniak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colling" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9151-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/941446CD997C797338A37286592CCAF00B4B97CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459261v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2009.07.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00114120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salzemann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Legre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Medernach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683983v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Campos Plasencia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Castejon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-008-9108-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6V930M6X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683989v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Frohner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jouvenot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kunszt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-007-9088-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KHD85JRR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342008096067" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D22013931D5BF65D1BABFA3DC04A4617D6347C18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459808v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2008.02.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683451v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Fl&#243;rez-Valencia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Orkisz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2007.04.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682924v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2004.06.025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010736v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Solomonides" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Blanquer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hernandez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683642v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magnin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174284v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Renaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaudeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-005-0679-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-004-5744-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682926v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615640v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8655(02)00184-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013832v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615109v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cviu.2001.0920" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615108v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Soler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615110v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0262-8856(01)00064-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3A3F180DD76DB7A79FB3E34B2DD1925F424050F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615089v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756806v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287681" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105200v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871770v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa de Almeida" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330146v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280951v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401357v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404165v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Macina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207828v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Djimenou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005448304430454" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146638v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048737v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cipiere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ereteo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaignard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boujelben" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaspard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.45" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677839v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830912v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HISB.2012.35" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829556v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746765v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018722v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707536v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay- Fornarino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691579v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746772v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760715v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813796v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Ahmad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690921v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Wali" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653021v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683087v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677827v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grenier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hamar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Manset" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677832v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110497.2110509" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683104v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Tung Doan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Minh Dao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Hieu Vu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phong Pham" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677831v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677829v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677823v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Leong Yeow" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Westphal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2010.23" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512799v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-112" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683109v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Krikava" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677819v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.59" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677810v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2010.23" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677820v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reimert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Maheshwari" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WORKS.2010.5671856" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117780v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip K&#345;ikava" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1809029.1809033" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677817v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677804v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12636-9_1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691827v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677824v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2010.11" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459077v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04633-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677806v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Isnard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1645164.1645171" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531036v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677802v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Goble" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Missier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2009.5255332" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677800v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Schaerer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delhay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-027-8-31" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459073v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1551609.1551633" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677795v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-027-8-257" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677790v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mornard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2009.76" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481713v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2008.123" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683113v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461615v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461625v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Pernod" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461155v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683112v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2008.4712404" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461611v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694970v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia D. Olabarriaga" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419992v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Collet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683172v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.78" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459267v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.62" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461626v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683168v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2007.79" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683196v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683206v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varette" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Seitz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683193v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683184v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683176v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11866763_19" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683188v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683203v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2006.61" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683201v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPDC.2006.1652170" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683199v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024242v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Magnin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691618v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oriol" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00171787v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maigne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b106965" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691609v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Georget" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11575863_51" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691613v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2005.61" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460711v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11499145_4" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166971v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691636v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chanussot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691642v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Duque" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691648v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charnoz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Koulibaly" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Darcourt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691644v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Qiu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691625v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615977v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Hill" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burns" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Parkin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Hajnal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691658v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691663v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2003.1199421" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683997v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691656v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691652v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Davila" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691676v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691671v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Discher" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefloc'H" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mai" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691684v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D. Collins" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Zijdenbos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Evans" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615901v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Lemarechal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691688v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gotman" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615852v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615851v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-40899-4_20" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691695v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scapel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2000.844158" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615846v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615847v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dourthe" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691700v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10704282_18" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691702v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615792v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615791v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615793v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615795v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0029220" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615782v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.1997.609458" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691812v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;nngren" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Liljenstam" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rassul Ayani" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691810v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338383v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822332" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338381v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WORKS.2014.1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338376v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534248" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338389v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-013-9270-7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842780v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gesing" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delgado Olabarriaga" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Solomonides" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338373v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SC.Companion.2012.6" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338366v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110497" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337308v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30995-5_14" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683992v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain-Renaud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-374-6.ch019" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682801v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Sipos" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Farkas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Kacsuk" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066663v5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245883v5" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903568v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790584v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450409v2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Primet Vicat-Blanc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539093v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abchir" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bathias" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691828v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691832v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071500v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goutelle" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072695v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072773v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072555v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00683368v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00691915v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460766v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johan-montagnat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121819647" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373043v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ghrissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Almonfrey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.103269" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926379v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544818v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Atkinson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gesing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Taylor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.05.041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027596v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2014.07.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832214v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassian Plankensteiner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Prodan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Janetschek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fahringer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-013-9261-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813675v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Authosserre-Cavarero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fornarino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dubois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833692v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cerezo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-013-9264-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Harvey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tram Truong Huu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Evans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-013-9267-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733556v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-011-9170-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77D096003322CF3623F798235222D608CA1C5EA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Koslovski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anhalt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc Primet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9168-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4S8W98GR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nemo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677775v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Martyniak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colling" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9151-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/941446CD997C797338A37286592CCAF00B4B97CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459261v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2009.07.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00114120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salzemann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Legre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Medernach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683983v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Campos Plasencia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Castejon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-008-9108-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6V930M6X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459130v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342008096067" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D22013931D5BF65D1BABFA3DC04A4617D6347C18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683989v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Frohner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jouvenot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kunszt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-007-9088-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KHD85JRR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459808v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2008.02.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683451v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Fl&#243;rez-Valencia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Orkisz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2007.04.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010736v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Solomonides" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Blanquer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hernandez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2004.06.025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683642v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magnin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174284v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Renaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaudeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-005-0679-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-004-5744-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682926v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615640v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8655(02)00184-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013832v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615109v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cviu.2001.0920" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615108v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Soler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615110v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0262-8856(01)00064-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3A3F180DD76DB7A79FB3E34B2DD1925F424050F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615089v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756806v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287681" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871770v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa de Almeida" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105200v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401357v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404165v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Macina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330146v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280951v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207828v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Djimenou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005448304430454" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146638v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048737v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cipiere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ereteo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaignard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boujelben" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaspard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.45" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018722v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830912v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HISB.2012.35" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829556v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677839v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746765v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691579v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707536v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay- Fornarino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746772v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760715v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683087v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690921v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Ahmad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Wali" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813796v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653021v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677827v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grenier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hamar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Manset" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677832v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110497.2110509" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683104v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Tung Doan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Minh Dao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Hieu Vu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phong Pham" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677829v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677831v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512799v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-112" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683109v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Krikava" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677819v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.59" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677810v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2010.23" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677823v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Leong Yeow" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Westphal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2010.23" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677820v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reimert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Maheshwari" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WORKS.2010.5671856" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117780v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip K&#345;ikava" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1809029.1809033" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677804v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12636-9_1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677817v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691827v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677824v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2010.11" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677800v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Schaerer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delhay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-027-8-31" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459077v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04633-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677806v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Isnard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1645164.1645171" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677802v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Goble" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Missier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2009.5255332" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531036v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459073v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1551609.1551633" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677795v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-027-8-257" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677790v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mornard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2009.76" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683112v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2008.4712404" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683113v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481713v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2008.123" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461155v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461625v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Pernod" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461615v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461611v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694970v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia D. Olabarriaga" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419992v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Collet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461626v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459267v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.62" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683172v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.78" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683168v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2007.79" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683203v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2006.61" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683206v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varette" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Seitz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683193v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683184v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683176v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11866763_19" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683196v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683188v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683199v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683201v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPDC.2006.1652170" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00171787v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maigne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b106965" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691618v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oriol" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024242v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Magnin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691609v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Georget" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11575863_51" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691613v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2005.61" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460711v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11499145_4" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166971v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691648v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charnoz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Koulibaly" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Darcourt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691644v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Qiu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691636v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chanussot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691642v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Duque" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691625v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615977v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Hill" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burns" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Parkin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Hajnal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691663v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2003.1199421" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691658v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691656v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683997v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691652v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Davila" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691676v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691671v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Discher" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefloc'H" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mai" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691684v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D. Collins" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Zijdenbos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Evans" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615901v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Lemarechal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691688v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gotman" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615851v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-40899-4_20" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615852v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691695v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scapel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2000.844158" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615846v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615847v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dourthe" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691700v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10704282_18" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691702v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615795v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0029220" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615792v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615791v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615793v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615782v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.1997.609458" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691812v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;nngren" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Liljenstam" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rassul Ayani" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691810v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338383v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822332" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338381v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WORKS.2014.1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338376v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534248" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338389v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-013-9270-7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842780v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gesing" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delgado Olabarriaga" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Solomonides" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338373v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SC.Companion.2012.6" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338366v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110497" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337308v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30995-5_14" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683992v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain-Renaud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-374-6.ch019" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682801v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Sipos" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Farkas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Kacsuk" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066663v5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245883v5" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903568v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790584v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450409v2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Primet Vicat-Blanc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539093v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abchir" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bathias" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691828v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691832v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071500v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goutelle" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072695v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072555v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072773v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00683368v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00691915v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460766v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>