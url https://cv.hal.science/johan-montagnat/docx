--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1568,277 +1568,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Elastic Cloud and Virtual Network Framework for Application Performance-cost Optimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réparation de modèles par transformations indempotentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Koslovski</w:t>
+                <w:t xml:space="preserve">Clémentine Nemo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Anhalt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Grid Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revues des Sciences et Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (5), pp.73-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677784v1</w:t>
+                <w:t xml:space="preserve">hal-00683448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réparation de modèles par transformations indempotentes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+                <w:t xml:space="preserve">Joint Elastic Cloud and Virtual Network Framework for Application Performance-cost Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tram Truong Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Koslovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Anhalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revues des Sciences et Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (1), pp.27-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10723-010-9168-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683448v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of jobs submission on the EGEE production grid: modeling faults using workload</w:t>
               </w:r>
@@ -2051,690 +2051,690 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid enabled virtual screening against malaria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Service-Oriented Architecture enabling dynamic services grouping for optimizing distributed workflows execution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jacq</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Grid Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (7), pp.720--730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2008.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00114120v1</w:t>
+                <w:t xml:space="preserve">hal-00459808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workflow-based data parallel applications on the EGEE production grid infrastructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tristan Glatard</w:t>
+                <w:t xml:space="preserve">Grid enabled virtual screening against malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Salzemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Campos Plasencia</w:t>
+                <w:t xml:space="preserve">Yannick Legre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Castejon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pennec</w:t>
+                <w:t xml:space="preserve">E. Medernach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Grid Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 6 (8), pp.369-383. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 6, pp.29-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00683983v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00114120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible and efficient workflow deployement of data-intensive applications on grids with MOTEUR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Workflow-based data parallel applications on the EGEE production grid infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Campos Plasencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Castejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 22 (3), pp.347-360. </w:t>
+              <w:t xml:space="preserve">Journal of Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (8), pp.369-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1094342008096067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10723-008-9108-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459130v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Secure Grid Medical Data Manager Interfaced to the gLite Middleware</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible and efficient workflow deployement of data-intensive applications on grids with MOTEUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Grid Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10723-007-9088-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (3), pp.347-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1094342008096067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683989v1</w:t>
+                <w:t xml:space="preserve">hal-00459130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Service-Oriented Architecture enabling dynamic services grouping for optimizing distributed workflows execution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Secure Grid Medical Data Manager Interfaced to the gLite Middleware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Frohner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kunszt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (1), pp.45-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10723-007-9088-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.future.2008.02.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00459808v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D models for vascular lumen segmentation in MRA images and for artery-stenting simulation</w:t>
               </w:r>
@@ -2818,286 +2818,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Healthgrid White Paper.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">4D deformable models with temporal constraints: application to 4D cardiac image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Breton</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Delingette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9 (1), pp.87-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2004.06.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010736v1</w:t>
+                <w:t xml:space="preserve">hal-00682924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D deformable models with temporal constraints: application to 4D cardiac image segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Montagnat</w:t>
+                <w:t xml:space="preserve">The Healthgrid White Paper.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Solomonides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Delingette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ignacio Blanquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 112, pp.249-321</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682924v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitionning medical image databases for content-based queries on a grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3148,51 +3148,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid-enabling medical image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Germain-Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3263,511 +3263,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00174284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical images simulation storage and processing on the European DataGrid testbed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D graphical models for vascular-stent pose simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Flórez-Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Orkisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Grid Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Machine Graphics &amp; Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (3), pp.235-248</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00023294v1</w:t>
+                <w:t xml:space="preserve">hal-00682926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D graphical models for vascular-stent pose simulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Medical images simulation storage and processing on the European DataGrid testbed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Graphics &amp; Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, pp.387-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10723-004-5744-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682926v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Filtering for Model Based Segmentation of 4D Cylindrical Echocardiographic Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DataGrid prototype of a biomedical grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Methods MIMST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 42, pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00615640v2</w:t>
+                <w:t xml:space="preserve">in2p3-00013832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DataGrid prototype of a biomedical grid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic Filtering for Model Based Segmentation of 4D Cylindrical Echocardiographic Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sermesant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Breton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johan Montagnat</w:t>
+                <w:t xml:space="preserve">Hervé Delingette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods MIMST</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24 (4-5), pp.815-828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8655(02)00184-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013832v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615640v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape and Topology Constraints on Parametric Active Contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3827,90 +3827,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully automatic anatomical, pathological, and functional segmentation from CT scans for hepatic surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Malandain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 6 (3), pp.131-42</w:t>
@@ -3952,64 +3952,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of deformable surfaces: topology, geometry and deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image and Vision Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 9 (14), pp.1023-1040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4068,51 +4068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally constrained deformable models for 3D object reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 71 (2), pp.173--186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4280,260 +4280,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756806v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Augmentation for Automatic Identification of Spatiotemporal Dispersion Electrograms in Persistent Atrial Fibrillation Ablation Using Machine Learning</w:t>
+                <w:t xml:space="preserve">Identification of Ablation Sites in Persistent Atrial Fibrillation Based on Spatiotemporal Dispersion of Electrograms Using Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Ghrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Squara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Annual International Conferences of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jul 2020, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Computing in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871770v1</w:t>
+                <w:t xml:space="preserve">hal-03105200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Ablation Sites in Persistent Atrial Fibrillation Based on Spatiotemporal Dispersion of Electrograms Using Machine Learning</w:t>
+                <w:t xml:space="preserve">Data Augmentation for Automatic Identification of Spatiotemporal Dispersion Electrograms in Persistent Atrial Fibrillation Ablation Using Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Ghrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Almonfrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Costa de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Squara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">42nd Annual International Conferences of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2020, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105200v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’un référentiel taxonomique commun pour des études sur l’histoire de la zoologie, l’archéozoologie et la biologie</w:t>
               </w:r>
@@ -4923,265 +4923,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation of Relational and Non-Relational Databases into RDF with xR2RML</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Shared Reference Thesaurus for Studies on History of Zoology, Archaeozoology and Conservation Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Confenrence on Web Information Systems and Technologies (WEBIST'15)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extended Semantic Web Confenrece 2015, workshop Semantic Web For Scientific Heritage (SW4SH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Portoroz, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207828v1</w:t>
+                <w:t xml:space="preserve">hal-01146638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Shared Reference Thesaurus for Studies on History of Zoology, Archaeozoology and Conservation Biology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Translation of Relational and Non-Relational Databases into RDF with xR2RML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Djimenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended Semantic Web Confenrece 2015, workshop Semantic Web For Scientific Heritage (SW4SH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Confenrence on Web Information Systems and Technologies (WEBIST'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lisbon, Portugal. pp.443-454, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005448304430454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146638v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Initiative for Sentinel e-Health Network on Grid (GINSENG): Medical Data Integration and Semantic Developments for Epidemiology</w:t>
               </w:r>
@@ -5295,3782 +5295,3799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01048737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fédération multi-sources en neurosciences : intégration de données relationnelles et sémantiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Gaignard</w:t>
+                <w:t xml:space="preserve">Achievements and perspectives of the biomed technical team</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC pour l'Interopérabilité Sémantique dans les applications en e-Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, France. 6 p</w:t>
+              <w:t xml:space="preserve">EGI Community Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Munich, Germany. pp.PoS(EGICF12-EMITC2)015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018722v1</w:t>
+                <w:t xml:space="preserve">hal-00760715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OntoVIP: an ontology for the annotation of object models used for medical image simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fédération multi-sources en neurosciences : intégration de données relationnelles et sémantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Healthcare Informatics, Imaging and Systems Biology (HISB)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC pour l'Interopérabilité Sémantique dans les applications en e-Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830912v1</w:t>
+                <w:t xml:space="preserve">hal-01018722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an ontology for the annotation of object models used for medical image simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technical support for Life Sciences communities on a production grid infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">HealthGrid'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Amsterdam, Netherlands. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829556v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical support for Life Sciences communities on a production grid infrastructure</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OntoVIP: an ontology for the annotation of object models used for medical image simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cervenansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGrid'12</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Healthcare Informatics, Imaging and Systems Biology (HISB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, La Jolla, United States. pp.110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HISB.2012.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677839v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Federation of Distributed Neurodata</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design of an ontology for the annotation of object models used for medical image simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cervenansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI Workshop on Data- and Compute-Intensive Clinical and Translational Imaging Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.41-50</w:t>
+              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746765v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable and Resilient Workflow Executions on Production Distributed Computing Infrastructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tram Truong Huu</w:t>
+                <w:t xml:space="preserve">Semantic Federation of Distributed Neurodata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Parallel and Distributed Computing (ISPDC 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Münich, Germany. pp.1-8</w:t>
+              <w:t xml:space="preserve">MICCAI Workshop on Data- and Compute-Intensive Clinical and Translational Imaging Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France. pp.41-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691579v1</w:t>
+                <w:t xml:space="preserve">hal-00746765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interopérabilité des systèmes d'information : approches dirigées par les modèles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scalable and Resilient Workflow Executions on Production Distributed Computing Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tram Truong Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inforsid 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.11-30</w:t>
+              <w:t xml:space="preserve">International Symposium on Parallel and Distributed Computing (ISPDC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Münich, Germany. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707536v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KGRAM Versatile Inference and Query Engine for the Web of Linked Data</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interopérabilité des systèmes d'information : approches dirigées par les modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay- Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Macao, China. pp.1-8</w:t>
+              <w:t xml:space="preserve">Inforsid 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.11-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746772v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achievements and perspectives of the biomed technical team</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tristan Glatard</w:t>
+                <w:t xml:space="preserve">KGRAM Versatile Inference and Query Engine for the Web of Linked Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGI Community Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Munich, Germany. pp.PoS(EGICF12-EMITC2)015</w:t>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Macao, China. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760715v1</w:t>
+                <w:t xml:space="preserve">hal-00746772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuroLOG: sharing neuroimaging data using an ontology-based federated approach.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scientific Workflow Reuse through Conceptual Workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cerezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Medical Informatics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Washington DC, United States. pp.472-80</w:t>
+              <w:t xml:space="preserve">Workshop on Workflows in Support of Large-Scale Science (WORKS'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Seattle, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683087v1</w:t>
+                <w:t xml:space="preserve">hal-00677831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A federated system for sharing and reuse of images and image processing tools in neuroimaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing semantic service parameters with Role concepts to infer domain-specific knowledge at runtime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacem Wali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gibaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development (KEOD'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690921v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuroLOG: A framework for the sharing and reuse of distributed tools and data in neuroimaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">NeuroLOG: sharing neuroimaging data using an ontology-based federated approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Barillot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Batrancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization for Human Brain Mapping (HBM'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">American Medical Informatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Washington DC, United States. pp.472-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813796v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Framework for Scientific Applications Execution on Distributed Computing Infrastructures</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NeuroLOG: A framework for the sharing and reuse of distributed tools and data in neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farooq Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Batrancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Scientifiques France Grilles 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">Organization for Human Brain Mapping (HBM'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653021v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-infrastructure workflow execution for medical simulation in the Virtual Imaging Platform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Manset</w:t>
+                <w:t xml:space="preserve">A federated system for sharing and reuse of images and image processing tools in neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farooq Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacem Wali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGrid 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bristol, United Kingdom. pp.1-10</w:t>
+              <w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677827v1</w:t>
+                <w:t xml:space="preserve">hal-00690921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IWIR: A Language Enabling Portability Across Grid Workflow Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kassian Plankensteiner</w:t>
+                <w:t xml:space="preserve">A Comprehensive Framework for Scientific Applications Execution on Distributed Computing Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tram Truong Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radu Prodan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Workflows in Support of Large-Scale Science (WORKS'11)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Scientifiques France Grilles 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677832v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">g-INFO portal: a solution to monitor Influenza A on the Grid for non-grid users</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Breton</w:t>
+                <w:t xml:space="preserve">Multi-infrastructure workflow execution for medical simulation in the Virtual Imaging Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Hamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Manset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGrid</w:t>
+              <w:t xml:space="preserve">HealthGrid 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bristol, United Kingdom. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683104v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing semantic service parameters with Role concepts to infer domain-specific knowledge at runtime</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">g-INFO portal: a solution to monitor Influenza A on the Grid for non-grid users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung-Tung Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Minh Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trong-Hieu Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Phong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development (KEOD'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.12</w:t>
+              <w:t xml:space="preserve">HealthGrid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bristol, United Kingdom. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677829v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific Workflow Reuse through Conceptual Workflows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Cerezo</w:t>
+                <w:t xml:space="preserve">IWIR: A Language Enabling Portability Across Grid Workflow Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassian Plankensteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Prodan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Workflows in Support of Large-Scale Science (WORKS'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2011, Seattle, United States. pp.1-10</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2011, Seattle, United States. pp.97-106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2110497.2110509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677831v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid-wide neuroimaging data federation in the context of the NeuroLOG project.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient resubmission strategies to design robust grid production environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGrid'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.112-123, </w:t>
+              <w:t xml:space="preserve">IEEE e-Science (e-Science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Brisbane, Australia. pp.198-205, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-60750-583-9-112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/eScience.2010.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00512799v1</w:t>
+                <w:t xml:space="preserve">hal-00677824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues and Scenarios for Self-Managing Grid Middleware</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grid-wide neuroimaging data federation in the context of the NeuroLOG project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farooq Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Batrancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Grids Meet Autonomic Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HealthGrid'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.112-123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-583-9-112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683109v1</w:t>
+                <w:t xml:space="preserve">inserm-00512799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jGASW: A Service-Oriented Framework Supporting High Throughput Computing and Non-functional Concerns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
+                <w:t xml:space="preserve">Issues and Scenarios for Self-Managing Grid Middleware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Krikava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diane Lingrand</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Manset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Web Services (ICWS'10)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Grids Meet Autonomic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Washington, DC, United States. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677819v1</w:t>
+                <w:t xml:space="preserve">hal-00683109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual resources allocation for workflow-based applications distribution on a cloud infrastructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tram Truong Huu</w:t>
+                <w:t xml:space="preserve">jGASW: A Service-Oriented Framework Supporting High Throughput Computing and Non-functional Concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cluster, Cloud and Grid Computing (CCGrid 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Melbourne, Australia. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Web Services (ICWS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Miami, United States. pp.691-694, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGRID.2010.23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2010.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677810v1</w:t>
+                <w:t xml:space="preserve">hal-00677819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliablility Support in Virtual Infrastructures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virtual resources allocation for workflow-based applications distribution on a cloud infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tram Truong Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Cloud Computing Technology and Science (CloudCom'10)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CloudCom.2010.23⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Cluster, Cloud and Grid Computing (CCGrid 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Melbourne, Australia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2010.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677823v1</w:t>
+                <w:t xml:space="preserve">hal-00677810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workflow-based comparison of two Distributed Computing Infrastructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliablility Support in Virtual Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Koslovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wai-Leong Yeow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Westphal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tram Truong Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Workflows in Support of Large-Scale Science (WORKS 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WORKS.2010.5671856⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Cloud Computing Technology and Science (CloudCom'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Indianapolis, United States. pp.49-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CloudCom.2010.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677820v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues and scenarios for self-managing grid middleware</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Workflow-based comparison of two Distributed Computing Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Reimert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketan Maheshwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the 2nd Workshop on Grids Meets Autonomic Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1809029.1809033⟩</w:t>
+              <w:t xml:space="preserve">Workshop on Workflows in Support of Large-Scale Science (WORKS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, New Orleans, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WORKS.2010.5671856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117780v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Executing distributed applications on virtualized infrastructures specified with the VXDL language and managed by the HIPerNET framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tram Truong Huu</w:t>
+                <w:t xml:space="preserve">Issues and scenarios for self-managing grid middleware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Křikava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Manset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference, CloudComp 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Munich, Germany. pp.3-19, </w:t>
+              <w:t xml:space="preserve">Proceeding of the 2nd Workshop on Grids Meets Autonomic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Washington D.C., United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-12636-9_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1809029.1809033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677804v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific workflows development using both visual-programming and scripted representations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ketan Maheshwari</w:t>
+                <w:t xml:space="preserve">Executing distributed applications on virtualized infrastructures specified with the VXDL language and managed by the HIPerNET framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Koslovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tram Truong Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Scientific Workflows (SWF'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First International Conference, CloudComp 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Munich, Germany. pp.3-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12636-9_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677817v1</w:t>
+                <w:t xml:space="preserve">hal-00677804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des connaissances en neurosciences dans un environnement multi-centrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Gaignard</w:t>
+                <w:t xml:space="preserve">Scientific workflows development using both visual-programming and scripted representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketan Maheshwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones d'Ingénierie des Connaissances (IC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nîmes, France. pp.21-30</w:t>
+              <w:t xml:space="preserve">International Workshop on Scientific Workflows (SWF'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Miami, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691827v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient resubmission strategies to design robust grid production environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Lingrand</w:t>
+                <w:t xml:space="preserve">Intégration des connaissances en neurosciences dans un environnement multi-centrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE e-Science (e-Science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées francophones d'Ingénierie des Connaissances (IC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nîmes, France. pp.21-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/eScience.2010.11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00677824v1</w:t>
+                <w:t xml:space="preserve">hal-00691827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Production-level Cardiac Image Analysis with Grids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tristan Glatard</w:t>
+                <w:t xml:space="preserve">A Scalable Security Model for Enabling Dynamic Virtual Private Execution Infrastructures on the Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Schaerer</w:t>
+                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Delhay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+                <w:t xml:space="preserve">Olivier Mornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Koslovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGrid 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-60750-027-8-31⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2009 9th IEEE/ACM International Symposium on Cluster Computing and the Grid (CCGRID '09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Shanghai, China. pp.348-355, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2009.76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677800v1</w:t>
+                <w:t xml:space="preserve">hal-00677790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the EGEE production grid workload: application to jobs submission optimization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards Production-level Cardiac Image Analysis with Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketan Maheshwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Schaerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Workshop on Job Scheduling Strategies for Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HealthGrid 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Berlin, Germany. pp.31-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-027-8-31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04633-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00459077v1</w:t>
+                <w:t xml:space="preserve">hal-00677800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data-driven workflow language for grids based on array programming principles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing the EGEE production grid workload: application to jobs submission optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Martyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on High Performance Computing, networking, storage and analysis (SC09)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1645164.1645171⟩</w:t>
+              <w:t xml:space="preserve">14th Workshop on Job Scheduling Strategies for Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Roma, Italy. pp.37--58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04633-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677806v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical Image Processing Workflow Support on the EGEE Grid with Taverna</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">A data-driven workflow language for grids based on array programming principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketan Maheshwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Johan Montagnat</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IEEE International Symposium on Computer Based Medical Systems (CBMS'09)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CBMS.2009.5255332⟩</w:t>
+              <w:t xml:space="preserve">International conference on High Performance Computing, networking, storage and analysis (SC09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Portland, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1645164.1645171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677802v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orchestration Evolution Following Dataflow Concepts: Introducing Unanticipated Loops Inside a Legacy Workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9085,1319 +9102,1302 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Internet and Web Applications and Services (ICIW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Venice, Italy. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling user submission strategies on production grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Lingrand</w:t>
+                <w:t xml:space="preserve">Medical Image Processing Workflow Support on the EGEE Grid with Taverna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketan Maheshwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Goble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Missier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on High Performance Distributed Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd IEEE International Symposium on Computer Based Medical Systems (CBMS'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, New Mexico, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMS.2009.5255332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1551609.1551633⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00459073v1</w:t>
+                <w:t xml:space="preserve">hal-00677802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed security policy for neuroradiological data sharing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Gaignard</w:t>
+                <w:t xml:space="preserve">Modeling user submission strategies on production grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGrid 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-60750-027-8-257⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on High Performance Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Munchen, Germany. pp.121-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1551609.1551633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677795v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scalable Security Model for Enabling Dynamic Virtual Private Execution Infrastructures on the Internet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A distributed security policy for neuroradiological data sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2009 9th IEEE/ACM International Symposium on Cluster Computing and the Grid (CCGRID '09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Shanghai, China. pp.348-355, </w:t>
+              <w:t xml:space="preserve">HealthGrid 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Berlin, Germany. pp.257-262, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGRID.2009.76⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-027-8-257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677790v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for evaluating the impact of compression on registration algorithms without gold standard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Glatard</w:t>
+                <w:t xml:space="preserve">Imaging Services on the Grid as a Product Line: Requirements and Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lahire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop Service-Oriented Architectures and Software Product Lines - Putting Both Together (SOAPL'08), at SPLC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Limerick, Ireland. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683112v1</w:t>
+                <w:t xml:space="preserve">hal-00419992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Turing machines with the Scufl data-flow language</w:t>
+                <w:t xml:space="preserve">A framework for evaluating the impact of compression on registration algorithms without gold standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Workflow Systems in e-Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, San Diego, California, United States. pp.2912-2915, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2008.4712404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683113v1</w:t>
+                <w:t xml:space="preserve">hal-00683112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic model to analyse workflow performance on production grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IEEE International Symposium on Cluster Computing and the Grid (CCGRID'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Lyon, France. pp.510-517, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2008.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the execution context for refining submission strategies on production grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Lingrand</w:t>
+                <w:t xml:space="preserve">Implementation of Turing machines with the Scufl data-flow language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Lyon, France. pp.753 -- 758</w:t>
+              <w:t xml:space="preserve">Workshop on Workflow Systems in e-Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Lyon, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461155v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuroLOG: Neuroscience Application Workflows Execution on the EGEE Grid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of latency on production grid over several weeks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGEE conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">ICT4Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Manila, Philippines. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461625v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of latency on production grid over several weeks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NeuroLOG: Neuroscience Application Workflows Execution on the EGEE Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Souplet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT4Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Manila, Philippines. pp.4</w:t>
+              <w:t xml:space="preserve">EGEE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461615v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuroLOG: a community-driven middleware design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating the execution context for refining submission strategies on production grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGrid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Chicago, United States. pp.49--58</w:t>
+              <w:t xml:space="preserve">CCGrid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Lyon, France. pp.753 -- 758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461611v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICCAI-Grid Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvia D. Olabarriaga</w:t>
+                <w:t xml:space="preserve">NeuroLOG: a community-driven middleware design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, New-York, United States</w:t>
+              <w:t xml:space="preserve">HealthGrid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Chicago, United States. pp.49--58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694970v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Services on the Grid as a Product Line: Requirements and Architecture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MICCAI-Grid Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Collet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lahire</w:t>
+                <w:t xml:space="preserve">Silvia D. Olabarriaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Service-Oriented Architectures and Software Product Lines - Putting Both Together (SOAPL'08), at SPLC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Limerick, Ireland. pp.6</w:t>
+              <w:t xml:space="preserve">MICCAI 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419992v1</w:t>
+                <w:t xml:space="preserve">hal-00694970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking into account the execution context to optimize medical image databases indexation</w:t>
               </w:r>
@@ -10472,278 +10472,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the execution context on Grid job performances</w:t>
+                <w:t xml:space="preserve">Optimizing jobs timeouts on clusters and production grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Context-Awareness and Mobility in Grid Computing (WCAMG'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Rio de Janeiro, Brazil. pp.713--718, </w:t>
+              <w:t xml:space="preserve">Cluster Computing and the Grid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Rio de Janeiro, Brazil. pp.100-107, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGRID.2007.62⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2007.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459267v1</w:t>
+                <w:t xml:space="preserve">hal-00683172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing jobs timeouts on clusters and production grids</w:t>
+                <w:t xml:space="preserve">Impact of the execution context on Grid job performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pennec</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster Computing and the Grid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Rio de Janeiro, Brazil. pp.100-107, </w:t>
+              <w:t xml:space="preserve">International Workshop on Context-Awareness and Mobility in Grid Computing (WCAMG'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Rio de Janeiro, Brazil. pp.713--718, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGRID.2007.78⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2007.62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683172v1</w:t>
+                <w:t xml:space="preserve">hal-00459267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merging overlapping orchestrations: an application to the Bronze Standard medical application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10842,51 +10842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel, Distributed and network-based Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Montbéliard-Sochaux, France. pp.231-238, </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10914,571 +10914,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe Distributed Architecture for Image-based Computer Assisted Diagnosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
+                <w:t xml:space="preserve">Generic web service wrapper for efficient embedding of legacy codes in service-based workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE International Workshop on Health Pervasive Systems (HPS 2006) in conjunction with ICPS 06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2006, Lyon, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">Grid-Enabling Legacy Applications and Supporting End Users Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683206v1</w:t>
+                <w:t xml:space="preserve">hal-00683196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data composition patterns in service-based workflows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Safe Distributed Architecture for Image-based Computer Assisted Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Varette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Workflows in Support of Large-Scale Science (WORKS'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">1st IEEE International Workshop on Health Pervasive Systems (HPS 2006) in conjunction with ICPS 06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2006, Lyon, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683193v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging clinical information systems and grid middleware: a Medical Data Manager</w:t>
+                <w:t xml:space="preserve">Data composition patterns in service-based workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGrid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Valencia, Spain. pp.14-24</w:t>
+              <w:t xml:space="preserve">Workshop on Workflows in Support of Large-Scale Science (WORKS'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683184v1</w:t>
+                <w:t xml:space="preserve">hal-00683193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of grid-enabled registration algorithms using bronze-standards</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bridging clinical information systems and grid middleware: a Medical Data Manager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Frohner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kunszt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention (MICCAI 2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HealthGrid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Valencia, Spain. pp.14-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683176v1</w:t>
+                <w:t xml:space="preserve">hal-00683184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic web service wrapper for efficient embedding of legacy codes in service-based workflows</w:t>
+                <w:t xml:space="preserve">Performance evaluation of grid-enabled registration algorithms using bronze-standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Emsellem</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grid-Enabling Legacy Applications and Supporting End Users Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention (MICCAI 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Copenhagen, Denmark. pp.152-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11866763_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683196v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical image registration algorithms assessment: Bronze Standard application enactment on grids using the MOTEUR workflow engine</w:t>
               </w:r>
@@ -11490,51 +11490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HealthGrid conference (HealthGrid'06), Valencia, Spain, June 7-9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Valencia, Spain. pp.93-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11585,51 +11585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Grid testbeds for the assessment of large-scale distributed applications and tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11680,51 +11680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Performance and Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.333-334, </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11758,51 +11758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid technology for biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11869,312 +11869,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00171787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentication and autorisation prototype on the microgrid for medical data management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Medical image databases content-based queries partitioning on a grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Oriol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diane Lingrand</w:t>
+                <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGrid (HG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Oxford, United Kingdom. pp.222-233</w:t>
+              <w:t xml:space="preserve">HealthGRID 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France. pp.154-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691618v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical image databases content-based queries partitioning on a grid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Authentication and autorisation prototype on the microgrid for medical data management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Breton</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.E. Magnin</w:t>
+                <w:t xml:space="preserve">Didier Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGRID 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France. pp.154-160</w:t>
+              <w:t xml:space="preserve">HealthGrid (HG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Oxford, United Kingdom. pp.222-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024242v1</w:t>
+                <w:t xml:space="preserve">hal-00691618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Authentication in GRID5000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Varette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Leprévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12247,51 +12247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Dublin, Ireland. pp.537-542, </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12319,252 +12319,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levelset and B-spline deformable model techniques for image segmentation: a pragmatic comparative study</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grid-enabling medical image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Scandinavian Conference on Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11499145_4⟩</w:t>
+              <w:t xml:space="preserve">Cluster Computing and Grid 2005 (CCGrid05) Bio-Medical Computations on the Grid (Bio-Grid)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Cardiff, United Kingdom. pp.339-349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10877-005-0679-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460711v1</w:t>
+                <w:t xml:space="preserve">hal-00166971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid-enabling medical image analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Levelset and B-spline deformable model techniques for image segmentation: a pragmatic comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster Computing and Grid 2005 (CCGrid05) Bio-Medical Computations on the Grid (Bio-Grid)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10877-005-0679-9⟩</w:t>
+              <w:t xml:space="preserve">14th Scandinavian Conference on Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Joennsu, Finland. pp.25--34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11499145_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00166971v1</w:t>
+                <w:t xml:space="preserve">hal-00460711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward accurate segmentation of the LV myocardium and chamber for volumes estimation in gated SPECT sequences</w:t>
               </w:r>
@@ -12792,51 +12792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible and Dynamic Control of Network QoS in Grid environments: the QoSINUS approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12887,64 +12887,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaData for Efficient, Secure and Extensible Access to Data in a Medical Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13103,51 +13103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraoperable Medical Image Registration Grid Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Burns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13209,200 +13209,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DM2: A Distributed Medical Data Manager for Grids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient visualization of 3D medical scenes for remote interactive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Brunie</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Davila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE/ACM International Symposium on Cluster Computing and the Grid (Biogrid 2003 workshop @ CCGrid 2003)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Image and Signal Processing and Analysis (ISPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Roma, Italy. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691663v1</w:t>
+                <w:t xml:space="preserve">hal-00691652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using grid technologies to face medical image analysis challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13434,342 +13399,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A levelset based method for segmenting the heart in 3D+T gated SPECT images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diane Lingrand</w:t>
+                <w:t xml:space="preserve">DM2: A Distributed Medical Data Manager for Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Functional Imaging and Modeling of the Heart (FIMH'03)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd IEEE/ACM International Symposium on Cluster Computing and the Grid (Biogrid 2003 workshop @ CCGrid 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Tokyo, Japan. pp.138-147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2003.1199421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691656v1</w:t>
+                <w:t xml:space="preserve">hal-00691663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical Image Content-Based Queries using the Grid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A levelset based method for segmenting the heart in 3D+T gated SPECT images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Charnoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European HealthGrid conference (HealthGrid 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.138-147</w:t>
+              <w:t xml:space="preserve">International Workshop on Functional Imaging and Modeling of the Heart (FIMH'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Lyon, France. pp.50-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683997v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient visualization of 3D medical scenes for remote interactive applications</w:t>
+                <w:t xml:space="preserve">Medical Image Content-Based Queries using the Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image and Signal Processing and Analysis (ISPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Roma, Italy. pp.1-10</w:t>
+              <w:t xml:space="preserve">1st European HealthGrid conference (HealthGrid 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.138-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691652v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D graphical models for vascular-stent pose simulation</w:t>
               </w:r>
@@ -13969,653 +13969,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated estimation of brain volume in Multiple Sclerosis with BICCR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compensating Small Head Displacements for an accurate fMRI Registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis D. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.P. Zijdenbos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alan Evans</w:t>
+                <w:t xml:space="preserve">Jean Gotman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing in Medical Imaging (IPMPI01)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Davis, CA, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">Scandinavian Conference on Image Analysis (SCIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Bergen, Norway. pp.10-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691684v1</w:t>
+                <w:t xml:space="preserve">hal-00691688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAV++: a Software Platform for Medical Image Processing and Visualization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Delingette</w:t>
+                <w:t xml:space="preserve">Automated estimation of brain volume in Multiple Sclerosis with BICCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis D. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Zijdenbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bardinet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alan Evans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Interactive Medical Image Visualization and Analysis satellite symposia of MICCAI, IMIVA'01</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Utrecht, The Netherlands, Netherlands</w:t>
+              <w:t xml:space="preserve">Information Processing in Medical Imaging (IPMPI01)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Davis, CA, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615901v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensating Small Head Displacements for an accurate fMRI Registration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Lingrand</w:t>
+                <w:t xml:space="preserve">YAV++: a Software Platform for Medical Image Processing and Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delingette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Lemarechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Conference on Image Analysis (SCIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Bergen, Norway. pp.10-16</w:t>
+              <w:t xml:space="preserve">Workshop on Interactive Medical Image Visualization and Analysis satellite symposia of MICCAI, IMIVA'01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Utrecht, The Netherlands, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691688v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space and Time Shape Constrained Deformable Surfaces for 4D Medical Image Segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fully Automatic Anatomical, Pathological and Fonctionnal Segmentation from CT-scans for Hepatic Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delingette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention (MICCAI00)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Imaging 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, 2000, San Diego, United States. pp.246--255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00615851v2</w:t>
+                <w:t xml:space="preserve">inria-00615852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Automatic Anatomical, Pathological and Fonctionnal Segmentation from CT-scans for Hepatic Surgery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Space and Time Shape Constrained Deformable Surfaces for 4D Medical Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Imaging 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention (MICCAI00)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Pittsburgh, PA, United States. pp.196-205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-40899-4_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615852v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615851v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Simplex Meshes for 3D Medical Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Scapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Robotics and Automation (ICRA00)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, San Francisco, CA, United States. pp.864 - 870, </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14649,51 +14649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Algorithms for Controlling Active Contours Shape and Topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14757,77 +14757,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dourthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Malandain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Vienne (Autriche), Austria</w:t>
@@ -14869,64 +14869,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cylindrical Echocardiographic Image Segmentation Based on 3D Deformable Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Malandain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Cambridge, United Kingdom. pp.168-175, </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14960,51 +14960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Deformable Model Approach for Model-Based Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15036,493 +15036,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumetric Medical Images Segmentation using Shape Constrained Deformable Models</w:t>
+                <w:t xml:space="preserve">Liver Segmentation in Contrast Enhanced Helical CT-Scans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision Virtual reality and Robotics in Medicine (CVRMed97)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of World Congress on Medical Physics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Nice, France, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00615795v2</w:t>
+                <w:t xml:space="preserve">inria-00615792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver Segmentation in Contrast Enhanced Helical CT-Scans</w:t>
+                <w:t xml:space="preserve">Reconstruction surfacique et segmentation robuste à base de maillages déformables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of World Congress on Medical Physics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Nice, France, France</w:t>
+              <w:t xml:space="preserve">Proceedings of Sixth Orasis conference (ORASIS'97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, La Colle-sur-Loup, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615792v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction surfacique et segmentation robuste à base de maillages déformables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Segmentation of Portal Vein in CT-Scans of the Liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Sixth Orasis conference (ORASIS'97)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, La Colle-sur-Loup, France, France</w:t>
+              <w:t xml:space="preserve">Proceedings of World Congress on Medical Physics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Nice, France, France. pp.788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615791v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Segmentation of Portal Vein in CT-Scans of the Liver</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Volumetric Medical Images Segmentation using Shape Constrained Deformable Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of World Congress on Medical Physics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Vision Virtual reality and Robotics in Medicine (CVRMed97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1997, Grenoble, France. pp.13-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BFb0029220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00615793v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615795v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Framework for Surface Registration and Deformable Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Pattern Recognition (CVPR97)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, San Juan, Puerto Rico. pp.1041-1046, </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15550,51 +15550,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615782v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of State Saving Mecanisms for Time Warp Synchronized Parallel Discrete Event Simulation</w:t>
+                <w:t xml:space="preserve">Transparent Incremental State Saving in Time Warp Parallel Discrete Event Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Rönngren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Liljenstam</w:t>
@@ -15612,97 +15612,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rassul Ayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Simulation Symposium (ASS'96)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1996, New Orleans, United States. pp.1-10</w:t>
+              <w:t xml:space="preserve">Parallel And Distributed Simulation (PADS96)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Philadelphia, United States. pp.70-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691812v1</w:t>
+                <w:t xml:space="preserve">hal-00691810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent Incremental State Saving in Time Warp Parallel Discrete Event Simulation</w:t>
+                <w:t xml:space="preserve">A Comparative Study of State Saving Mecanisms for Time Warp Synchronized Parallel Discrete Event Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Rönngren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Liljenstam</w:t>
@@ -15720,73 +15720,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rassul Ayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel And Distributed Simulation (PADS96)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, Philadelphia, United States. pp.70-77</w:t>
+              <w:t xml:space="preserve">Annual Simulation Symposium (ASS'96)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1996, New Orleans, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691810v1</w:t>
+                <w:t xml:space="preserve">hal-00691812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16471,51 +16471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation of Heterogeneous Databases into RDF, and Application to the Construction of a SKOS Taxonomical Reference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Djimenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16588,77 +16588,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid Analysis of Radiological Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Germain-Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16879,51 +16879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">xR2RML: Relational and Non-Relational Databases to RDF Mapping Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Djimenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17155,51 +17155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIPCAL: final report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anhalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17207,51 +17207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tram Truong Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Koslovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17290,64 +17290,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Virtual Infrastructures as a Service concept with HIPerNET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Primet Vicat-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Koslovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Anhalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tram Truong Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17447,51 +17447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Blay-Fornarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Krikava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ???. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17507,259 +17507,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing jobs timeouts on clusters and production grids</w:t>
+                <w:t xml:space="preserve">MOTEUR: a data-intensive service-based workflow manager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.23</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691828v1</w:t>
+                <w:t xml:space="preserve">hal-00691832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOTEUR: a data-intensive service-based workflow manager</w:t>
+                <w:t xml:space="preserve">Optimizing jobs timeouts on clusters and production grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.37</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691832v1</w:t>
+                <w:t xml:space="preserve">hal-00691828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Management and Dynamic Control of Network Quality of Service in Grid environments : the QoSinus approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Vicat-Blanc Primet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17833,77 +17833,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation, Shape, Topology and Evolution of Deformable Surfaces. Application to 3D Medical Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Scapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3954, INRIA. 2000, pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -17938,51 +17938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and Temporal Shape Constrained Deformable Surfaces for 3D and 4D Medical Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-4078, INRIA. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18000,51 +18000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology and Shape Constraints on Parametric Active Contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18437,51 +18437,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="259C158D"/>
+    <w:nsid w:val="F5E830A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18668,51 +18668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johan-montagnat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121819647" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373043v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ghrissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Almonfrey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.103269" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926379v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544818v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Atkinson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gesing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Taylor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.05.041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027596v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2014.07.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832214v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassian Plankensteiner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Prodan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Janetschek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fahringer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-013-9261-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813675v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Authosserre-Cavarero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fornarino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dubois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833692v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cerezo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-013-9264-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Harvey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tram Truong Huu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Evans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-013-9267-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733556v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-011-9170-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77D096003322CF3623F798235222D608CA1C5EA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Koslovski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anhalt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc Primet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9168-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4S8W98GR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nemo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677775v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Martyniak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colling" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9151-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/941446CD997C797338A37286592CCAF00B4B97CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459261v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2009.07.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00114120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salzemann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Legre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Medernach" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683983v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Campos Plasencia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Castejon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-008-9108-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6V930M6X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459130v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342008096067" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D22013931D5BF65D1BABFA3DC04A4617D6347C18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683989v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Frohner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jouvenot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kunszt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-007-9088-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KHD85JRR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459808v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2008.02.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683451v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Fl&#243;rez-Valencia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Orkisz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2007.04.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010736v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Solomonides" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Blanquer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hernandez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2004.06.025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683642v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magnin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174284v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Renaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaudeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-005-0679-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-004-5744-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682926v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615640v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8655(02)00184-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013832v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615109v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cviu.2001.0920" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615108v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Soler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615110v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0262-8856(01)00064-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3A3F180DD76DB7A79FB3E34B2DD1925F424050F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615089v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756806v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287681" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871770v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa de Almeida" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105200v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401357v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404165v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Macina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330146v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280951v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207828v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Djimenou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005448304430454" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146638v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048737v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cipiere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ereteo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaignard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boujelben" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaspard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.45" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018722v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830912v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HISB.2012.35" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829556v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677839v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746765v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691579v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707536v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay- Fornarino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746772v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760715v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683087v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690921v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Ahmad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Wali" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813796v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653021v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677827v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grenier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hamar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Manset" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677832v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110497.2110509" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683104v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Tung Doan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Minh Dao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Hieu Vu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phong Pham" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677829v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677831v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512799v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-112" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683109v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Krikava" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677819v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.59" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677810v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2010.23" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677823v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Leong Yeow" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Westphal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2010.23" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677820v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reimert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Maheshwari" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WORKS.2010.5671856" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117780v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip K&#345;ikava" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1809029.1809033" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677804v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12636-9_1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677817v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691827v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677824v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2010.11" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677800v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Schaerer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delhay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-027-8-31" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459077v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04633-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677806v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Isnard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1645164.1645171" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677802v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Goble" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Missier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2009.5255332" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531036v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459073v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1551609.1551633" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677795v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-027-8-257" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677790v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mornard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2009.76" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683112v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2008.4712404" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683113v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481713v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2008.123" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461155v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461625v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Pernod" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461615v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461611v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694970v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia D. Olabarriaga" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419992v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Collet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461626v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459267v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.62" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683172v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.78" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683168v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2007.79" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683203v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2006.61" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683206v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varette" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Seitz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683193v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683184v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683176v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11866763_19" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683196v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683188v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683199v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683201v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPDC.2006.1652170" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00171787v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maigne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b106965" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691618v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oriol" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024242v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Magnin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691609v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Georget" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11575863_51" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691613v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2005.61" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460711v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11499145_4" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166971v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691648v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charnoz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Koulibaly" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Darcourt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691644v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Qiu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691636v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chanussot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691642v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Duque" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691625v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615977v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Hill" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burns" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Parkin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Hajnal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691663v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2003.1199421" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691658v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691656v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683997v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691652v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Davila" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691676v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691671v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Discher" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefloc'H" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mai" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691684v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D. Collins" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Zijdenbos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Evans" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615901v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Lemarechal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691688v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gotman" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615851v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-40899-4_20" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615852v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691695v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scapel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2000.844158" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615846v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615847v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dourthe" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691700v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10704282_18" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691702v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615795v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0029220" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615792v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615791v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615793v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615782v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.1997.609458" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691812v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;nngren" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Liljenstam" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rassul Ayani" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691810v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338383v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822332" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338381v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WORKS.2014.1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338376v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534248" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338389v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-013-9270-7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842780v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gesing" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delgado Olabarriaga" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Solomonides" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338373v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SC.Companion.2012.6" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338366v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110497" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337308v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30995-5_14" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683992v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain-Renaud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-374-6.ch019" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682801v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Sipos" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Farkas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Kacsuk" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066663v5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245883v5" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903568v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790584v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450409v2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Primet Vicat-Blanc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539093v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abchir" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bathias" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691828v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691832v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071500v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goutelle" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072695v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072555v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072773v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00683368v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00691915v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460766v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johan-montagnat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121819647" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373043v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ghrissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Almonfrey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.103269" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926379v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544818v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Atkinson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gesing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Taylor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2017.05.041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027596v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2014.07.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832214v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassian Plankensteiner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Prodan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Janetschek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fahringer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-013-9261-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813675v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Authosserre-Cavarero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fornarino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dubois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833692v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cerezo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-013-9264-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Harvey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tram Truong Huu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Evans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-013-9267-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733556v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-011-9170-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77D096003322CF3623F798235222D608CA1C5EA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683448v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nemo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Koslovski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anhalt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc Primet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9168-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4S8W98GR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677775v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Martyniak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colling" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9151-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/941446CD997C797338A37286592CCAF00B4B97CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459261v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2009.07.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2008.02.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00114120v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jacq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salzemann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Legre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Medernach" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683983v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Campos Plasencia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Castejon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-008-9108-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6V930M6X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342008096067" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D22013931D5BF65D1BABFA3DC04A4617D6347C18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683989v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Frohner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jouvenot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kunszt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-007-9088-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KHD85JRR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683451v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Fl&#243;rez-Valencia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Orkisz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2007.04.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682924v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2004.06.025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03010736v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Solomonides" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Blanquer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hernandez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683642v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magnin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174284v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Renaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaudeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-005-0679-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682926v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023294v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-004-5744-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615640v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Malandain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8655(02)00184-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615109v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cviu.2001.0920" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615108v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Soler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615110v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0262-8856(01)00064-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3A3F180DD76DB7A79FB3E34B2DD1925F424050F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615089v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02756806v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287681" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105200v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871770v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa de Almeida" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401357v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404165v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Macina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330146v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280951v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146638v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207828v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Djimenou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005448304430454" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048737v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cipiere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ereteo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaignard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boujelben" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaspard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2014.45" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760715v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018722v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677839v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830912v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HISB.2012.35" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829556v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746765v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691579v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707536v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay- Fornarino" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746772v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677831v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677829v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Wali" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683087v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813796v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Ahmad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690921v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653021v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677827v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grenier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hamar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Manset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683104v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Tung Doan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Minh Dao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong-Hieu Vu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phong Pham" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677832v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110497.2110509" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677824v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2010.11" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512799v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-112" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683109v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Krikava" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677819v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.59" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677810v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2010.23" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677823v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Leong Yeow" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Westphal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2010.23" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677820v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reimert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Maheshwari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WORKS.2010.5671856" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117780v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip K&#345;ikava" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1809029.1809033" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677804v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12636-9_1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677817v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691827v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677790v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mornard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2009.76" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677800v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Schaerer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delhay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-027-8-31" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459077v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04633-9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677806v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Isnard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1645164.1645171" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531036v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677802v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Goble" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Missier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2009.5255332" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459073v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1551609.1551633" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677795v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-027-8-257" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419992v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Collet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683112v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2008.4712404" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481713v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2008.123" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683113v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461615v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461625v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Pernod" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461155v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461611v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694970v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia D. Olabarriaga" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461626v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683172v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.78" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459267v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.62" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683168v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2007.79" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683203v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2006.61" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683196v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683206v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Varette" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Seitz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683193v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683184v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683176v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11866763_19" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683188v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683199v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683201v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPDC.2006.1652170" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00171787v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maigne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b106965" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024242v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Magnin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691618v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oriol" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691609v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Georget" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11575863_51" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691613v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2005.61" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166971v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460711v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11499145_4" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691648v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charnoz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Koulibaly" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Darcourt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691644v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Qiu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691636v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chanussot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691642v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Duque" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691625v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615977v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Hill" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burns" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Parkin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Hajnal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691652v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Davila" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691658v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691663v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2003.1199421" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691656v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683997v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691676v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691671v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Discher" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefloc'H" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mai" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691688v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D. Collins" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gotman" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691684v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Zijdenbos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Evans" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615901v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Lemarechal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615852v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615851v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-40899-4_20" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691695v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scapel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2000.844158" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615846v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615847v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dourthe" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691700v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10704282_18" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691702v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615792v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615791v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615793v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615795v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0029220" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00615782v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.1997.609458" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691810v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;nngren" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Liljenstam" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rassul Ayani" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691812v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338383v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822332" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338381v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WORKS.2014.1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338376v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534248" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338389v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-013-9270-7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842780v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gesing" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delgado Olabarriaga" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Solomonides" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338373v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SC.Companion.2012.6" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338366v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110497" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337308v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30995-5_14" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683992v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain-Renaud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-374-6.ch019" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682801v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Sipos" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Farkas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Kacsuk" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066663v5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245883v5" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903568v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790584v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450409v2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Primet Vicat-Blanc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539093v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abchir" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bathias" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691832v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691828v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071500v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goutelle" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072695v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072555v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072773v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00683368v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00691915v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460766v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>