--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -645,697 +645,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cex1 is a component of the COPI intracellular trafficking machinery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of Tabersonine Methoxylation to Increase Vindoline Precursor Synthesis in Yeast Cell Factories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Rinaldi</w:t>
+                <w:t xml:space="preserve">Pamela Lemos Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.O. de Craene</w:t>
+                <w:t xml:space="preserve">Natalja Kulagina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hammann</w:t>
+                <w:t xml:space="preserve">Grégory Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan-Owen de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osamu Nureki</w:t>
+                <w:t xml:space="preserve">Sébastien Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (3), pp.bio058528. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (12), pp.3596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/bio.058528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules26123596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288818v1</w:t>
+                <w:t xml:space="preserve">hal-03283718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Tabersonine Methoxylation to Increase Vindoline Precursor Synthesis in Yeast Cell Factories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced bioproduction of anticancer precursor vindoline by yeast cell factories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalja Kulagina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Céline Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pamela Lemos Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalja Kulagina</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Besseau</w:t>
+                <w:t xml:space="preserve">Ines Carqueijeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26123596⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (6), pp.2693-2699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.13898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283718v1</w:t>
+                <w:t xml:space="preserve">hal-03339026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced bioproduction of anticancer precursor vindoline by yeast cell factories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Exploiting Spermidine N -Hydroxycinnamoyltransferase Diversity and Substrate Promiscuity to Produce Various Trihydroxycinnamoyl Spermidines and Analogues in Engineered Yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalja Kulagina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Guirimand</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Unlubayir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Melin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pamela Lemos Cruz</w:t>
+                <w:t xml:space="preserve">Thibaut Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Carqueijeiro</w:t>
+                <w:t xml:space="preserve">Inês Carqueijeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (6), pp.2693-2699. </w:t>
+              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (2), pp.286-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.13898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssynbio.0c00391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339026v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Spermidine N -Hydroxycinnamoyltransferase Diversity and Substrate Promiscuity to Produce Various Trihydroxycinnamoyl Spermidines and Analogues in Engineered Yeast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Perrin</w:t>
+                <w:t xml:space="preserve">Bio-production of vindoline and catharanthine by recombinant yeast cell factories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalja Kulagina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Lemos Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalja Kulagina</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Inês Carqueijeiro</w:t>
+                <w:t xml:space="preserve">Ines Carqueijeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssynbio.0c00391⟩</w:t>
+              <w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.44-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34846/le-studium.201.02.fr.03-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287505v1</w:t>
+                <w:t xml:space="preserve">hal-04198401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-production of vindoline and catharanthine by recombinant yeast cell factories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ines Carqueijeiro</w:t>
+                <w:t xml:space="preserve">Cex1 is a component of the COPI intracellular trafficking machinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Enkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.O. de Craene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osamu Nureki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.44-57. </w:t>
+              <w:t xml:space="preserve">Biology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.bio058528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34846/le-studium.201.02.fr.03-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/bio.058528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198401v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assigning mitochondrial localization of dual localized proteins using a yeast Bi-Genomic Mitochondrial-Split-GFP</w:t>
               </w:r>
@@ -1729,420 +1729,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cex1 is a new component of the COPIb trans-Golgi-to-vacuole intracellular trafficking machinery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Osamu Nureki</w:t>
+                <w:t xml:space="preserve">Two Tabersonine 6,7-Epoxidases Initiate Lochnericine-Derived Alkaloid Biosynthesis in Catharanthus roseus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Carqueijeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoa Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu-Thuy Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Walia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 177 (4), pp.1473-1486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.18.00549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918644v1</w:t>
+                <w:t xml:space="preserve">hal-02481447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Tabersonine 6,7-Epoxidases Initiate Lochnericine-Derived Alkaloid Biosynthesis in Catharanthus roseus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manish Walia</w:t>
+                <w:t xml:space="preserve">Ranking genome-wide correlation measurements improves microarray and RNA-seq based global and targeted co-expression networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Liesecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Daudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Dugé de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.10885 - 10885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29077-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.18.00549⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02481447v1</w:t>
+                <w:t xml:space="preserve">hal-01865148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking genome-wide correlation measurements improves microarray and RNA-seq based global and targeted co-expression networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Clastre</w:t>
+                <w:t xml:space="preserve">Cex1 is a new component of the COPIb trans-Golgi-to-vacuole intracellular trafficking machinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Enkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.O. de Craene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osamu Nureki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29077-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01865148v1</w:t>
+                <w:t xml:space="preserve">hal-02918644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonconventional localizations of cytosolic aminoacyl-tRNA synthetases in yeast and human cells</w:t>
               </w:r>
@@ -2919,51 +2919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan-Owen de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Addis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3053,51 +3053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan-Owen de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Courte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fitterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3200,51 +3200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan-Owen de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphé E Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4307,51 +4307,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05496257v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Zarei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan-Owen de Craene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Shahram Shekarforoush" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Nazifi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Taghi Golmakani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2025.119733" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05048681v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehreem Mahmood" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Uzair Javed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouhar Zaman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Khan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-025-03034-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741220v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Danzelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cunha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gomes Noleto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Reis Santos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.126385" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04833277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bader" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Enkler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Araiso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hemmerle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Bi&#324;ko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148895" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rinaldi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. de Craene" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Nureki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.058528" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Lemos Cruz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalja Kulagina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guirimand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26123596" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Melin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Carqueijeiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13898" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03287505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Perrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Unlubayir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Carqueijeiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.0c00391" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198401v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.201.02.fr.03-2021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bader" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Binko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.56649" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483132v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Liesecke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Besseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courdavault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clastre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50885-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Elejalde-Palmett" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Glevarec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.10.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C301P01B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918644v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brown" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Chung" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Thuy Dang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Walia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00549" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daudu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29077-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Debard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine B&#228;r" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2016.09.017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771887v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bertazzi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Friant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18030634" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771886v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Stoetzel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Scheidecker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Etard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13586" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/1747-0862.1000116" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771798v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanjuan-Vazquez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu A Raess" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2015006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8GFR59DQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771802v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Feyder" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms16011509" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771801v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Morvan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Addis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Misslin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.159699" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771805v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Courte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fitterer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Carmen Herranz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090072" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Spiess" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alph&#233; E Michelot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061147" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742840v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ripp" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lecompte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-297" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144184v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Coleman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Estrada de Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pypaert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Anderson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e06-01-0080" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wiederkehr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Ferro-Novick" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Novick" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200408001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771882v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Soetens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M102944200" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771881v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M102945200" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144186v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Springael" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1999.0505" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E06C80BB7C7B16D8651576AA498EF2D5CA4ADC5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771884v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Iraqui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Vissers" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bernard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Boles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.19.2.989" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05496257v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Zarei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan-Owen de Craene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Shahram Shekarforoush" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Nazifi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Taghi Golmakani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2025.119733" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05048681v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehreem Mahmood" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Uzair Javed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouhar Zaman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Khan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-025-03034-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741220v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Danzelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cunha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gomes Noleto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Reis Santos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.126385" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04833277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bader" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Enkler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Araiso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hemmerle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Bi&#324;ko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148895" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283718v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Lemos Cruz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalja Kulagina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guirimand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26123596" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Melin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Carqueijeiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13898" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03287505v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Perrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Unlubayir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Carqueijeiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.0c00391" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.201.02.fr.03-2021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rinaldi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. de Craene" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Nureki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.058528" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bader" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Binko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.56649" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483132v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Liesecke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Besseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courdavault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clastre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50885-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Elejalde-Palmett" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Glevarec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.10.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C301P01B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481447v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brown" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Chung" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Thuy Dang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Walia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00549" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865148v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daudu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29077-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918644v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Debard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine B&#228;r" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2016.09.017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771887v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bertazzi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Friant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18030634" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771886v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Stoetzel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Scheidecker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Etard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13586" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/1747-0862.1000116" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771798v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanjuan-Vazquez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu A Raess" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2015006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8GFR59DQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771802v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Feyder" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms16011509" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771801v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Morvan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Addis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Misslin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.159699" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771805v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Courte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fitterer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Carmen Herranz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090072" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Spiess" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alph&#233; E Michelot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061147" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742840v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ripp" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lecompte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-297" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144184v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Coleman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Estrada de Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pypaert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Anderson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e06-01-0080" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wiederkehr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Ferro-Novick" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Novick" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200408001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771882v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Soetens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M102944200" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771881v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M102945200" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144186v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Springael" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1999.0505" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E06C80BB7C7B16D8651576AA498EF2D5CA4ADC5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771884v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Iraqui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Vissers" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bernard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Boles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.19.2.989" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>