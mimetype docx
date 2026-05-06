--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -645,697 +645,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Tabersonine Methoxylation to Increase Vindoline Precursor Synthesis in Yeast Cell Factories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cex1 is a component of the COPI intracellular trafficking machinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Enkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Lemos Cruz</w:t>
+                <w:t xml:space="preserve">Bruno Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalja Kulagina</w:t>
+                <w:t xml:space="preserve">J.O. de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Guirimand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johan-Owen de Craene</w:t>
+                <w:t xml:space="preserve">Philippe Hammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Besseau</w:t>
+                <w:t xml:space="preserve">Osamu Nureki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (12), pp.3596. </w:t>
+              <w:t xml:space="preserve">Biology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.bio058528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26123596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/bio.058528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283718v1</w:t>
+                <w:t xml:space="preserve">hal-03288818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced bioproduction of anticancer precursor vindoline by yeast cell factories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Optimization of Tabersonine Methoxylation to Increase Vindoline Precursor Synthesis in Yeast Cell Factories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Lemos Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalja Kulagina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ines Carqueijeiro</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan-Owen de Craene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.13898⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (12), pp.3596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26123596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339026v1</w:t>
+                <w:t xml:space="preserve">hal-03283718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Spermidine N -Hydroxycinnamoyltransferase Diversity and Substrate Promiscuity to Produce Various Trihydroxycinnamoyl Spermidines and Analogues in Engineered Yeast</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Enhanced bioproduction of anticancer precursor vindoline by yeast cell factories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalja Kulagina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Unlubayir</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Munsch</w:t>
+                <w:t xml:space="preserve">Céline Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Lemos Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inês Carqueijeiro</w:t>
+                <w:t xml:space="preserve">Ines Carqueijeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (2), pp.286-296. </w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (6), pp.2693-2699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssynbio.0c00391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.13898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287505v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-production of vindoline and catharanthine by recombinant yeast cell factories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Exploiting Spermidine N -Hydroxycinnamoyltransferase Diversity and Substrate Promiscuity to Produce Various Trihydroxycinnamoyl Spermidines and Analogues in Engineered Yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalja Kulagina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ines Carqueijeiro</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Unlubayir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Munsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Carqueijeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34846/le-studium.201.02.fr.03-2021⟩</w:t>
+              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (2), pp.286-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssynbio.0c00391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198401v1</w:t>
+                <w:t xml:space="preserve">hal-03287505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cex1 is a component of the COPI intracellular trafficking machinery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Osamu Nureki</w:t>
+                <w:t xml:space="preserve">Bio-production of vindoline and catharanthine by recombinant yeast cell factories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalja Kulagina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Lemos Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Carqueijeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (3), pp.bio058528. </w:t>
+              <w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.44-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/bio.058528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34846/le-studium.201.02.fr.03-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288818v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assigning mitochondrial localization of dual localized proteins using a yeast Bi-Genomic Mitochondrial-Split-GFP</w:t>
               </w:r>
@@ -1398,51 +1398,51 @@
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Binko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9, </w:t>
+              <w:t xml:space="preserve">, 2020, 9, pp.e56649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.56649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1729,420 +1729,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Tabersonine 6,7-Epoxidases Initiate Lochnericine-Derived Alkaloid Biosynthesis in Catharanthus roseus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manish Walia</w:t>
+                <w:t xml:space="preserve">Cex1 is a new component of the COPIb trans-Golgi-to-vacuole intracellular trafficking machinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Enkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.O. de Craene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osamu Nureki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481447v1</w:t>
+                <w:t xml:space="preserve">hal-02918644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking genome-wide correlation measurements improves microarray and RNA-seq based global and targeted co-expression networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Clastre</w:t>
+                <w:t xml:space="preserve">Two Tabersonine 6,7-Epoxidases Initiate Lochnericine-Derived Alkaloid Biosynthesis in Catharanthus roseus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Carqueijeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoa Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu-Thuy Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Walia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29077-3⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 177 (4), pp.1473-1486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.18.00549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865148v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cex1 is a new component of the COPIb trans-Golgi-to-vacuole intracellular trafficking machinery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Osamu Nureki</w:t>
+                <w:t xml:space="preserve">Ranking genome-wide correlation measurements improves microarray and RNA-seq based global and targeted co-expression networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Liesecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Daudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Dugé de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.10885 - 10885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29077-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918644v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonconventional localizations of cytosolic aminoacyl-tRNA synthetases in yeast and human cells</w:t>
               </w:r>
@@ -2919,51 +2919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan-Owen de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Addis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3053,51 +3053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan-Owen de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Courte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fitterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3200,51 +3200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan-Owen de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphé E Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3674,235 +3674,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Npr1 Kinase Controls Biosynthetic and Endocytic Sorting of the Yeast Gap1 Permease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ubiquitin Is Required for Sorting to the Vacuole of the Yeast General Amino Acid Permease, Gap1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Soetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan-Owen de Craene</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oriane Soetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 276 (47), pp.43939 - 43948. </w:t>
+              <w:t xml:space="preserve">, 2001, 276 (47), pp.43949 - 43957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M102944200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M102945200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771882v1</w:t>
+                <w:t xml:space="preserve">hal-01771881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquitin Is Required for Sorting to the Vacuole of the Yeast General Amino Acid Permease, Gap1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Npr1 Kinase Controls Biosynthetic and Endocytic Sorting of the Yeast Gap1 Permease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan-Owen de Craene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Soetens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan-Owen de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 276 (47), pp.43949 - 43957. </w:t>
+              <w:t xml:space="preserve">, 2001, 276 (47), pp.43939 - 43948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M102945200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M102944200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771881v1</w:t>
+                <w:t xml:space="preserve">hal-01771882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Yeast Npi1/Rsp5 Ubiquitin Ligase Lacking Its N-Terminal C2Domain Is Competent for Ubiquitination but Not for Subsequent Endocytosis of the Gap1 Permease</w:t>
               </w:r>
@@ -4307,51 +4307,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05496257v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Zarei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan-Owen de Craene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Shahram Shekarforoush" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Nazifi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Taghi Golmakani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2025.119733" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05048681v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehreem Mahmood" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Uzair Javed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouhar Zaman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Khan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-025-03034-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741220v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Danzelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cunha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gomes Noleto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Reis Santos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.126385" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04833277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bader" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Enkler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Araiso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hemmerle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Bi&#324;ko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148895" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283718v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Lemos Cruz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalja Kulagina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guirimand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26123596" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Melin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Carqueijeiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13898" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03287505v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Perrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Unlubayir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Carqueijeiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.0c00391" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.201.02.fr.03-2021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rinaldi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. de Craene" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Nureki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.058528" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bader" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Binko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.56649" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483132v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Liesecke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Besseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courdavault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clastre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50885-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Elejalde-Palmett" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Glevarec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.10.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C301P01B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481447v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brown" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Chung" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Thuy Dang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Walia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00549" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865148v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daudu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29077-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918644v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Debard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine B&#228;r" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2016.09.017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771887v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bertazzi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Friant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18030634" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771886v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Stoetzel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Scheidecker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Etard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13586" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/1747-0862.1000116" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771798v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanjuan-Vazquez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu A Raess" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2015006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8GFR59DQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771802v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Feyder" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms16011509" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771801v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Morvan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Addis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Misslin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.159699" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771805v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Courte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fitterer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Carmen Herranz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090072" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Spiess" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alph&#233; E Michelot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061147" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742840v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ripp" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lecompte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-297" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144184v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Coleman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Estrada de Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pypaert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Anderson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e06-01-0080" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wiederkehr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Ferro-Novick" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Novick" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200408001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771882v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Soetens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M102944200" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771881v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M102945200" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144186v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Springael" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1999.0505" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E06C80BB7C7B16D8651576AA498EF2D5CA4ADC5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771884v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Iraqui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Vissers" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bernard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Boles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.19.2.989" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05496257v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negin Zarei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan-Owen de Craene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Shahram Shekarforoush" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Nazifi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Taghi Golmakani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2025.119733" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05048681v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehreem Mahmood" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Uzair Javed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouhar Zaman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Khan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-025-03034-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741220v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Danzelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cunha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gomes Noleto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Reis Santos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.126385" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04833277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bader" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Enkler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Araiso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hemmerle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Bi&#324;ko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2022.148895" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rinaldi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. de Craene" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hammann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Nureki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.058528" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Lemos Cruz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalja Kulagina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guirimand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26123596" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Melin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Carqueijeiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13898" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03287505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Perrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Unlubayir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Carqueijeiro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.0c00391" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198401v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.201.02.fr.03-2021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bader" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Binko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.56649" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483132v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Liesecke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Besseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courdavault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clastre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50885-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Elejalde-Palmett" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Glevarec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.10.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C301P01B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918644v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brown" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Chung" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Thuy Dang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Walia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00549" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daudu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29077-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Debard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine B&#228;r" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2016.09.017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771887v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bertazzi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Friant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18030634" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771886v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Stoetzel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Scheidecker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Etard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13586" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/1747-0862.1000116" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771798v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanjuan-Vazquez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu A Raess" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2015006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8GFR59DQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771802v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Feyder" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms16011509" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771801v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Morvan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Addis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Misslin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.159699" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771805v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Courte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fitterer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Carmen Herranz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090072" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Spiess" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alph&#233; E Michelot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061147" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742840v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ripp" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Lecompte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-297" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144184v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Coleman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Estrada de Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pypaert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Anderson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e06-01-0080" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wiederkehr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Ferro-Novick" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Novick" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200408001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771881v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Soetens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M102945200" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771882v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M102944200" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144186v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Springael" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1999.0505" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E06C80BB7C7B16D8651576AA498EF2D5CA4ADC5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771884v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Iraqui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Vissers" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bernard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Boles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.19.2.989" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>