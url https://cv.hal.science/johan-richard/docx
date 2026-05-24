--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Johan Richard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johan-richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5492-1049</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095319204</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (328)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JWST Discovery of $40+$ Microlensed Stars in a Magnified Galaxy, the &amp;quot;Dragon&amp;quot; behind Abell 370</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinobu Fudamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengwu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masamune Oguri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (3), pp.428-437. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-024-02432-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE eXtremely Deep Field: Classifying the spectral shapes of Lyα-emitting galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verhamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Alcalde Pampliega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 694, pp.A100. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond MACS: Physical properties of extremely X-ray luminous clusters at $z &gt; 0.5$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Basto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C Edge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 537 (3), pp.2662-2694. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staf063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA Lensing Cluster Survey: Dust mass measurements as a function of redshift, stellar mass, and star formation rate from z = 1 to z = 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Fujimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 693, pp.A190. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primordial Rotating Disk Composed of $\geq$15 Dense Star-Forming Clumps at Cosmic Dawn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fujimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kohno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Giménez-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astron.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (10), pp.1553-1567. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-025-02592-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euclid: Early Release Observations -- A preview of the Euclid era through a galaxy cluster magnifying lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Atek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R Weaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Schrabback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 697, pp.A15. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAGIC: MUSE gAlaxy Groups In COSMOS – A survey to probe the impact of environment on galaxy evolution over the last 8 Gyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ciesla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lemaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 683, pp.A205. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA Lensing Cluster Survey: Deep 1.2 mm Number Counts and Infrared Luminosity Functions at $z\simeq1-8$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Fujimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kotaro Kohno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masami Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masamune Oguri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily Kokorev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 275 (2), pp.36. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/ad5ae2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) X. The cool gas and covering fraction of Mg II in galaxy groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cherrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 528, pp.481-498. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad3764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUFFALO/Flashlights: Constraints on the abundance of lensed supergiant stars in the Spock galaxy at redshift 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung Kei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish K Meena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Niemiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Acebron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 681, pp.A124. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Median surface-brightness profiles of Lyman-α haloes in the MUSE Extremely Deep Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 688, pp.A37. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for enhanced star formation rates in z ∼ 0.35 cluster galaxies undergoing ram pressure stripping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Vulcani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca M Poggianti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Radovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Werle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, pp.A117. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of the brightest young stellar clumps in extremely lensed galaxies at redshifts 4 to 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Messa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslava Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Claeyssens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 529 (3), pp.2162-2179. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of two ultraviolet–blue volume-phase holographic gratings based on dichromated gelatin and photopolymer recording materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Clawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Frangiamore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elroy Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (04), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.jatis.10.4.040501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas metallicity of ram-pressure-stripped galaxies at intermediate redshifts with MUSE data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khoram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Poggianti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vulcani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A261. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complex node of the cosmic web associated with the massive galaxy cluster MACS J0600.1-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas J Furtak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adi Zitrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan P Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Sayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 533 (2), pp.2242-2261. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae1943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy main sequence and properties of low-mass Lyman-α emitters towards reionisation as viewed by VLT/MUSE and JWST/NIRCam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Goovaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 683, pp.A184. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE eXtremely Deep Field: Detections of circumgalactic SiII* emission at z&gt;~2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruka Kusakabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mauerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verhamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 691, pp.A255. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202451009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved spectroscopic analysis of Lyα haloes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 691, pp.A66. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) XII. Rationale and design of a Mg ii survey of the cool circum-galactic medium with MUSE and UVES: The MEGAFLOW Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cherrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of the Observed Lyman alpha EW Distribution of Dwarf Galaxies at z~2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Snapp-Kolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Siana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gburek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Emami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 525 (4), pp.5500-5511. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad2412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational lensing effects of supermassive black holes in cluster environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyamvada Natarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 518 (1), pp.54-65. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac3098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solar metallicity galaxy at &amp;lt;i&amp;gt;z&amp;lt;/i&amp;gt; &gt; 7? Possible detection of the [N ii] 122 μm and [O iii] 52 μm lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghana Killi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darach Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Fujimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollis Akins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 521 (2), pp.2526 - 2534. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the physical properties of the first lensed z 9 - 16 galaxy candidates with JWST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas J. Furtak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Shuntov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Atek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adi Zitrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 519, pp.3064-3075. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac3717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03947309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) IX. The impact of gas flows on the relations between the mass, star formation rate, and metallicity of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanna Langan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ginolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergö Popping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 521, pp.546-557. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04038708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST PEARLS View of the El Gordo Galaxy Cluster and of the Structure It Magnifies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda L. Frye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Foo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reagen Leimbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Garuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 952, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/acd929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the faint-end luminosity function of Lyman-alpha emitters at 3 &amp;lt; &amp;lt;i&amp;gt;z&amp;lt;/i&amp;gt; &amp;lt; 7 behind 17 MUSE lensing clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T T Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Tuan-Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Goovaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 678, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Highlights from Ten Years of the MUSE Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new step forward in realistic cluster lens mass modelling: Analysis of Hubble Frontier Field Cluster Abell S1063 from joint lensing, X-ray and galaxy kinematics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauchesne Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 527 (2), pp.3246-3275. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad3308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular gas cloud properties at z ≃ 1 revealed by the superb angular resolution achieved with ALMA and gravitational lensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslava Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Messa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 519 (4), pp.6222-6238. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field surveys: Data release II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themiya Nanayakkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 670, pp.A4. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing galaxy candidates out to z 16 with JWST observations of the lensing cluster SMACS0723</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Atek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Shuntov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas J. Furtak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 519, pp.1201-1220. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac3144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03947310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REQUIEM-2D: A Diversity of Formation Pathways in a Sample of Spatially Resolved Massive Quiescent Galaxies at z ∼ 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Akhshik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine E Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Leja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin S Spilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 943 (2), pp.179. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aca677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Lyman-α-emitting fraction and UV properties of lensed star-forming galaxies in the range 2.9 &amp;lt; z &amp;lt; 6.7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Goovaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tuan-Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 678, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RXJ0437+00: Constraining Dark Matter with Exotic Gravitational Lenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Basto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cerny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon.Not.Roy.Astron.Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 522 (1), pp.1091-1107. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the gravitational lensing interpretation of three gravitational wave detections in the mass gap by LIGO and Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bianconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Nicholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Ryczanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 521 (3), pp.3421-3430. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering gravitationally lensed gravitational waves: predicted rates, candidate selection, and localization with the Vera Rubin Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Nicholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Ryczanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 520 (1), pp.702-721. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Direct-method Oxygen Abundance of Typical Dwarf Galaxies at Cosmic High Noon∗</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Gburek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Siana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najmeh Emami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 948 (2), pp.108. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/acb153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision modeling of JWST's first cluster lens SMACSJ0723.3-7327</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 945 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/acaea9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SN Zwicky: uncovering a population of gravitational lens galaxies with magnified &amp;quot;standard candles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Goobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikki Arendse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sagués Carracedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astron.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (9), pp.1098-1107. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-023-01981-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation at the smallest scales: a JWST study of the clump populations in SMACS0723</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Claeyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Messa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 520 (2), pp.2180-2203. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac3791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-WINGS: An extended MUSE view of the structure of Abell 370</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Erik Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cerny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Claeyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 514, pp.497-517. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrutiny of a very young, metal-poor star-forming Lyα-emitter at z ≍ 3.7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Iani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gronke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac3198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03854047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA Reveals Extended Cool Gas and Hot Ionized Outflows in a Typical Star-forming Galaxy at Z = 7.13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollis B. Akins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Fujimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Finlator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darach Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten K. Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 934, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac795b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03777338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locations and Morphologies of Jellyfish Galaxies in A2744 and A370</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Callum Bellhouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Poggianti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Vulcani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Werle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 937, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac8b6e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03854059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE eXtremely deep field: first panoramic view of an Mg II emitting intragroup medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verhamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Simmonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorryt Matthee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 663, pp.A11. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiply lensed star forming clumps in the A521-sys1 galaxy at redshift 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Messa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslava Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac2189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03777334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA Lensing Cluster Survey: Hubble Space Telescope and Spitzer Photometry of 33 Lensed Fields Built with CHArGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kokorev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fujimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kohno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G E Magdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 263 (2), pp.38. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/ac9909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE eXtremely Deep Field: Individual detections of Lyα haloes around rest-frame UV-selected galaxies at z ≃ 2.9–4.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruka Kusakabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verhamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 660, pp.A44. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lensed Lyman-Alpha MUSE Arcs Sample (LLAMAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claeyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kusakabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 666, pp.A78. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Extremely Deep Field: Evidence for SFR-induced cores in dark-matter dominated galaxies at z ≃ 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Krajnović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 658, pp.A76. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing Ram Pressure at Work in Intermediate Redshift Clusters with MUSE: The Case of Abell 2744 and Abell 370</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Radovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca M. Poggianti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Vulcani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gullieuszik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 925, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac36c7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03672066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-starburst Galaxies in the Centers of Intermediate-redshift Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Werle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Poggianti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Callum Bellhouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Vulcani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 930, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac5f06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03672016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent widths of Lyman α emitters in MUSE-Wide and MUSE-Deep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kerutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verhamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. B. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 659, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial profiles of lensed z ∼ 1 galaxies on sub-kiloparsec scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslava Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 657, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quenching of star formation from a lack of inflowing gas to galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine E. Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina C. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiya Mowla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin S. Spilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sune Toft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 597, pp.485-488. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03806-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving parametric mass modelling of lensing clusters through a perturbative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 506 (2), pp.2002-2019. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab1684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HST See Change Program: I. Survey Design, Pipeline, and Supernova Discoveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Nordin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 912 (2), pp.87. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abed4d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical fragmentation in high redshift galaxies revealed by hydrodynamical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fensch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Daddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Behrendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502, pp.4641-4657. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: 12 massive lensing clusters MUSE observations (Richard+, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claeyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.J/A+A/646/A83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA Lensing Cluster Survey: A spectral stacking analysis of [C II] in lensed z ∼ 6 galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Fujimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 652, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03672415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE-Wide survey: Three-dimensional clustering analysis of Lyman-α emitters at 3.3 &amp;lt; z &amp;lt; 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Herrero Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krumpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Miyaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 653, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Extremely Deep Field: The cosmic web in emission at high redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 647, pp.A107. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) VIII. Discovery of a Mg ii emission halo probed by a quasar sightline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507 (3), pp.4294-4315. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy cluster cores as seen with VLT/MUSE: New strong-lensing analyses of RX J2129.4 + 0009, MS 0451.6 − 0305, and MACS J2129.4 − 0741</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rexroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 508 (1), pp.1206-1226. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exquisitely Deep View of Quenching Galaxies through the Gravitational Lens: Stellar Population, Morphology, and Ionized Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison W. S. Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel B. Brammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sune Toft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 919, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac0ae3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shy Genel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.A49. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar feedback in a clumpy galaxy at z 3.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Iani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gronke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507, pp.3830-3848. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extreme case of galaxy and cluster co-evolution at z = 0.7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Edge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Koekemoer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 508, pp.3663-3671. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-scale study of the coupling between thermal and wind effects on the ventilation systems of nuclear facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Inard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International journal of ventilation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14733315.2019.1693135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA 1.3 mm Survey of Lensed Submillimeter Galaxies Selected by Herschel: Discovery of Spatially Extended SMGs and Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengwu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Rawle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Walth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 908 (2), pp.192. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abd6e4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atlas of MUSE observations towards twelve massive lensing clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Claeyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Guaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Erik Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 646, pp.A83. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the cosmic UV background at z &amp;gt; 3 with MUSE Lyman-α emission observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia G. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Sarpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Duboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 504 (1), pp.16-32. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sources of reionization: a spectroscopic case study of a 30× lensed galaxy at z 5 with Lyα, C IV, Mg II, and [Ne III]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Witstok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renske Smit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Maiolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Curti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 508, pp.1686-1700. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Gas in a Gravitationally Lensed Galaxy Group at z = 2.9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison W S Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Yu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel Stockmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 917 (2), pp.79. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac0435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving star-forming clumps in a z ∼ 2 lensed galaxy: a pixelated Bayesian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soniya Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiantian Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Patrício</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Kewley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 505 (1), pp.L1 - L5. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slab040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery and analysis of rest-frame UV emission lines in 2052 galaxies observed with MUSE at 1.5 &amp;lt; z &amp;lt; 6.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kerutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.A80. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gravitationally lensed supernova with an observable two-decade time delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven A. Rodney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel B. Brammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin D. R. Pierel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sune Toft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.1118-1125. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-021-01450-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA Lensing Cluster Survey: a strongly lensed multiply imaged dusty system at z ≥ 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zitrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fujimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 505 (4), pp.4838-4846. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tully-Fisher relation in dense groups at z ∼ 0.7 in the MAGIC survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Abril-Melgarejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leindert A. Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 647, pp.A152. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) VII: A NOEMA pilot program to probe molecular gas in galaxies with measured circumgalactic gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Freundlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Daddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 501 (2), pp.1900-1910. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa3818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA Lensing Cluster Survey: Bright [CII] 158 $\mu$m Lines from a Multiply Imaged Sub-$L^{\star}$ Galaxy at $z=6.0719$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Fujimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masamune Oguri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Brammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Yoshimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 911 (2), pp.99. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abd7ec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey - XIV. Evolution of the Ly$\alpha$ emitter fraction from z = 3 to z = 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruka Kusakabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verhamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 638, pp.A12. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Abell 370 MUSE redshifts (Lagattuta+, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Patricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.J/MNRAS/469/3946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hyper luminous starburst at z = 4.72 magnified by a lensing galaxy pair at z = 1.48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ciesla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Béthermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Daddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Diaz-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A27. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02496331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant star-forming clumps?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Ivison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Biggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Zwaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Falgarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 495 (1), pp.L1-L6. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slaa046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hybrid - lenstool : a self-consistent algorithm to model galaxy clusters with strong- and weak-lensing simultaneously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Niemiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keren Sharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 493 (3), pp.3331-3340. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE $Hubble$ Ultra Deep Field Survey - XV. The mean rest-UV spectra of Ly$\alpha$ emitters at z &amp;gt; 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Feltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael V. Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayadev Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 641, pp.A118. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BUFFALO HST Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Steinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Acebron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Atek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Capak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 247 (2), pp.64. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/ab75ed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSEQuBES: Calibrating the redshifts of Lyman-α emitters using stacked circumgalactic medium absorption profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowgat Muzahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella A Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Monthly Notices of the Royal Astronomical Society, 496 (2), pp.1013-1022. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa1347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSE observations towards the lensing cluster A2744: Intersection between the LBG and LAE populations at z ∼ 3–7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de La Vieuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 644, pp.A39. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevated ionizing photon production efficiency in faint high-equivalent-width Lyman-α emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael V. Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorryt Matthee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 493, pp.5120-5130. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The data processing pipeline for the MUSE instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M. Weilbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Palsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Streicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 641, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nature of CR7 revealed with MUSE: a young starburst powering extended Ly α emission at z = 6.6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorryt Matthee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Pezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruari Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruka Kusakabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 498, pp.3043-3059. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ionizing Photon Production Efficiency (ξ&amp;lt;sub&amp;gt;ion&amp;lt;/sub&amp;gt;) of Lensed Dwarf Galaxies at z ∼ 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najmeh Emami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Siana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Gburek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William R. Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 895, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab8f97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey. XIII. Spatially resolved spectral properties of Lyman α haloes around star-forming galaxies at z &amp;gt; 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verhamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim A Rosdahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A82. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The large- and small-scale properties of the intergalactic gas in the Slug Ly α nebula revealed by MUSE He$\small {II}$ emission observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Pezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Anna Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia G. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 483 (4), pp.5188-5204. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty3481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: MUSE and HFFs Photometry of A2744 (Mahler+, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.J/MNRAS/473/663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE-Wide Survey: A determination of the Lyman $\alpha$ emitter luminosity function at $3 &amp;lt; z &amp;lt; 6$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmund Christian Herenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikke Saust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Kerutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 621, pp.A107. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sub-kpc scale kinematics of molecular and ionized gas of star-forming galaxies at z ∼ 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chisholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Patrício</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 631, pp.A91. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shapes of the rotation curves of star-forming galaxies over the last ≈10 Gyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred L. Tiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. J. Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 485, pp.934-960. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H0LiCOW - X. Spectroscopic/imaging survey and galaxy-group identification around the strong gravitational lens system WFI 2033-4723</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. D. Fassnacht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonnenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 490, pp.613-633. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Atlas of Disks (MAD): resolving star formation rates and gas metallicities on &amp;lt;100 pc scales†</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Erroz-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marcella Carollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark den Brok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Onodera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 484, pp.5009-5027. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New criteria for the selection of galaxy close pairs from cosmological simulations: evolution of the major and minor merger fraction in MUSE deep fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ventou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 631, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03666709v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: LAE z\raisebox-0.5ex~3-7 luminosity functions (de La Vieuville+, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. De La Vieuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.J/A+A/628/A3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolved scaling relations and metallicity gradients on sub-kiloparsec scales at z ≈ 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Patricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 489 (1), pp.224-240. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing 3D Structure with a Large MUSE Mosaic: Extending the Mass Model of Frontier Field Abell 370</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz E. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 485 (3), pp.3738-3760. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mean Hα EW and Lyman-continuum photon production efficiency for faint z ≈ 4-5 galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rychard J. Bouwens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasper B. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 627, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular clouds in the Cosmic Snake normal star-forming galaxy 8 billion years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslava Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiphu Rujopakarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (12), pp.1115-1121. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-019-0874-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared Galaxies in the Field of the Massive Cluster Abell S1063: Discovery of a Luminous Kiloparsec-sized H II Region in a Gravitationally Lensed Infrared-luminous Galaxy at z = 0.6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory L. Walth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D. Rawle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 877, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab16d8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03674444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faint end of the z ∼ 3–7 luminosity function of Lyman-alpha emitters behind lensing clusters observed with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de La Vieuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 628, pp.A3. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep and rapid observations of strong-lensing galaxy clusters within the sky localization of GW170814</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bianconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 485 (4), pp.5180-5191. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral variations of Lyman α emission within strongly lensed sources observed with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claeyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 489, pp.5022-5029. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The core of the massive cluster merger MACS J0417.5-1154 as seen by VLT/MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alastair C. Edge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keren Sharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Gillman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 483, pp.3082-3097. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty3312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE-Wide Survey: survey description and first data release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kerutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. B. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. C. Herenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 624, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) III: galactic wind properties using background quasars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 490 (3), pp.4368 - 4381. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2822/5586576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Detection of [O III] λ4363 in a Lensed, Dwarf Galaxy at z = 2.59: Testing Metallicity Indicators and Scaling Relations at High Redshift and Low Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Gburek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Siana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najmeh Emami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 887, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab5713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring He II λ1640 emission line properties at z ∼2-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themiya Nanayakkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leindert Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rychard Bouwens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 624, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirty-fold: Extreme Gravitational Lensing of a Quiescent Galaxy at z = 1.6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stockmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 852, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa9fee⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03678249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: WIRCam Ultra Deep Survey photometric catalogs (Pello+, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Mccracken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balcells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cardiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.J/A+A/620/A51. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26093/cds/vizier.36200051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionised gas structure of 100 kpc in an over-dense region of the galaxy group COSMOS-Gr30 at z ~ 0.7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leindert Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 609, pp.A40. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE-Wide survey: a measurement of the Ly α emitting fraction among z &amp;gt; 3 galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmund Christian Herenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Kerutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 473, pp.30-37. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster kinematics and stellar rotation in NGC 419 with MUSE and adaptive optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. -O. Husser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martocchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Usher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 480, pp.1689-1695. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacking the Cosmic Web in fluorescent Ly α emission with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia G. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Anna Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Pezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 475 (3), pp.3854-3869. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics, turbulence, and star formation of z ∼ 1 strongly lensed galaxies seen with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Patricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 477 (1), pp.18-44. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearly 100% of the sky is covered by Lyman-α emission around high redshift galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0564-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong-lensing analysis of A2744 with MUSE and Hubble Frontier Fields images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 473 (1), pp.663-692. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx1971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy-galaxy lensing in the outskirts of CLASH clusters: constraints on local shear and testing mass-luminosity scaling relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johany Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Siana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 479, pp.2630-2648. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of a clumpy lensed galaxy at z = 1.6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 619, </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03678167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First gas-phase metallicity gradients of 0.1 ∼ &amp;lt; z ∼ &amp;lt; 0.8 galaxies with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 478 (4), pp.4293-4316. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSE Spectroscopic Identifications of Ultra-faint Emission Line Galaxies with M_UV ∼ −15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael V Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijn Franx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 865 (1), pp.L1. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aade4b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme magnification of an individual star at redshift 1.5 by a galaxy-cluster lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick L. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M. Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Rodney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Broadhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), pp.334-342. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-018-0430-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter under the Microscope: Constraining Compact Dark Matter with Caustic Crossing Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M. Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Broadhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick L. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Rodney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 857 (1), pp.25. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aab617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution spatial analysis of a z ∼ 2 lensed galaxy using adaptive coadded source-plane reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soniya Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiantian Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshu Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Kewley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 481, pp.1427-1440. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two peculiar fast transients in a strongly lensed host galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Rodney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bradac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Broadhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.324-333. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-018-0405-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Galaxy Candidates at Redshift ∼3.5 Detected with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Anna Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia G Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrie A Straka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 859 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aab6aa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark matter dynamics in Abell 3827: new data consistent with standard cold dark matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Massey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jori Liesenborgs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Stach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 477 (1), pp.669 - 677. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WIRCam Ultra Deep Survey (WUDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Mccracken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.A51. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic constraints on UV metal line emission at z ≃ 6-9: the nature of Lyα emitting galaxies in the reionization era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Mainali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adi Zitrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 479, pp.1180-1193. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Extreme Faint End of the UV Luminosity Function at $z\sim6$ Through Gravitational Telescopes: a comprehensive assessment of strong lensing uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Atek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schaerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 479 (4), pp.5184-5195. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties and redshift evolution of star-forming galaxies with high [O III]/[O II] ratios with MUSE at 0.28 &amp;lt; z &amp;lt; 0.85</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paalvast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verhamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Straka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. C. Herenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.A40. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyman-continuum leakage as dominant source of diffuse ionized gas in the Antennae galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M. Weilbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Monreal-Ibero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verhamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Sandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 611, </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if LIGO’s gravitational wave detections are strongly lensed by massive galaxy clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Veitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will M. Farr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Massey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 475 (3), pp.3823-3828. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KMOS LENsing Survey (KLENS): Morpho-kinematic analysis of star-forming galaxies at z 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cirasuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. J. Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 613, </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03678211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Nearly all the sky is covered by Lyman-α emission around high-redshift galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 563, pp.E31-E31. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0664-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03678169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nature of giant clumps in distant galaxies probed by the anatomy of the cosmic snake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo G. Pérez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslava Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.76-82. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-017-0295-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03678157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey. XI. Constraining the low-mass end of the stellar mass – star formation rate relation at z &amp;lt; 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leindert Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieke Paalvast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 619, pp.A27. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Feltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 617, pp.A62. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering the systemic redshift of galaxies from their Lyman alpha line profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verhamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ventou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 478 (1), pp.L60-L65. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/sly058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for supernovae in the multiply-imaged galaxies behind the gravitational telescope A370</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Petrushevska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amanullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hangard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 614, pp.A103. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE &ITHubble&IT Ultra Deep Field Survey V. Spatially resolved stellar kinematics of galaxies at redshift 0.2 less than or similar to &ITz&IT less than or similar to 0.8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guerou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Krajnovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Shepherd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A1. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael V. Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijn Franx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rychard J. Bouwens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A4. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A merger in the dusty, $z=7.5$ galaxy A1689-zD1?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten K. Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darach Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gallazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 466 (1), pp.138-146. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw3066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A massive, dead disk galaxy in the early Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sune Toft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gallazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 546, pp.510-513. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature22388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03676987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubble Frontier Fields: systematic errors in strong lensing models of galaxy clusters – implications for cosmography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Acebron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Giocoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 470 (2), pp.1809-1825. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx1330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping substructure in the HST Frontier Fields cluster lenses and in cosmological simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyamvada Natarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urmila Chadayammuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 468 (2), pp.1962-1980. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw3385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHARDS Frontier Fields: Physical Properties of a Low-mass Ly α Emitter at z = 5.75</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernán-Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Pérez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 849 (2), pp.82. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa917f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02236043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey. X. Lyα equivalent widths at 2.9 &amp;lt; z &amp;lt; 6.6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B. Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular gas properties of a lensed star‐forming galaxy at z similar to 3.6: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dessauges‐zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zamojski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rujopakarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sklias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully stripped? The dynamics of dark and luminous matter in the massive cluster collision MACSJ0553.4−3342</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 471 (3), pp.3305-3322. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx1636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieke Paalvast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leindert Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A7. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey: III. Testing photometric redshifts to 30th magnitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Inami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A3. </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gravitationally boosted MUSE survey for emission-line galaxies at z $\gtrsim$ 5 behind the massive cluster RCS 0224</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renske Smit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Massey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 467 (3), pp.3306-3323. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE-Wide survey: detection of a clustering signal from Lyman α emitters in the range 3 &lt; z &lt; 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C. Herenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 471 (3), pp.3186-3192. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx1677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic winds with MUSE: A direct detection of Fe ii* emission from a z = 1.29 galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.A118. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A8. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lens modelling Abell 370: crowning the final frontier field with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Patrício</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 469 (4), pp.3946-3964. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx1079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring gas‐phase metallicity gradients of galaxies at the seeing limit: a forward modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Shirazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 468 (2), pp.2140-2163. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Inami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A2. </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Frontier Fields: Survey Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Koekemoer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grogin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Capak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 837, pp.97. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17909/T9KK5N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey VI: The Faint-End of the Ly$\alpha$ Luminosity Function at $2.91 &lt; z &lt; 6.64$ and Implications for Reionisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A6. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Most Ancient Spiral Galaxy: A 2.6-Gyr-old Disk with a Tranquil Velocity Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiantian Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshu Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Federrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soniya Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 850, </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa951d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSE deep-fields: the Ly \ensuremathα luminosity function in the Hubble Deep Field-South at 2.91 &amp;lt; z &amp;lt; 6.64</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa B. Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim A Rosdahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmund Christian Herenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 471 (1), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx1515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of the Faint End of the UV Luminosity Function during the Peak Epoch of Star Formation (1 &lt; z &lt; 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Siana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rafelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 832, </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/832/1/56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mysterious morphology of MRC0943-242 as revealed by ALMA and MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitten Gullberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos de Breuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous giant Ly $\alpha$ nebulae around the brightest quasars at $z\sim3.5$ revealed with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Borisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella A. Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia G. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 831 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/831/1/39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep MUSE observations in the HDFS Morpho-kinematics of distant star-forming galaxies down to 10(8) M-circle dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 591, </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extraordinary amount of substructure in the Hubble Frontier Fields cluster Abell 2744</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schwinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Baugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 463, pp.3876-3893. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong-lensing analysis of MACSJ0717.5+3745 from Hubble Frontier Fields observations: How well can the mass distribution be constrained?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 588, pp.A99. </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-redshift supernova rates measured with the gravitational telescope A 1689</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Petrushevska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahman Amanullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Goobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A54. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bullet cluster at its best: weighing stars, gas, and dark matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Paraficz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A121. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSE, à l'assaut des galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSE observations of the lensing cluster Abell 1689</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Patricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 590, </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POSSIBLE SIGNATURES OF A COLD-FLOW DISK FROM MUSE USING A z similar to 1 GALAXY-QUASAR PAIR TOWARD SDSS J1422-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 820 (2), </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/820/2/121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE view of the Frontier Field clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Patriício</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAU Focus Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29B, pp.764-767. </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S174392131600675X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZAP - enhanced PCA sky subtraction for integral field spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt T. Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 458, pp.3210-3220. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubble Frontier Fields: predictions for the return of SN Refsdal with the MUSE and GMOS spectrographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the [O II], H beta and [O III] emission line luminosity functions over the last nine billions years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Gonzalez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peder Norberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 461 (1), pp.1076--1087. </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw1393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete census of Herschel-detected infrared sources within the HST Frontier Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Rawle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. G. Pérez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 459, pp.1626-1645. </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[C II] emission in z similar to 6 strongly lensed, star-forming galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten K. Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 462 (1), pp.L6--L10. </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slw114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Keck Adaptive Optics Survey of a Representative Sample of Gravitationally Lensed Star-forming Galaxies: High Spatial Resolution Studies of Kinematics and Metallicity Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicha Leethochawalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tucker A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 820, </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/820/2/84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muse Gas Flow and Wind (MEGAFLOW). I. First MUSE Results on Background Quasars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 833 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/833/1/39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A young star-forming galaxy at z = 3.5 with an extended Lyman α halo seen with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Patrício</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verhamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv2859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic search for lensed high-redshift galaxies in HST images of MACS clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Repp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 457 (2), pp.1399-1409. </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSE observations of the lensing cluster SMACSJ2031.8-4036: new constraints on the mass distribution in the cluster core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Patricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johany Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 446, pp.16 - 20. </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slu150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109664v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOURCE-PLANE RECONSTRUCTION OF THE GIANT GRAVITATIONAL ARC IN A2667: A CANDIDATE WOLF–RAYET GALAXY AT z ∼ 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Covone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149, pp.8. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-6256/149/1/3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubble Frontier Fields: the geometry and dynamics of the massive galaxy cluster merger MACSJ0416.1-2403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 446, pp.4132-4147. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu2425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The behaviour of dark matter associated with four bright cluster galaxies in the 10 kpc core of Abell 3827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Massey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliya Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renske Smit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Kitching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 449 (4), pp.3393--3406. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular gas content in strongly lensed z ~ 1.5-3 star-forming galaxies with low infrared luminosities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslava Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zamojski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 577, </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dusty, normal galaxy in the epoch of reionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darach Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Kraiberg Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gallazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 519 (7543), pp.327. </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature14164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warm-hot baryons comprise 5-10 per cent of filaments in the cosmic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanyuan Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Constraints on the Faint End of the UV Luminosity Function at z ~ 7-8 Using the Gravitational Lensing of the Hubble Frontier Fields Cluster A2744</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Atek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 800, pp.18. </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/800/1/18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubble Frontier Fields: a high-precision strong-lensing analysis of the massive galaxy cluster Abell 2744 using similar to 180 multiple images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 452 (2), pp.1437--1446. </w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular gas content in strongly lensed z similar to 1.5-3 star-forming galaxies with low infrared luminosities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zamojski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 577, </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic detection of C IV λ1548 in a galaxy at z = 7.045: implications for the ionizing spectra of reionization-era galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Walth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Feltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 454, pp.1393-1403. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03644674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA detection of [C II] 158 µm emission from a strongly lensed z = 2.013 star-forming galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Sklias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.2. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic detections of C III] λ1909 Å at z ≃ 6-7: a new probe of early star-forming galaxies and cosmic reionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 450, pp.1846 - 1855. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 0.1 &lt; z &lt; 1.65 evolution of the bright end of the [OII] luminosity function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Gonzalez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 575, pp.A40. </w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01290112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MUSE map of the central Orion Nebula (M 42)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M., Weilbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana, Monreal-Ibero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfram, Kollatschny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam, Ginsburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna F., Mcleod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.A114. </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARE ULTRA-FAINT GALAXIES AT z = 6–8 RESPONSIBLE FOR COSMIC REIONIZATION? COMBINED CONSTRAINTS FROM THE HUBBLE FRONTIER FIELDS CLUSTERS AND PARALLELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Atek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyamvada Natarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/814/1/69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE 3D view of the Hubble Deep Field South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Herenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. -O. Husser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kerutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 575, </w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminating a Dark Lens : A Type Ia Supernova Magnified by the Frontier Fields Galaxy Cluster Abell 2744</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven A., Rodney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon, Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel, Scolnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan J., Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto, Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 811, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubble Frontier Fields: the geometry and dynamics of the massive galaxy cluster merger MACSJ0416.1−2403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 446, pp.4132 - 4147. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu2425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling a group of lensed submm galaxies at z˜ 2.9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd P. Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward L. Chapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott C. Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 445, pp.201 - 212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation in the massive cluster merger Abell 2744</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Rawle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. G. Pérez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 442, pp.196-206. </w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/MNRAS/STU868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraviolet emission lines in young low-mass galaxies at z ≃ 2: physical properties and implications for studies at z &amp;gt; 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P., Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan, Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian, Siana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane, Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William R., Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 445, pp.3200 - 3220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass and magnification maps for the Hubble Space Telescope Frontier Fields clusters: implications for high-redshift studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 444, pp.268-289. </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/MNRAS/STU1395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[C II] and 12CO(1-0) Emission Maps in HLSJ091828.6+514223: A Strongly Lensed Interacting System at z = 5.24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Rawle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Bussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gurwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Ivison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 783, pp.59. </w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/783/1/59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubble Frontier Fields : A High Precision Strong Lensing Analysis of Galaxy Cluster MACSJ0416.1-2403 using ~200 Multiple Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 443 (2), pp.1549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-faint Ultraviolet Galaxies at z ~ 2 behind the Lensing Cluster A1689: The Luminosity Function, Dust Extinction, and Star Formation Rate Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Siana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Scarlata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 780, pp.143. </w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/780/2/143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the z &gt; 6 Universe with the First Hubble Frontier Fields Cluster A2744</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Atek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 786, pp.60. </w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/786/1/60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first Frontier Fields cluster: 4.5 μm excess in a z ~ 8 galaxy candidate in Abell 2744</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Streblyanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pérez-Fournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 562, pp.L8. </w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lensed Type Ia supernovae as probes of cluster mass models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nordin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rykoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 440, pp.2742-2754. </w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/MNRAS/STU376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation histories, extinction, and dust properties of strongly lensed z ~ 1.5-3 star-forming galaxies from the Herschel Lensing Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sklias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zamojski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 561, pp.149. </w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three-dimensional geometry and merger history of the massive galaxy cluster MACS J0358.8-2955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Yen Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 429, pp.833-848. </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/MNRAS/STS379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/X-Shooter Near-infrared Spectroscopy and HST Imaging of Gravitationally Lensed z ~ 2 Compact Quiescent Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. S. Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Toft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 777, pp.87. </w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/777/2/87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended Herschel drop-out source in the center of AS1063: a normal dusty galaxy at z = 6.1 or SZ substructures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 559, pp.L1. </w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metallicity Evolution of Star-forming Galaxies from Redshift 0 to 3: Combining Magnitude-limited Survey with Gravitational Lensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-T. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Kewley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 763, pp.9. </w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/763/1/9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical analysis of strong-lensing galaxy groups at intermediate redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. P. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Verdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 552, pp.80. </w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of the Merging RCS 231953+00 Supercluster at z ~ 0.9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Faloon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. A. Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ellingson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Gilbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 768, pp.104. </w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/768/2/104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Universality of the Fundamental Metallicity Relation at High Redshift Using Low-mass Gravitationally Lensed Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirio Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tucker Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 772, pp.141. </w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/772/2/141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin and Evolution of Metallicity Gradients: Probing the Mode of Mass Assembly at z ~= 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tucker Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jullo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 765, pp.48. </w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/765/1/48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass assembly in quiescent and star-forming galaxies since z ≃ 4 from UltraVISTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Mccracken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Capak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 556, pp.55. </w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass assembly in quiescent and star-forming galaxies since z ≃ 4 from UltraVISTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Mccracken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Capak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 556, pp.A55. </w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel-ATLAS: A Binary HyLIRG Pinpointing a Cluster of Starbursting Protoellipticals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Ivison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Bussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 772, pp.137. </w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/772/2/137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Density Profiles of Massive, Relaxed Galaxy Clusters. I. The Total Density Over Three Decades in Radius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew B. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Treu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Sand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Nipoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 765, pp.24. </w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/765/1/24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerMES: A Deficit in the Surface Brightness of the Cosmic Infrared Background due to Galaxy Cluster Gravitational Lensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zemcov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cooray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Béthermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 769, pp.L31. </w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/769/2/L31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency radio emission in the massive galaxy cluster MACS J0717.5 + 3745</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pandey-Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. S. Dwarakanath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 557, pp.117. </w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Spectroscopy of Faint 3 &amp;lt; z &amp;lt; 8 Lyman Break Galaxies: Evidence for a Declining Fraction of Emission Line Sources in the Redshift Range 6 &amp;lt; z &amp;lt; 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A. Schenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brant E. Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S. Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 744, pp.179. </w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/744/2/179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray, lensing and Sunyaev-Zel'dovich triaxial analysis of Abell 1835 out to R200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Sayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil R. Golwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole G. Czakon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 425, pp.2069-2082. </w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2012.21196.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical analysis of strong-lensing galaxy groups at intermediate redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Verdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1212, pp.2624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The A2667 Giant Arc at z = 1.03: Evidence for Large-Scale Shocks at High Redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-T. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Kewley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 759, pp.66. </w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/759/1/66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three-dimensional geometry and merger history of the massive galaxy cluster MACS J0358.8-2955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Yen Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.317. </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/MNRAS/STS379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational Limits on the Gas Mass of a z = 4.9 Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Livermore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. G. Bower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. K. Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 758, pp.L35. </w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/758/2/L35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionized Nitrogen at High Redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Decarli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 752, pp.2. </w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/752/1/2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal acclimation capacity for four Arctic marine benthic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Peck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 424, pp.38-43. </w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2012.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rates and time-delay distribution of multiply imaged supernovae behind lensing clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hjorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.015. </w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2012/11/015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bright end of the luminosity function at z ~ 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 542, pp.L31. </w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitationally lensed galaxies at 2 &amp;lt; z &amp;lt; 3.5: direct abundance measurements of Ly α emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Laursen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hjorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Milvang-Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 427, pp.1973-1982. </w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2012.22007.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong lensing by a node of the cosmic web. The core of MACS J0717.5+3745 at z = 0.55</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 544, pp.71. </w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bright z = 5.2 lensed submillimeter galaxy in the field of Abell 773. HLSJ091828.6+514223</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Rawle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 538, pp.L4. </w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A weak lensing mass reconstruction of the large-scale filament feeding the massive galaxy cluster MACS J0717.5+3745</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Leauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 426, pp.3369-3384. </w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2012.21966.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metallicity Evolution of Star-Forming Galaxies from Redshift 0 to 3: Combining Magnitude Limited Survey with Gravitational Lensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-T. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Kewley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1211, pp.6423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for z= 7.3 Lyα emitters behind gravitationally lensing clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuaki Ota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masanori Iye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takatoshi Shibuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 423, pp.2829-2839. </w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2012.21091.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The low-mass end of the fundamental relation for gravitationally lensed star-forming galaxies at 1 &amp;lt; z &amp;lt; 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hjorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Milvang-Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Laursen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 427, pp.1953-1972. </w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2012.22006.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin and Evolution of Metallicity Gradients: Probing the Mode of Mass Assembly at z=2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tucker Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jullo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1207, pp.4489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Density Profiles of Massive, Relaxed Galaxy Clusters: I. The Total Density Over 3 Decades in Radius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew B. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Treu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Sand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Nipoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1209, pp.1391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Low Mass End of the Fundamental Relation for Gravitationally Lensed Star Forming Galaxies at 1 &amp;lt; z &amp;lt; 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hjorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Milvang-Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Laursen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1209, pp.767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitationally Lensed Galaxies at 2 &amp;lt; z &amp;lt; 3.5: Direct Abundance Measurements of Lyα Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Laursen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hjorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Milvang-Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1209, pp.775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubble Space Telescope Hα imaging of star-forming galaxies at z ≃ 1-1.5: evolution in the size and luminosity of giant H II regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Livermore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. G. Bower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 427, pp.688-702. </w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2012.21900.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An X-ray/optical study of the geometry and dynamics of MACS J0140.0-0555, a massive post-collision cluster merger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.-Ting Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 426, pp.1992-2002. </w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2012.21806.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical dropout galaxies lensed by the cluster A2667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 531, pp.74. </w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-infrared constraints on the contamination by dust-obscured galaxies of high-z dropout searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 534, pp.124. </w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abell 611. II. X-ray and strong lensing analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Donnarumma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ettori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meneghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 528, pp.73. </w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebular and global properties of the gravitationally lensed galaxy &amp;quot;the 8 o'clock arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d'Odorico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 533, pp.15. </w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a possibly old galaxy at z= 6.027, multiply imaged by the massive cluster Abell 383</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 414, pp.L31-L35. </w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1745-3933.2011.01050.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interstellar Medium in Distant Star-forming Galaxies: Turbulent Pressure, Fragmentation, and Cloud Scaling Relations in a Dense Gas Disk at z = 2.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. P. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Ivison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 742, pp.11. </w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/742/1/11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational lensing and dynamics in SL2S J02140-0535: probing the mass out to large radius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Verdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. P. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 527, pp.124. </w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallicity Gradient of a Lensed Face-on Spiral Galaxy at Redshift 1.49</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-T. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Kewley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Livermore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 732, pp.L14. </w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/732/1/L14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emission line properties of gravitationally lensed 1.5 &amp;lt; z &amp;lt; 5 galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tucker Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Livermore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 413, pp.643-658. </w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2010.18161.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-IR search for lensed supernovae behind galaxy clusters. III. Implications for cluster modeling and cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Riehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mörtsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amanullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.94. </w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Magnified Supernova at z = 1.703 behind the Massive Galaxy Cluster A1689</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amanullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-G. Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 742, pp.L7. </w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/742/1/L7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas, dust and stars in the SCUBA galaxy, SMMJ02399-0136: the EVLA reveals a colossal galactic nursery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Ivison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. P. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Wold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 404, pp.198-205. </w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2010.16322.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the identification of high-z Herschel sources with position priors and optical/NIR and FIR/mm photometric redshifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. G. Pérez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Rawle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L15. </w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abell 370 revisited: refurbished Hubble imaging of the first strong lensing cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Edge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jullo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 402, pp.L44-L48. </w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1745-3933.2009.00796.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel Lensing Survey (HLS): Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Rawle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. G. Pérez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L12. </w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for the first galaxies: lensing or blank fields?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maizy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. de Leo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Kneib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 509, pp.105. </w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200911829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First detection of the Sunyaev Zel'dovich effect increment at λ &amp;lt; 650 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zemcov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Rawle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L16. </w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intense star formation within resolved compact regions in a galaxy at z = 2.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Longmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464, pp.733-736. </w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NATURE08880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel deep far-infrared counts through Abell 2218 cluster-lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Metcalfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L17. </w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of a Metallicity Gradient in a z = 2 Galaxy: Implications for Inside-out Assembly Histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tucker Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 725, pp.L176-L180. </w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/725/2/L176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Properties of Star-forming Regions within a Galaxy at Redshift 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Edge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Breuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACS J1423.8+2404: gravitational lensing by a massive, relaxed cluster of galaxies at z = 0.54</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-J. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 405, pp.777-782. </w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2010.16518.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The far-infrared/submillimeter properties of galaxies located behind the Bullet cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Rawle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. G. Pérez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zemcov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L13. </w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence of tests used for conformity assessments of fire resistance of nuclear power plant components - Opinion of several institutions in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruynooghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Röwekamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hostikka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kerntechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 75 (3), pp.86-90. </w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/124.110088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Properties and Morphology of a Newly Identified Compact z = 4.04 Lensed Submillimeter Galaxy in Abell 2218</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten K. Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Egami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 709, pp.210-217. </w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/709/1/210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Herschel view of obscured star formation in the Bullet cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Rawle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L14. </w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for galaxies in and around an HI overdense region at z = 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kashikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Shimasaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 403, pp.L54-L58. </w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1745-3933.2010.00814.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolved spectroscopy of gravitationally lensed galaxies: recovering coherent velocity fields in subluminous z ~ 2-3 galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. Stark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 404, pp.1247-1262. </w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2010.16378.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong lensing as a probe of the mass distribution beyond the Einstein radius. Mass and light in SL2S J08544-0121, a galaxy group at z = 0.35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. H. Suyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 524, pp.95. </w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmological Constraints from Strong Gravitational Lensing in Clusters of Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Natarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. d'Aloisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 329, pp.924-927. </w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/SCIENCE.1185759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoCuSS: first results from strong-lensing analysis of 20 massive galaxy clusters at z = 0.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. R. Sanderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 404, pp.325-349. </w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2009.16274.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Far-Infrared and Polycyclic Aromatic Hydrocarbon Emission from the Cosmic Eye: Probing the Dust and Star Formation of Lyman Break Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Siana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. I. Teplitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 698, pp.1273-1281. </w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/698/2/1273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new window of exploration in the mass spectrum: strong lensing by galaxy groups in the SL2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 502, pp.445-456. </w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661150v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubble Space Telescope Observations of a Spectacular New Strong-Lensing Galaxy Cluster: MACS J1149.5+2223 at z = 0.544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 707, pp.L163-L168. </w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/707/2/L163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-IR search for lensed supernovae behind galaxy clusters. I. Observations and transient detection efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Paech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amanullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 507, pp.61-69. </w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200911982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatially resolved map of the kinematics, star formation and stellar mass assembly in a star-forming galaxy at z = 4.9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. G. Bower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 400, pp.1121-1131. </w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2009.15617.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-IR search for lensed supernovae behind galaxy clusters. II. First detection and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Paech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amanullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 507, pp.71-83. </w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoCuSS: A Comparison of Sunyaev-Zel'dovich Effect and Gravitational-Lensing Measurements of Galaxy Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Marrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marshall Joy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Bonamente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 701, pp.L114-L118. </w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/701/2/L114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck spectroscopic survey of strongly lensed galaxies in Abell 1703: further evidence of a relaxed, unimodal cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Kneib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 498, pp.37-47. </w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distribution of Dark Matter Over Three Decades in Radius in the Lensing Cluster Abell 611</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew B. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Treu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Sand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 706, pp.1078-1094. </w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/706/2/1078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauging the Dark Matter Fraction in an L * S0 Galaxy at z = 0.47 Through Gravitational Lensing from Deep Hubble Space Telescope/Advanced Camera for Surveys Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Covone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. R. Napolitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Capaccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 691, pp.531-536. </w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/691/1/531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation and assembly of a typical star-forming galaxy at redshift z~3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mark Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian R. Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 455, pp.775-777. </w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NATURE07294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Infrared Spectroscopy of Lensed Galaxies at 1 &amp;lt; z &amp;lt; 3: The Nature of Sources Near the MIPS Confusion Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Rigby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marcillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. H. Rieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 675, pp.262-280. </w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/525273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EROs found behind lensing clusters. II. Empirical properties, classification, and SED modelling based on multi-wavelength observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 477, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20077591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong lensing in Abell 1703: constraints on the slope of the inner dark matter distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 489, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200809646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hubble and Spitzer Space Telescope Survey for Gravitationally Lensed Galaxies: Further Evidence for a Significant Population of Low-Luminosity Galaxies beyond z=7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 685, pp.705-724. </w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/591312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the slope of cluster mass profile with gravitational Einstein rings: application to Abell 1689</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G. Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Sygnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 386, pp.1169-1178. </w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.12929.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Detailed Study of Gas and Star Formation in a Highly Magnified Lyman Break Galaxy at z = 3.07</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. K. Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 665, pp.936-943. </w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/519789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Very Bright, Highly Magnified Lyman Break Galaxy at z = 3.07</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 654, pp.L33-L36. </w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/510902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Study of Multiply Imaged Systems in the Lensing Cluster Abell 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Covone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 662, pp.781-796. </w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/517875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the Abell 1689 puzzle: A combined strong and weak gravitational lensing analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 668 (2), pp.643-666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EROs found behind lensing clusters. I. Stellar populations and dust properties of optical dropout EROs and comparison with related objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 469, pp.47-60. </w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20077127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EROs found behind lensing clusters. I. Stellar populations and dust properties of optical dropout EROs and comparison with related objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 476, pp.97-97. </w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20077127E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Strong and Weak Gravitational Lensing in Abell 1689</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 668, pp.643-666. </w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/521293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The strong transformation of spiral galaxies infalling into massive clusters at z ~ 0.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marcillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bravo-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 376, pp.157-172. </w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2006.11369.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Keck Survey for Gravitationally Lensed Ly? Emitters in the Redshift Range 8.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 663, pp.10-28. </w:t></w:r><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/518098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrophotometric properties of galaxies at intermediate redshifts (z\textasciitilde{}0.2--1.0) II. The Luminosity -- Metallicity relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 448, pp.907. </w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013275v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrophotometric properties of galaxies at intermediate redshifts (z ~ 0.2-1.0). II. The Luminosity - Metallicity relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 448, pp.907-919. </w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIMOS-IFU survey of z ~ 0.2 massive galaxy clusters. I. Observations of the strong lensing cluster Abell 2667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Covone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soucail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 456, pp.409-420. </w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrophotometric properties of galaxies at intermediate redshifts (z\textasciitilde{}0.2--1.0) I. Sample description, photometric properties and spectral measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 448, pp.893. </w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013270v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spitzer and Hubble Space Telescope Constraints on the Physical Properties of the z~7 Galaxy Strongly Lensed by A2218</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. H. Rieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 618, pp.L5-L8. </w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/427550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spitzer and Hubble Constraints on the Physical Properties of the z~7 Galaxy Strongly Lensed by Abell 2218</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. H. Rieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 618L, pp.5. </w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/427550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Abundance of Low-Luminosity Lyα Emitters at High Redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Kuijken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 606, pp.683-701. </w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/383080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probable z~7 Galaxy Strongly Lensed by the Rich Cluster A2218: Exploring the Dark Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 607, pp.697-703. </w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/386281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISAAC/VLT observations of a lensed galaxy at z = 10.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kneib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 416, pp.L35-L40. </w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20040065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a faint R-band drop-out: A strongly reddened lensed star forming galaxy at z = 1.68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kneib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 412, pp.L57-L60. </w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20034608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blue Multi Unit Spectroscopic Explorer (BlueMUSE) on the VLT: science drivers and overview of instrument design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Krajnović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE Astronomical Telescopes, Jun 2024, Yokohama, Japan. pp.74, </w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: project status and instrument overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, France. pp.40, </w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3018520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI ELT instrument integral field unit test tools development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Loupias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Migniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical and Mechanical Technologies for Telescopes and Instrumentation VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.169, </w:t></w:r><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4MOST low resolution spectrographs AIT at AIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daguisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Disseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jun 2024, Yokohama, France. pp.241, </w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3020061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: a virtual instrument to get ready for the real one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Piqueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pécontal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling, Systems Engineering, and Project Management for Astronomy XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.85, </w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the annual meeting of the French Society of Astronomy &amp; Astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Baillié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: overview of the capabilities and expected performance of the ELT's first light, adaptive optics assisted integral field spectrograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation, Ground-based and Airborne Instrumentation for Astronomy IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2628834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4MOST Low Resolution Spectrograph Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daguisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Disseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jul 2022, Montréal, France. pp.255, </w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4MOST low resolution spectrograph performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Disseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daguisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, France. pp.272, </w:t></w:r><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4MOST Low Resolution Spectrograph MAIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daguisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Only, France. pp.188, </w:t></w:r><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2561487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI: first light spectroscopy for the ELT: instrument final design and quantitative performance predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Ferraro-Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114471W, </w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2562144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI first light spectroscopy for the ELT: geometrical calibration in the data reduction software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Piqueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Friot-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Piqueras López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Cyberinfrastructure for Astronomy VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France. pp.116, </w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2560485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4MOST Consortium Survey 8: Cosmology Redshift Survey (CRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Raichoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preparing for 4MOST. A community workshop introducing ESO's next-generation spectroscopic survey facility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Garching, Germany. pp.50-53, </w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4MOST Consortium Survey 5: eROSITA Galaxy Cluster Redshift Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Finoguenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Merloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirpal Nandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Salvato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preparing for 4MOST. A community workshop introducing ESO's next-generation spectroscopic survey facility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Garching, Germany. pp.39-41, </w:t></w:r><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong-lensing of Gravitational Waves by Galaxy Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P.L. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bianconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.M. Farr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAU Symposium 338</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Baton Rouge, United States. pp.98-102, </w:t></w:r><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921318003757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4MOST Low Resolution Spectrograph: Design and Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Kosmalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daguisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, France. pp.99087V, </w:t></w:r><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2231688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric and Spectroscopic analysis of lensed re-ionising sources at the frontier of the Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roberts-Borsani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2016: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France. pp.411-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong lensing, weak lensing, and dynamics in SL2S J02140-0535</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Verdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. P. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Regional IAU Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mexico. pp.104-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extragalactic science with EMIR-GTC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balcells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cardiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, -, France. pp.161-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-z galaxies behind the lensing cluster A2667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.141-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News from z6-10 galaxy candidates found behind gravitational lensing clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAU Symposium #241</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.571-572, </w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921307009167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for an Abundant Population of Feeble Lyman-alpha Emitting Galaxies at z&amp;gt;8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society, AAS Meeting #211, #143.02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results from the VIMOS-IFU survey of gravitationally lensing clusters at z~0.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Covone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Soucail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Perspectives for 3D Spectroscopy An ESO and Euro3D Workshop Garching (Germany), October 10-14, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Garching, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet magnétorésistif colossal jusqu'au GHz dans des couches minces polycristallines de LaSrMnO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 9èmes Journées de Caractérisation de Matériaux en Micro-ondes - Conférence SEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, ST ETIENNE, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high redshift galaxies studied through Gravitational Telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kneib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'Astrophysique Francaise, meeting held in Strasbourg, France, June 27 - July 1, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIMOS-IFU survey of z~0.2 massive galaxy clusters. I. Observations of the strong lensing cluster Abell 2667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Covone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soucail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Perspectives for 3D Spectroscopy An ESO and Euro3D Workshop Garching (Germany), October 10-14, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Garching, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for High Redshift Galaxies using Gravitational Lensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiwavelength Cosmology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Faint Distant Galaxies as seen through Gravitational Telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemoine-Busserolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravitational Lensing: a unique tool for cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, France. pp.5229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un compteur de colonies a laser adapte aux boites de Petri ensemmencees en &amp;quot;spirale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1987, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02855748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: a virtual instrument to get ready for the real one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Piqueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pécontal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling, Systems Engineering, and Project Management for Astronomy XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. SPIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French SKA White Book - The French Community towards the Square Kilometre Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -T. Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Ferrari; G. Lagache; M.-A. Miville-Deschenes; L. Montier; E. Josselin; N. Vilmer; P. Zarka; S. Corbel; S. Vergani; S. Lambert; G. Theureau; S. Bosse; A. Ferrari; S. Gauffre; G. Marquette; J.-M. Martin; B. Semelin; M. Alves; K. Ferrière. 2018, </w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1712.06950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SF2A-2016: Semaine de l'Astrophysique Francaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cambresy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pécontal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques d'analyse et de controle dans les industries agro-alimentaires. Vol. 3. Le controle microbiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technique et Documentation, 1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission line galaxies beyond the limits of the Hubble UDF: Physical conditions in ultra-faint star forming galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy J. Barger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leindert Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rychard Bouwens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: MUSEQuBES: Calibrating the redshifts of Lyα emitters using stacked circumgalactic medium absorption profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowgat Muzahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Anna Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.4424-4425. </w:t></w:r><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first GLIMPSE of the faint galaxy population at Cosmic Dawn with JWST: The evolution of the ultraviolet luminosity function across z=9-15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Chemerynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Atek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Furtak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chisholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Endsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wide-field Spectroscopic Telescope (WST) Science White Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Mainieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cimatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All the Little Things in Abell 2744: $&amp;gt;$1000 Gravitationally Lensed Dwarf Galaxies at $z=0-9$ from JWST NIRCam Grism Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan P Naidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorryt Matthee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kramarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Brammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular gas cloud properties at $z\simeq 1$ revealed by the superb angular resolution achieved with ALMA and gravitational lensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslava Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Messa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiply lensed star forming clumps in the A521-sys1 galaxy at redshift 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Messa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslava Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpecTel: A 10-12 meter class Spectroscopic Survey Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joss Bland-Hawthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BlueMUSE: Project Overview and Science Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Detailed Science Case for the Maunakea Spectroscopic Explorer: the Composition and Dynamics of the Faint Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Babusiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Balogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Driver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pat Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Lensing in Abell 1703: Constraints on the Slope of the Inner Dark Matter Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-IR Search for Lensed Supernovae Behind Galaxy Clusters - II. First Detection and Future Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Paech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amanullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dahlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hubble & Spitzer Space Telescope Survey for Gravitationally-Lensed Galaxies: Further Evidence for a Significant Population of Low Luminosity Galaxies beyond Redshift Seven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauging the dark matter fraction in a $L_*$ S0 galaxy at z=0.47 through gravitational lensing from deep HST/ACS imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Covone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. R. Napolitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Capaccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Keck Survey for Gravitationally-Lensed Lyman-alpha Emitters in the Redshift Range 8.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News from z~6-10 galaxy candidates found behind gravitational lensing clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Infrared Spectroscopy of Lensed Galaxies at 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Rigby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marcillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. H. Rieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the population of 6 &amp;lt; z &amp;lt; 10 star-forming galaxies with deep near-IR images of lensing clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the population of 6 ? {z} ? 10 star-forming galaxies with deep near-IR images of lensing clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kneib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for z&amp;gt;7 galaxies with the Gravitational Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Detailed Science Case for the Maunakea Spectroscopic Explorer, 2019 edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Babusiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bergemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam J. Burgasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ellison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daryl Haggard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MSE Science Team. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROPRIETES DES PREMIERES ETOILES ET GALAXIES. CONTRAINTES SUR LES MODELES DE FORMATION DES GALAXIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Paul Sabatier - Toulouse III, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés physiques des premières étoiles et galaxies. Contraintes sur les modèles de formation des galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Paul Sabatier - Toulouse III, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés Physiques des Galaxies Distantes sous la loupe des Amas-lentilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosmologie et astrophysique extra-galactique [astro-ph.CO]. Université Claude Bernard - Lyon I, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00789891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1507"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Johan Richard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johan-richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5492-1049</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095319204</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (328)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JWST Discovery of $40+$ Microlensed Stars in a Magnified Galaxy, the &amp;quot;Dragon&amp;quot; behind Abell 370</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinobu Fudamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengwu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masamune Oguri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (3), pp.428-437. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-024-02432-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE eXtremely Deep Field: Classifying the spectral shapes of Lyα-emitting galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verhamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Alcalde Pampliega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 694, pp.A100. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond MACS: Physical properties of extremely X-ray luminous clusters at $z &gt; 0.5$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Basto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C Edge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 537 (3), pp.2662-2694. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staf063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA Lensing Cluster Survey: Dust mass measurements as a function of redshift, stellar mass, and star formation rate from z = 1 to z = 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Fujimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 693, pp.A190. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primordial Rotating Disk Composed of $\geq$15 Dense Star-Forming Clumps at Cosmic Dawn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fujimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kohno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Giménez-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astron.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (10), pp.1553-1567. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-025-02592-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euclid: Early Release Observations -- A preview of the Euclid era through a galaxy cluster magnifying lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Atek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R Weaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Schrabback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 697, pp.A15. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas metallicity of ram-pressure-stripped galaxies at intermediate redshifts with MUSE data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khoram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Poggianti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vulcani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A261. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUFFALO/Flashlights: Constraints on the abundance of lensed supergiant stars in the Spock galaxy at redshift 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung Kei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish K Meena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Niemiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Acebron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 681, pp.A124. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Median surface-brightness profiles of Lyman-α haloes in the MUSE Extremely Deep Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 688, pp.A37. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for enhanced star formation rates in z ∼ 0.35 cluster galaxies undergoing ram pressure stripping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Vulcani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca M Poggianti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Radovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Werle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, pp.A117. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of the brightest young stellar clumps in extremely lensed galaxies at redshifts 4 to 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Messa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslava Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Claeyssens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 529 (3), pp.2162-2179. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of two ultraviolet–blue volume-phase holographic gratings based on dichromated gelatin and photopolymer recording materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Clawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Frangiamore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elroy Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Telescopes Instruments and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (04), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.jatis.10.4.040501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAGIC: MUSE gAlaxy Groups In COSMOS – A survey to probe the impact of environment on galaxy evolution over the last 8 Gyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ciesla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lemaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 683, pp.A205. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA Lensing Cluster Survey: Deep 1.2 mm Number Counts and Infrared Luminosity Functions at $z\simeq1-8$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Fujimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kotaro Kohno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masami Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masamune Oguri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily Kokorev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 275 (2), pp.36. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/ad5ae2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) X. The cool gas and covering fraction of Mg II in galaxy groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cherrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 528, pp.481-498. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad3764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complex node of the cosmic web associated with the massive galaxy cluster MACS J0600.1-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas J Furtak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adi Zitrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan P Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Sayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 533 (2), pp.2242-2261. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae1943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy main sequence and properties of low-mass Lyman-α emitters towards reionisation as viewed by VLT/MUSE and JWST/NIRCam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Goovaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 683, pp.A184. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE eXtremely Deep Field: Detections of circumgalactic SiII* emission at z&gt;~2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruka Kusakabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mauerhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verhamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 691, pp.A255. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202451009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved spectroscopic analysis of Lyα haloes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 691, pp.A66. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) XII. Rationale and design of a Mg ii survey of the cool circum-galactic medium with MUSE and UVES: The MEGAFLOW Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cherrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing galaxy candidates out to z 16 with JWST observations of the lensing cluster SMACS0723</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Atek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Shuntov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas J. Furtak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 519, pp.1201-1220. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac3144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03947310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field surveys: Data release II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themiya Nanayakkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 670, pp.A4. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the Lyman-α-emitting fraction and UV properties of lensed star-forming galaxies in the range 2.9 &amp;lt; z &amp;lt; 6.7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Goovaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tuan-Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 678, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REQUIEM-2D: A Diversity of Formation Pathways in a Sample of Spatially Resolved Massive Quiescent Galaxies at z ∼ 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Akhshik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine E Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Leja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin S Spilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 943 (2), pp.179. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aca677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the faint-end luminosity function of Lyman-alpha emitters at 3 &amp;lt; &amp;lt;i&amp;gt;z&amp;lt;/i&amp;gt; &amp;lt; 7 behind 17 MUSE lensing clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T T Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Tuan-Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Goovaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 678, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Highlights from Ten Years of the MUSE Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular gas cloud properties at z ≃ 1 revealed by the superb angular resolution achieved with ALMA and gravitational lensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslava Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Messa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 519 (4), pp.6222-6238. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new step forward in realistic cluster lens mass modelling: Analysis of Hubble Frontier Field Cluster Abell S1063 from joint lensing, X-ray and galaxy kinematics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauchesne Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 527 (2), pp.3246-3275. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad3308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the physical properties of the first lensed z 9 - 16 galaxy candidates with JWST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas J. Furtak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Shuntov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Atek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adi Zitrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 519, pp.3064-3075. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac3717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03947309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of the Observed Lyman alpha EW Distribution of Dwarf Galaxies at z~2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Snapp-Kolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Siana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gburek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Emami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 525 (4), pp.5500-5511. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad2412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solar metallicity galaxy at &amp;lt;i&amp;gt;z&amp;lt;/i&amp;gt; &gt; 7? Possible detection of the [N ii] 122 μm and [O iii] 52 μm lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meghana Killi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darach Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Fujimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollis Akins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 521 (2), pp.2526 - 2534. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational lensing effects of supermassive black holes in cluster environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyamvada Natarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 518 (1), pp.54-65. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac3098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JWST PEARLS View of the El Gordo Galaxy Cluster and of the Structure It Magnifies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda L. Frye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Foo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reagen Leimbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikhil Garuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 952, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/acd929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04479072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) IX. The impact of gas flows on the relations between the mass, star formation rate, and metallicity of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanna Langan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ginolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergö Popping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 521, pp.546-557. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04038708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RXJ0437+00: Constraining Dark Matter with Exotic Gravitational Lenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Basto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cerny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mon.Not.Roy.Astron.Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 522 (1), pp.1091-1107. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering gravitationally lensed gravitational waves: predicted rates, candidate selection, and localization with the Vera Rubin Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Nicholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Ryczanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 520 (1), pp.702-721. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the gravitational lensing interpretation of three gravitational wave detections in the mass gap by LIGO and Virgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bianconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Nicholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Ryczanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 521 (3), pp.3421-3430. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Direct-method Oxygen Abundance of Typical Dwarf Galaxies at Cosmic High Noon∗</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Gburek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Siana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najmeh Emami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 948 (2), pp.108. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/acb153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision modeling of JWST's first cluster lens SMACSJ0723.3-7327</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 945 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/acaea9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SN Zwicky: uncovering a population of gravitational lens galaxies with magnified &amp;quot;standard candles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Goobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikki Arendse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sagués Carracedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (9), pp.1098-1107. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-023-01981-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation at the smallest scales: a JWST study of the clump populations in SMACS0723</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Claeyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Messa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 520 (2), pp.2180-2203. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac3791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE eXtremely deep field: first panoramic view of an Mg II emitting intragroup medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verhamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Simmonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorryt Matthee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 663, pp.A11. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiply lensed star forming clumps in the A521-sys1 galaxy at redshift 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Messa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslava Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac2189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03777334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot-WINGS: An extended MUSE view of the structure of Abell 370</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Erik Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cerny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Claeyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 514, pp.497-517. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrutiny of a very young, metal-poor star-forming Lyα-emitter at z ≍ 3.7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Iani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gronke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac3198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03854047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA Reveals Extended Cool Gas and Hot Ionized Outflows in a Typical Star-forming Galaxy at Z = 7.13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollis B. Akins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Fujimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Finlator</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darach Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten K. Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 934, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac795b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03777338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locations and Morphologies of Jellyfish Galaxies in A2744 and A370</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Callum Bellhouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Poggianti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Vulcani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Werle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 937, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac8b6e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03854059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE eXtremely Deep Field: Individual detections of Lyα haloes around rest-frame UV-selected galaxies at z ≃ 2.9–4.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruka Kusakabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verhamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 660, pp.A44. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA Lensing Cluster Survey: Hubble Space Telescope and Spitzer Photometry of 33 Lensed Fields Built with CHArGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kokorev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fujimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kohno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G E Magdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 263 (2), pp.38. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/ac9909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Extremely Deep Field: Evidence for SFR-induced cores in dark-matter dominated galaxies at z ≃ 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Krajnović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 658, pp.A76. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lensed Lyman-Alpha MUSE Arcs Sample (LLAMAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claeyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kusakabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 666, pp.A78. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing Ram Pressure at Work in Intermediate Redshift Clusters with MUSE: The Case of Abell 2744 and Abell 370</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Radovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca M. Poggianti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Vulcani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gullieuszik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 925, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac36c7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03672066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-starburst Galaxies in the Centers of Intermediate-redshift Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Werle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Poggianti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Callum Bellhouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Vulcani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 930, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac5f06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03672016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent widths of Lyman α emitters in MUSE-Wide and MUSE-Deep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kerutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verhamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. B. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 659, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial profiles of lensed z ∼ 1 galaxies on sub-kiloparsec scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslava Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 657, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extreme case of galaxy and cluster co-evolution at z = 0.7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Edge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Koekemoer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 508, pp.3663-3671. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-scale study of the coupling between thermal and wind effects on the ventilation systems of nuclear facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Inard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International journal of ventilation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14733315.2019.1693135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) VIII. Discovery of a Mg ii emission halo probed by a quasar sightline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507 (3), pp.4294-4315. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy cluster cores as seen with VLT/MUSE: New strong-lensing analyses of RX J2129.4 + 0009, MS 0451.6 − 0305, and MACS J2129.4 − 0741</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rexroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 508 (1), pp.1206-1226. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Extremely Deep Field: The cosmic web in emission at high redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 647, pp.A107. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exquisitely Deep View of Quenching Galaxies through the Gravitational Lens: Stellar Population, Morphology, and Ionized Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison W. S. Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel B. Brammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sune Toft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 919, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac0ae3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shy Genel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.A49. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar feedback in a clumpy galaxy at z 3.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Iani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gronke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507, pp.3830-3848. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: 12 massive lensing clusters MUSE observations (Richard+, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claeyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.J/A+A/646/A83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA Lensing Cluster Survey: A spectral stacking analysis of [C II] in lensed z ∼ 6 galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Fujimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 652, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03672415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HST See Change Program: I. Survey Design, Pipeline, and Supernova Discoveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Nordin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 912 (2), pp.87. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abed4d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE-Wide survey: Three-dimensional clustering analysis of Lyman-α emitters at 3.3 &amp;lt; z &amp;lt; 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Herrero Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krumpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Miyaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 653, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quenching of star formation from a lack of inflowing gas to galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine E. Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina C. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiya Mowla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin S. Spilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sune Toft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 597, pp.485-488. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-03806-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical fragmentation in high redshift galaxies revealed by hydrodynamical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fensch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Daddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Behrendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502, pp.4641-4657. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03745716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving parametric mass modelling of lensing clusters through a perturbative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 506 (2), pp.2002-2019. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab1684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the cosmic UV background at z &amp;gt; 3 with MUSE Lyman-α emission observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia G. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Sarpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Duboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 504 (1), pp.16-32. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sources of reionization: a spectroscopic case study of a 30× lensed galaxy at z 5 with Lyα, C IV, Mg II, and [Ne III]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Witstok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renske Smit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Maiolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Curti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 508, pp.1686-1700. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atlas of MUSE observations towards twelve massive lensing clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Claeyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Guaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Erik Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 646, pp.A83. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Gas in a Gravitationally Lensed Galaxy Group at z = 2.9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison W S Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Yu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel Stockmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 917 (2), pp.79. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac0435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA 1.3 mm Survey of Lensed Submillimeter Galaxies Selected by Herschel: Discovery of Spatially Extended SMGs and Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengwu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Rawle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Walth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 908 (2), pp.192. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abd6e4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving star-forming clumps in a z ∼ 2 lensed galaxy: a pixelated Bayesian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soniya Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiantian Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Patrício</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Kewley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 505 (1), pp.L1 - L5. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slab040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery and analysis of rest-frame UV emission lines in 2052 galaxies observed with MUSE at 1.5 &amp;lt; z &amp;lt; 6.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kerutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Feltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.A80. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gravitationally lensed supernova with an observable two-decade time delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven A. Rodney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel B. Brammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin D. R. Pierel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sune Toft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.1118-1125. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-021-01450-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA Lensing Cluster Survey: a strongly lensed multiply imaged dusty system at z ≥ 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zitrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fujimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 505 (4), pp.4838-4846. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tully-Fisher relation in dense groups at z ∼ 0.7 in the MAGIC survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Abril-Melgarejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leindert A. Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 647, pp.A152. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA Lensing Cluster Survey: Bright [CII] 158 $\mu$m Lines from a Multiply Imaged Sub-$L^{\star}$ Galaxy at $z=6.0719$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Fujimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masamune Oguri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Brammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Yoshimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 911 (2), pp.99. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/abd7ec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) VII: A NOEMA pilot program to probe molecular gas in galaxies with measured circumgalactic gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Freundlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Daddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 501 (2), pp.1900-1910. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa3818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hybrid - lenstool : a self-consistent algorithm to model galaxy clusters with strong- and weak-lensing simultaneously</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Niemiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keren Sharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 493 (3), pp.3331-3340. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE $Hubble$ Ultra Deep Field Survey - XV. The mean rest-UV spectra of Ly$\alpha$ emitters at z &amp;gt; 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Feltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael V. Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayadev Pradeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 641, pp.A118. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BUFFALO HST Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Steinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Acebron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Atek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Capak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 247 (2), pp.64. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/ab75ed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey - XIV. Evolution of the Ly$\alpha$ emitter fraction from z = 3 to z = 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruka Kusakabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verhamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 638, pp.A12. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant star-forming clumps?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Ivison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. D. Biggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Zwaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Falgarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 495 (1), pp.L1-L6. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slaa046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Abell 370 MUSE redshifts (Lagattuta+, 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Patricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.J/MNRAS/469/3946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hyper luminous starburst at z = 4.72 magnified by a lensing galaxy pair at z = 1.48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ciesla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Béthermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Daddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Diaz-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A27. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02496331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSEQuBES: Calibrating the redshifts of Lyman-α emitters using stacked circumgalactic medium absorption profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowgat Muzahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella A Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Monthly Notices of the Royal Astronomical Society, 496 (2), pp.1013-1022. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa1347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSE observations towards the lensing cluster A2744: Intersection between the LBG and LAE populations at z ∼ 3–7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de La Vieuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 644, pp.A39. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The data processing pipeline for the MUSE instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M. Weilbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Palsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Streicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 641, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevated ionizing photon production efficiency in faint high-equivalent-width Lyman-α emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael V. Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorryt Matthee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 493, pp.5120-5130. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nature of CR7 revealed with MUSE: a young starburst powering extended Ly α emission at z = 6.6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorryt Matthee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Pezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruari Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruka Kusakabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 498, pp.3043-3059. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ionizing Photon Production Efficiency (ξ&amp;lt;sub&amp;gt;ion&amp;lt;/sub&amp;gt;) of Lensed Dwarf Galaxies at z ∼ 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najmeh Emami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Siana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Gburek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William R. Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 895, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab8f97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey. XIII. Spatially resolved spectral properties of Lyman α haloes around star-forming galaxies at z &amp;gt; 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verhamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim A Rosdahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 635, pp.A82. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New criteria for the selection of galaxy close pairs from cosmological simulations: evolution of the major and minor merger fraction in MUSE deep fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ventou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 631, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03666709v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: LAE z\raisebox-0.5ex~3-7 luminosity functions (de La Vieuville+, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. De La Vieuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.J/A+A/628/A3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE-Wide Survey: A determination of the Lyman $\alpha$ emitter luminosity function at $3 &amp;lt; z &amp;lt; 6$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmund Christian Herenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikke Saust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Kerutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 621, pp.A107. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sub-kpc scale kinematics of molecular and ionized gas of star-forming galaxies at z ∼ 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chisholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Patrício</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 631, pp.A91. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shapes of the rotation curves of star-forming galaxies over the last ≈10 Gyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred L. Tiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. J. Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 485, pp.934-960. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H0LiCOW - X. Spectroscopic/imaging survey and galaxy-group identification around the strong gravitational lens system WFI 2033-4723</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. D. Fassnacht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sonnenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 490, pp.613-633. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Atlas of Disks (MAD): resolving star formation rates and gas metallicities on &amp;lt;100 pc scales†</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Erroz-Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marcella Carollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark den Brok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Onodera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 484, pp.5009-5027. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: MUSE and HFFs Photometry of A2744 (Mahler+, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.J/MNRAS/473/663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The large- and small-scale properties of the intergalactic gas in the Slug Ly α nebula revealed by MUSE He$\small {II}$ emission observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Pezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Anna Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia G. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 483 (4), pp.5188-5204. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty3481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mean Hα EW and Lyman-continuum photon production efficiency for faint z ≈ 4-5 galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rychard J. Bouwens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasper B. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 627, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared Galaxies in the Field of the Massive Cluster Abell S1063: Discovery of a Luminous Kiloparsec-sized H II Region in a Gravitationally Lensed Infrared-luminous Galaxy at z = 0.6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory L. Walth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy D. Rawle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 877, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab16d8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03674444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing 3D Structure with a Large MUSE Mosaic: Extending the Mass Model of Frontier Field Abell 370</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz E. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 485 (3), pp.3738-3760. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolved scaling relations and metallicity gradients on sub-kiloparsec scales at z ≈ 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Patricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 489 (1), pp.224-240. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular clouds in the Cosmic Snake normal star-forming galaxy 8 billion years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslava Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiphu Rujopakarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (12), pp.1115-1121. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-019-0874-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral variations of Lyman α emission within strongly lensed sources observed with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claeyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 489, pp.5022-5029. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep and rapid observations of strong-lensing galaxy clusters within the sky localization of GW170814</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bianconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 485 (4), pp.5180-5191. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faint end of the z ∼ 3–7 luminosity function of Lyman-alpha emitters behind lensing clusters observed with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de La Vieuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 628, pp.A3. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The core of the massive cluster merger MACS J0417.5-1154 as seen by VLT/MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alastair C. Edge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keren Sharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Gillman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 483, pp.3082-3097. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty3312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE-Wide Survey: survey description and first data release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kerutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. B. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. C. Herenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 624, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) III: galactic wind properties using background quasars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 490 (3), pp.4368 - 4381. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2822/5586576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Detection of [O III] λ4363 in a Lensed, Dwarf Galaxy at z = 2.59: Testing Metallicity Indicators and Scaling Relations at High Redshift and Low Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Gburek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Siana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najmeh Emami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 887, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab5713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring He II λ1640 emission line properties at z ∼2-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themiya Nanayakkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leindert Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rychard Bouwens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 624, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy-galaxy lensing in the outskirts of CLASH clusters: constraints on local shear and testing mass-luminosity scaling relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johany Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Siana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 479, pp.2630-2648. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacking the Cosmic Web in fluorescent Ly α emission with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia G. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Anna Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Pezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 475 (3), pp.3854-3869. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics, turbulence, and star formation of z ∼ 1 strongly lensed galaxies seen with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Patricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 477 (1), pp.18-44. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearly 100% of the sky is covered by Lyman-α emission around high redshift galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0564-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong-lensing analysis of A2744 with MUSE and Hubble Frontier Fields images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 473 (1), pp.663-692. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx1971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirty-fold: Extreme Gravitational Lensing of a Quiescent Galaxy at z = 1.6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stockmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 852, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aa9fee⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03678249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: WIRCam Ultra Deep Survey photometric catalogs (Pello+, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Mccracken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balcells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cardiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.J/A+A/620/A51. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26093/cds/vizier.36200051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster kinematics and stellar rotation in NGC 419 with MUSE and adaptive optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. -O. Husser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martocchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Usher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 480, pp.1689-1695. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE-Wide survey: a measurement of the Ly α emitting fraction among z &amp;gt; 3 galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmund Christian Herenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Kerutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 473, pp.30-37. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx2307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionised gas structure of 100 kpc in an over-dense region of the galaxy group COSMOS-Gr30 at z ~ 0.7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leindert Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guérou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 609, pp.A40. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution spatial analysis of a z ∼ 2 lensed galaxy using adaptive coadded source-plane reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soniya Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiantian Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshu Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Kewley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 481, pp.1427-1440. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme magnification of an individual star at redshift 1.5 by a galaxy-cluster lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick L. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M. Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Rodney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Broadhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), pp.334-342. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-018-0430-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Galaxy Candidates at Redshift ∼3.5 Detected with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Anna Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia G Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrie A Straka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 859 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aab6aa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two peculiar fast transients in a strongly lensed host galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Rodney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Balestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bradac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Broadhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.324-333. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-018-0405-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter under the Microscope: Constraining Compact Dark Matter with Caustic Crossing Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M. Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Broadhurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick L. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Rodney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 857 (1), pp.25. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aab617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of a clumpy lensed galaxy at z = 1.6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 619, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03678167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First gas-phase metallicity gradients of 0.1 ∼ &amp;lt; z ∼ &amp;lt; 0.8 galaxies with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 478 (4), pp.4293-4316. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSE Spectroscopic Identifications of Ultra-faint Emission Line Galaxies with M_UV ∼ −15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael V Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijn Franx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 865 (1), pp.L1. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aade4b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic constraints on UV metal line emission at z ≃ 6-9: the nature of Lyα emitting galaxies in the reionization era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Mainali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adi Zitrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 479, pp.1180-1193. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark matter dynamics in Abell 3827: new data consistent with standard cold dark matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Massey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jori Liesenborgs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Stach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 477 (1), pp.669 - 677. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WIRCam Ultra Deep Survey (WUDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Mccracken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 620, pp.A51. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Extreme Faint End of the UV Luminosity Function at $z\sim6$ Through Gravitational Telescopes: a comprehensive assessment of strong lensing uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Atek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schaerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 479 (4), pp.5184-5195. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty1820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties and redshift evolution of star-forming galaxies with high [O III]/[O II] ratios with MUSE at 0.28 &amp;lt; z &amp;lt; 0.85</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paalvast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verhamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Straka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. C. Herenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.A40. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyman-continuum leakage as dominant source of diffuse ionized gas in the Antennae galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M. Weilbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Monreal-Ibero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verhamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christer Sandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 611, </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What if LIGO’s gravitational wave detections are strongly lensed by massive galaxy clusters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Veitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will M. Farr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Massey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 475 (3), pp.3823-3828. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KMOS LENsing Survey (KLENS): Morpho-kinematic analysis of star-forming galaxies at z 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cirasuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. J. Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 613, </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03678211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Nearly all the sky is covered by Lyman-α emission around high-redshift galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 563, pp.E31-E31. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0664-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03678169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nature of giant clumps in distant galaxies probed by the anatomy of the cosmic snake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo G. Pérez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslava Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.76-82. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-017-0295-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03678157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey. XI. Constraining the low-mass end of the stellar mass – star formation rate relation at z &amp;lt; 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leindert Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieke Paalvast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 619, pp.A27. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Feltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 617, pp.A62. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering the systemic redshift of galaxies from their Lyman alpha line profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verhamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ventou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 478 (1), pp.L60-L65. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/sly058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for supernovae in the multiply-imaged galaxies behind the gravitational telescope A370</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Petrushevska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amanullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hangard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 614, pp.A103. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully stripped? The dynamics of dark and luminous matter in the massive cluster collision MACSJ0553.4−3342</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 471 (3), pp.3305-3322. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx1636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieke Paalvast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leindert Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A7. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey: III. Testing photometric redshifts to 30th magnitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Inami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A3. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gravitationally boosted MUSE survey for emission-line galaxies at z $\gtrsim$ 5 behind the massive cluster RCS 0224</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renske Smit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Massey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 467 (3), pp.3306-3323. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular gas properties of a lensed star‐forming galaxy at z similar to 3.6: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dessauges‐zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zamojski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rujopakarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sklias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A massive, dead disk galaxy in the early Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sune Toft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gallazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 546, pp.510-513. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature22388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03676987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubble Frontier Fields: systematic errors in strong lensing models of galaxy clusters – implications for cosmography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Acebron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Giocoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 470 (2), pp.1809-1825. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx1330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping substructure in the HST Frontier Fields cluster lenses and in cosmological simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyamvada Natarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urmila Chadayammuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 468 (2), pp.1962-1980. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw3385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHARDS Frontier Fields: Physical Properties of a Low-mass Ly α Emitter at z = 5.75</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernán-Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Pérez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Diego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 849 (2), pp.82. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa917f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02236043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey. X. Lyα equivalent widths at 2.9 &amp;lt; z &amp;lt; 6.6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B. Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A merger in the dusty, $z=7.5$ galaxy A1689-zD1?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten K. Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darach Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Frayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gallazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 466 (1), pp.138-146. </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw3066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Shepherd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A1. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE &ITHubble&IT Ultra Deep Field Survey V. Spatially resolved stellar kinematics of galaxies at redshift 0.2 less than or similar to &ITz&IT less than or similar to 0.8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guerou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Krajnovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael V. Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijn Franx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rychard J. Bouwens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A4. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A8. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE-Wide survey: detection of a clustering signal from Lyman α emitters in the range 3 &lt; z &lt; 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C. Herenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 471 (3), pp.3186-3192. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx1677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic winds with MUSE: A direct detection of Fe ii* emission from a z = 1.29 galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.A118. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Inami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A2. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring gas‐phase metallicity gradients of galaxies at the seeing limit: a forward modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Shirazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 468 (2), pp.2140-2163. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lens modelling Abell 370: crowning the final frontier field with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Patrício</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 469 (4), pp.3946-3964. </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx1079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Frontier Fields: Survey Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Koekemoer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grogin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Capak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 837, pp.97. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17909/T9KK5N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey VI: The Faint-End of the Ly$\alpha$ Luminosity Function at $2.91 &lt; z &lt; 6.64$ and Implications for Reionisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A6. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Most Ancient Spiral Galaxy: A 2.6-Gyr-old Disk with a Tranquil Velocity Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiantian Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshu Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Federrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soniya Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 850, </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa951d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSE deep-fields: the Ly \ensuremathα luminosity function in the Hubble Deep Field-South at 2.91 &amp;lt; z &amp;lt; 6.64</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa B. Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joakim A Rosdahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmund Christian Herenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 471 (1), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx1515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bullet cluster at its best: weighing stars, gas, and dark matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Paraficz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A121. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous giant Ly $\alpha$ nebulae around the brightest quasars at $z\sim3.5$ revealed with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Borisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella A. Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia G. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 831 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/831/1/39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep MUSE observations in the HDFS Morpho-kinematics of distant star-forming galaxies down to 10(8) M-circle dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 591, </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extraordinary amount of substructure in the Hubble Frontier Fields cluster Abell 2744</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schwinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Baugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 463, pp.3876-3893. </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong-lensing analysis of MACSJ0717.5+3745 from Hubble Frontier Fields observations: How well can the mass distribution be constrained?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 588, pp.A99. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-redshift supernova rates measured with the gravitational telescope A 1689</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Petrushevska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahman Amanullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Goobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A54. </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mysterious morphology of MRC0943-242 as revealed by ALMA and MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitten Gullberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos de Breuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of the Faint End of the UV Luminosity Function during the Peak Epoch of Star Formation (1 &lt; z &lt; 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Siana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rafelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 832, </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/832/1/56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03667699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSE, à l'assaut des galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSE observations of the lensing cluster Abell 1689</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Patricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 590, </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZAP - enhanced PCA sky subtraction for integral field spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt T. Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 458, pp.3210-3220. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubble Frontier Fields: predictions for the return of SN Refsdal with the MUSE and GMOS spectrographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE view of the Frontier Field clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Patriício</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAU Focus Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29B, pp.764-767. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S174392131600675X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POSSIBLE SIGNATURES OF A COLD-FLOW DISK FROM MUSE USING A z similar to 1 GALAXY-QUASAR PAIR TOWARD SDSS J1422-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 820 (2), </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/820/2/121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the [O II], H beta and [O III] emission line luminosity functions over the last nine billions years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Gonzalez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peder Norberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 461 (1), pp.1076--1087. </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw1393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete census of Herschel-detected infrared sources within the HST Frontier Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Rawle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. G. Pérez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 459, pp.1626-1645. </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[C II] emission in z similar to 6 strongly lensed, star-forming galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten K. Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 462 (1), pp.L6--L10. </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slw114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Keck Adaptive Optics Survey of a Representative Sample of Gravitationally Lensed Star-forming Galaxies: High Spatial Resolution Studies of Kinematics and Metallicity Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicha Leethochawalit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tucker A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 820, </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/820/2/84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muse Gas Flow and Wind (MEGAFLOW). I. First MUSE Results on Background Quasars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 833 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/833/1/39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A young star-forming galaxy at z = 3.5 with an extended Lyman α halo seen with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Patrício</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verhamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv2859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic search for lensed high-redshift galaxies in HST images of MACS clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Repp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 457 (2), pp.1399-1409. </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular gas content in strongly lensed z ~ 1.5-3 star-forming galaxies with low infrared luminosities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslava Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zamojski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 577, </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The behaviour of dark matter associated with four bright cluster galaxies in the 10 kpc core of Abell 3827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Massey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliya Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renske Smit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas D. Kitching</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 449 (4), pp.3393--3406. </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSE observations of the lensing cluster SMACSJ2031.8-4036: new constraints on the mass distribution in the cluster core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Patricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johany Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 446, pp.16 - 20. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/slu150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109664v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOURCE-PLANE RECONSTRUCTION OF THE GIANT GRAVITATIONAL ARC IN A2667: A CANDIDATE WOLF–RAYET GALAXY AT z ∼ 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuo Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Covone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Izzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149, pp.8. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-6256/149/1/3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubble Frontier Fields: the geometry and dynamics of the massive galaxy cluster merger MACSJ0416.1-2403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 446, pp.4132-4147. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu2425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dusty, normal galaxy in the epoch of reionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darach Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Kraiberg Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gallazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 519 (7543), pp.327. </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature14164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Constraints on the Faint End of the UV Luminosity Function at z ~ 7-8 Using the Gravitational Lensing of the Hubble Frontier Fields Cluster A2744</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Atek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 800, pp.18. </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/800/1/18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMA detection of [C II] 158 µm emission from a strongly lensed z = 2.013 star-forming galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Sklias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.2. </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubble Frontier Fields: a high-precision strong-lensing analysis of the massive galaxy cluster Abell 2744 using similar to 180 multiple images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 452 (2), pp.1437--1446. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic detection of C IV λ1548 in a galaxy at z = 7.045: implications for the ionizing spectra of reionization-era galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Walth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Feltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 454, pp.1393-1403. </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03644674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warm-hot baryons comprise 5-10 per cent of filaments in the cosmic web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanyuan Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular gas content in strongly lensed z similar to 1.5-3 star-forming galaxies with low infrared luminosities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zamojski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 577, </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic detections of C III] λ1909 Å at z ≃ 6-7: a new probe of early star-forming galaxies and cosmic reionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 450, pp.1846 - 1855. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 0.1 &lt; z &lt; 1.65 evolution of the bright end of the [OII] luminosity function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Gonzalez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 575, pp.A40. </w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01290112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MUSE map of the central Orion Nebula (M 42)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter M., Weilbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana, Monreal-Ibero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfram, Kollatschny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam, Ginsburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna F., Mcleod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.A114. </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARE ULTRA-FAINT GALAXIES AT z = 6–8 RESPONSIBLE FOR COSMIC REIONIZATION? COMBINED CONSTRAINTS FROM THE HUBBLE FRONTIER FIELDS CLUSTERS AND PARALLELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Atek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyamvada Natarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/814/1/69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE 3D view of the Hubble Deep Field South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Herenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. -O. Husser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kerutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 575, </w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminating a Dark Lens : A Type Ia Supernova Magnified by the Frontier Fields Galaxy Cluster Abell 2744</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven A., Rodney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon, Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel, Scolnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan J., Foley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto, Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 811, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubble Frontier Fields: the geometry and dynamics of the massive galaxy cluster merger MACSJ0416.1−2403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 446, pp.4132 - 4147. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu2425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation in the massive cluster merger Abell 2744</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Rawle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. G. Pérez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 442, pp.196-206. </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/MNRAS/STU868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling a group of lensed submm galaxies at z˜ 2.9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd P. Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward L. Chapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott C. Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 445, pp.201 - 212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraviolet emission lines in young low-mass galaxies at z ≃ 2: physical properties and implications for studies at z &amp;gt; 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P., Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan, Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian, Siana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane, Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William R., Freeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 445, pp.3200 - 3220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass and magnification maps for the Hubble Space Telescope Frontier Fields clusters: implications for high-redshift studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 444, pp.268-289. </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/MNRAS/STU1395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[C II] and 12CO(1-0) Emission Maps in HLSJ091828.6+514223: A Strongly Lensed Interacting System at z = 5.24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Rawle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Bussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gurwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Ivison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 783, pp.59. </w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/783/1/59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubble Frontier Fields : A High Precision Strong Lensing Analysis of Galaxy Cluster MACSJ0416.1-2403 using ~200 Multiple Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 443 (2), pp.1549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-faint Ultraviolet Galaxies at z ~ 2 behind the Lensing Cluster A1689: The Luminosity Function, Dust Extinction, and Star Formation Rate Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Alavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Siana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Scarlata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 780, pp.143. </w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/780/2/143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the z &gt; 6 Universe with the First Hubble Frontier Fields Cluster A2744</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Atek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 786, pp.60. </w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/786/1/60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first Frontier Fields cluster: 4.5 μm excess in a z ~ 8 galaxy candidate in Abell 2744</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Streblyanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pérez-Fournon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 562, pp.L8. </w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lensed Type Ia supernovae as probes of cluster mass models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nordin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rykoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 440, pp.2742-2754. </w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/MNRAS/STU376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation histories, extinction, and dust properties of strongly lensed z ~ 1.5-3 star-forming galaxies from the Herschel Lensing Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sklias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zamojski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 561, pp.149. </w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass assembly in quiescent and star-forming galaxies since z ≃ 4 from UltraVISTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Mccracken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Capak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 556, pp.A55. </w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metallicity Evolution of Star-forming Galaxies from Redshift 0 to 3: Combining Magnitude-limited Survey with Gravitational Lensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-T. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Kewley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 763, pp.9. </w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/763/1/9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of the Merging RCS 231953+00 Supercluster at z ~ 0.9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Faloon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. A. Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ellingson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Gilbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 768, pp.104. </w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/768/2/104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical analysis of strong-lensing galaxy groups at intermediate redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. P. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Verdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 552, pp.80. </w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Universality of the Fundamental Metallicity Relation at High Redshift Using Low-mass Gravitationally Lensed Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirio Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tucker Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 772, pp.141. </w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/772/2/141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin and Evolution of Metallicity Gradients: Probing the Mode of Mass Assembly at z ~= 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tucker Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jullo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 765, pp.48. </w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/765/1/48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass assembly in quiescent and star-forming galaxies since z ≃ 4 from UltraVISTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Mccracken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Capak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 556, pp.55. </w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/X-Shooter Near-infrared Spectroscopy and HST Imaging of Gravitationally Lensed z ~ 2 Compact Quiescent Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. S. Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Krühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Toft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 777, pp.87. </w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/777/2/87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three-dimensional geometry and merger history of the massive galaxy cluster MACS J0358.8-2955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Yen Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 429, pp.833-848. </w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/MNRAS/STS379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended Herschel drop-out source in the center of AS1063: a normal dusty galaxy at z = 6.1 or SZ substructures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 559, pp.L1. </w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel-ATLAS: A Binary HyLIRG Pinpointing a Cluster of Starbursting Protoellipticals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Ivison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Bussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 772, pp.137. </w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/772/2/137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Density Profiles of Massive, Relaxed Galaxy Clusters. I. The Total Density Over Three Decades in Radius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew B. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Treu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Sand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Nipoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 765, pp.24. </w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/765/1/24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HerMES: A Deficit in the Surface Brightness of the Cosmic Infrared Background due to Galaxy Cluster Gravitational Lensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zemcov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cooray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Béthermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 769, pp.L31. </w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/769/2/L31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency radio emission in the massive galaxy cluster MACS J0717.5 + 3745</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pandey-Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. S. Dwarakanath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 557, pp.117. </w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bright end of the luminosity function at z ~ 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 542, pp.L31. </w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitationally lensed galaxies at 2 &amp;lt; z &amp;lt; 3.5: direct abundance measurements of Ly α emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Laursen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hjorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Milvang-Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 427, pp.1973-1982. </w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2012.22007.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical analysis of strong-lensing galaxy groups at intermediate redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Verdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1212, pp.2624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal acclimation capacity for four Arctic marine benthic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Peck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 424, pp.38-43. </w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2012.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The A2667 Giant Arc at z = 1.03: Evidence for Large-Scale Shocks at High Redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-T. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Kewley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 759, pp.66. </w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/759/1/66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three-dimensional geometry and merger history of the massive galaxy cluster MACS J0358.8-2955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Yen Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.317. </w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/MNRAS/STS379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational Limits on the Gas Mass of a z = 4.9 Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Livermore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. G. Bower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. K. Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 758, pp.L35. </w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/758/2/L35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionized Nitrogen at High Redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Decarli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 752, pp.2. </w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/752/1/2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rates and time-delay distribution of multiply imaged supernovae behind lensing clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hjorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.015. </w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2012/11/015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck Spectroscopy of Faint 3 &amp;lt; z &amp;lt; 8 Lyman Break Galaxies: Evidence for a Declining Fraction of Emission Line Sources in the Redshift Range 6 &amp;lt; z &amp;lt; 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew A. Schenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brant E. Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S. Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 744, pp.179. </w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/744/2/179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray, lensing and Sunyaev-Zel'dovich triaxial analysis of Abell 1835 out to R200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Sayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil R. Golwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole G. Czakon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 425, pp.2069-2082. </w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2012.21196.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong lensing by a node of the cosmic web. The core of MACS J0717.5+3745 at z = 0.55</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 544, pp.71. </w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bright z = 5.2 lensed submillimeter galaxy in the field of Abell 773. HLSJ091828.6+514223</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Rawle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 538, pp.L4. </w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A weak lensing mass reconstruction of the large-scale filament feeding the massive galaxy cluster MACS J0717.5+3745</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexie Leauthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 426, pp.3369-3384. </w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2012.21966.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metallicity Evolution of Star-Forming Galaxies from Redshift 0 to 3: Combining Magnitude Limited Survey with Gravitational Lensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-T. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Kewley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1211, pp.6423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for z= 7.3 Lyα emitters behind gravitationally lensing clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuaki Ota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masanori Iye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takatoshi Shibuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 423, pp.2829-2839. </w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2012.21091.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The low-mass end of the fundamental relation for gravitationally lensed star-forming galaxies at 1 &amp;lt; z &amp;lt; 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hjorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Milvang-Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Laursen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 427, pp.1953-1972. </w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2012.22006.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin and Evolution of Metallicity Gradients: Probing the Mode of Mass Assembly at z=2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tucker Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jullo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1207, pp.4489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Density Profiles of Massive, Relaxed Galaxy Clusters: I. The Total Density Over 3 Decades in Radius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew B. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Treu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Sand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Nipoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1209, pp.1391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Low Mass End of the Fundamental Relation for Gravitationally Lensed Star Forming Galaxies at 1 &amp;lt; z &amp;lt; 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hjorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Milvang-Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Laursen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1209, pp.767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitationally Lensed Galaxies at 2 &amp;lt; z &amp;lt; 3.5: Direct Abundance Measurements of Lyα Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Laursen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Hjorth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Milvang-Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1209, pp.775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubble Space Telescope Hα imaging of star-forming galaxies at z ≃ 1-1.5: evolution in the size and luminosity of giant H II regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Livermore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. G. Bower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 427, pp.688-702. </w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2012.21900.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An X-ray/optical study of the geometry and dynamics of MACS J0140.0-0555, a massive post-collision cluster merger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.-Ting Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 426, pp.1992-2002. </w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2012.21806.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebular and global properties of the gravitationally lensed galaxy &amp;quot;the 8 o'clock arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d'Odorico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 533, pp.15. </w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a possibly old galaxy at z= 6.027, multiply imaged by the massive cluster Abell 383</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 414, pp.L31-L35. </w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1745-3933.2011.01050.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interstellar Medium in Distant Star-forming Galaxies: Turbulent Pressure, Fragmentation, and Cloud Scaling Relations in a Dense Gas Disk at z = 2.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. P. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Ivison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 742, pp.11. </w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/742/1/11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-infrared constraints on the contamination by dust-obscured galaxies of high-z dropout searches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 534, pp.124. </w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abell 611. II. X-ray and strong lensing analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Donnarumma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ettori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meneghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 528, pp.73. </w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical dropout galaxies lensed by the cluster A2667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 531, pp.74. </w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational lensing and dynamics in SL2S J02140-0535: probing the mass out to large radius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Verdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. P. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 527, pp.124. </w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallicity Gradient of a Lensed Face-on Spiral Galaxy at Redshift 1.49</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-T. Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Kewley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Livermore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 732, pp.L14. </w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/732/1/L14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emission line properties of gravitationally lensed 1.5 &amp;lt; z &amp;lt; 5 galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tucker Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael Livermore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 413, pp.643-658. </w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2010.18161.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-IR search for lensed supernovae behind galaxy clusters. III. Implications for cluster modeling and cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Riehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mörtsell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amanullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.94. </w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Magnified Supernova at z = 1.703 behind the Massive Galaxy Cluster A1689</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amanullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-G. Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 742, pp.L7. </w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/742/1/L7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First detection of the Sunyaev Zel'dovich effect increment at λ &amp;lt; 650 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zemcov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Rawle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L16. </w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intense star formation within resolved compact regions in a galaxy at z = 2.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Longmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464, pp.733-736. </w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NATURE08880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abell 370 revisited: refurbished Hubble imaging of the first strong lensing cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Edge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jullo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 402, pp.L44-L48. </w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1745-3933.2009.00796.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel Lensing Survey (HLS): Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Rawle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. G. Pérez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L12. </w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for the first galaxies: lensing or blank fields?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maizy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. de Leo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Kneib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 509, pp.105. </w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200911829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas, dust and stars in the SCUBA galaxy, SMMJ02399-0136: the EVLA reveals a colossal galactic nursery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Ivison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. P. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Wold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 404, pp.198-205. </w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2010.16322.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the identification of high-z Herschel sources with position priors and optical/NIR and FIR/mm photometric redshifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. G. Pérez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Rawle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L15. </w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of a Metallicity Gradient in a z = 2 Galaxy: Implications for Inside-out Assembly Histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tucker Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 725, pp.L176-L180. </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/725/2/L176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACS J1423.8+2404: gravitational lensing by a massive, relaxed cluster of galaxies at z = 0.54</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-J. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 405, pp.777-782. </w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2010.16518.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Properties of Star-forming Regions within a Galaxy at Redshift 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Edge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Breuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herschel deep far-infrared counts through Abell 2218 cluster-lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Metcalfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L17. </w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The far-infrared/submillimeter properties of galaxies located behind the Bullet cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Rawle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. G. Pérez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zemcov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L13. </w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence of tests used for conformity assessments of fire resistance of nuclear power plant components - Opinion of several institutions in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bruynooghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Röwekamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hostikka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kerntechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 75 (3), pp.86-90. </w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/124.110088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Properties and Morphology of a Newly Identified Compact z = 4.04 Lensed Submillimeter Galaxy in Abell 2218</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten K. Knudsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glen Petitpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Egami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 709, pp.210-217. </w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/709/1/210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Herschel view of obscured star formation in the Bullet cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Rawle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.L14. </w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for galaxies in and around an HI overdense region at z = 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kashikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Shimasaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 403, pp.L54-L58. </w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1745-3933.2010.00814.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolved spectroscopy of gravitationally lensed galaxies: recovering coherent velocity fields in subluminous z ~ 2-3 galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. Stark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 404, pp.1247-1262. </w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2010.16378.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong lensing as a probe of the mass distribution beyond the Einstein radius. Mass and light in SL2S J08544-0121, a galaxy group at z = 0.35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. H. Suyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 524, pp.95. </w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmological Constraints from Strong Gravitational Lensing in Clusters of Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Natarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. d'Aloisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 329, pp.924-927. </w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/SCIENCE.1185759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoCuSS: first results from strong-lensing analysis of 20 massive galaxy clusters at z = 0.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. R. Sanderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 404, pp.325-349. </w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2009.16274.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-IR search for lensed supernovae behind galaxy clusters. II. First detection and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Paech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amanullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 507, pp.71-83. </w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubble Space Telescope Observations of a Spectacular New Strong-Lensing Galaxy Cluster: MACS J1149.5+2223 at z = 0.544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 707, pp.L163-L168. </w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/707/2/L163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-IR search for lensed supernovae behind galaxy clusters. I. Observations and transient detection efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Paech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amanullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dahlén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 507, pp.61-69. </w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200911982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatially resolved map of the kinematics, star formation and stellar mass assembly in a star-forming galaxy at z = 4.9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. G. Bower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 400, pp.1121-1131. </w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2009.15617.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Far-Infrared and Polycyclic Aromatic Hydrocarbon Emission from the Cosmic Eye: Probing the Dust and Star Formation of Lyman Break Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Siana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. I. Teplitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 698, pp.1273-1281. </w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/698/2/1273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new window of exploration in the mass spectrum: strong lensing by galaxy groups in the SL2S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 502, pp.445-456. </w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661150v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoCuSS: A Comparison of Sunyaev-Zel'dovich Effect and Gravitational-Lensing Measurements of Galaxy Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Marrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marshall Joy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Bonamente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 701, pp.L114-L118. </w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/701/2/L114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keck spectroscopic survey of strongly lensed galaxies in Abell 1703: further evidence of a relaxed, unimodal cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Kneib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 498, pp.37-47. </w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distribution of Dark Matter Over Three Decades in Radius in the Lensing Cluster Abell 611</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew B. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Treu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Sand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 706, pp.1078-1094. </w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/706/2/1078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauging the Dark Matter Fraction in an L * S0 Galaxy at z = 0.47 Through Gravitational Lensing from Deep Hubble Space Telescope/Advanced Camera for Surveys Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Covone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. R. Napolitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Capaccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 691, pp.531-536. </w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/691/1/531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EROs found behind lensing clusters. II. Empirical properties, classification, and SED modelling based on multi-wavelength observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 477, pp.55-66. </w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20077591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong lensing in Abell 1703: constraints on the slope of the inner dark matter distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 489, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200809646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Infrared Spectroscopy of Lensed Galaxies at 1 &amp;lt; z &amp;lt; 3: The Nature of Sources Near the MIPS Confusion Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Rigby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marcillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. H. Rieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 675, pp.262-280. </w:t></w:r><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/525273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation and assembly of a typical star-forming galaxy at redshift z~3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mark Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian R. Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 455, pp.775-777. </w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NATURE07294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hubble and Spitzer Space Telescope Survey for Gravitationally Lensed Galaxies: Further Evidence for a Significant Population of Low-Luminosity Galaxies beyond z=7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 685, pp.705-724. </w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/591312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the slope of cluster mass profile with gravitational Einstein rings: application to Abell 1689</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G. Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Sygnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 386, pp.1169-1178. </w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.12929.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EROs found behind lensing clusters. I. Stellar populations and dust properties of optical dropout EROs and comparison with related objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 476, pp.97-97. </w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20077127E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Strong and Weak Gravitational Lensing in Abell 1689</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 668, pp.643-666. </w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/521293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The strong transformation of spiral galaxies infalling into massive clusters at z ~ 0.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marcillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bravo-Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 376, pp.157-172. </w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2006.11369.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Very Bright, Highly Magnified Lyman Break Galaxy at z = 3.07</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ebeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 654, pp.L33-L36. </w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/510902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Study of Multiply Imaged Systems in the Lensing Cluster Abell 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Covone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 662, pp.781-796. </w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/517875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the Abell 1689 puzzle: A combined strong and weak gravitational lensing analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 668 (2), pp.643-666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EROs found behind lensing clusters. I. Stellar populations and dust properties of optical dropout EROs and comparison with related objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 469, pp.47-60. </w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20077127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Detailed Study of Gas and Star Formation in a Highly Magnified Lyman Break Galaxy at z = 3.07</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. K. Coppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Swinbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 665, pp.936-943. </w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/519789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Keck Survey for Gravitationally Lensed Ly? Emitters in the Redshift Range 8.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 663, pp.10-28. </w:t></w:r><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/518098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrophotometric properties of galaxies at intermediate redshifts (z\textasciitilde{}0.2--1.0) II. The Luminosity -- Metallicity relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 448, pp.907. </w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013275v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrophotometric properties of galaxies at intermediate redshifts (z ~ 0.2-1.0). II. The Luminosity - Metallicity relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 448, pp.907-919. </w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIMOS-IFU survey of z ~ 0.2 massive galaxy clusters. I. Observations of the strong lensing cluster Abell 2667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Covone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soucail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 456, pp.409-420. </w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrophotometric properties of galaxies at intermediate redshifts (z\textasciitilde{}0.2--1.0) I. Sample description, photometric properties and spectral measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 448, pp.893. </w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013270v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spitzer and Hubble Space Telescope Constraints on the Physical Properties of the z~7 Galaxy Strongly Lensed by A2218</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. H. Rieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 618, pp.L5-L8. </w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/427550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spitzer and Hubble Constraints on the Physical Properties of the z~7 Galaxy Strongly Lensed by Abell 2218</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. H. Rieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 618L, pp.5. </w:t></w:r><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/427550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISAAC/VLT observations of a lensed galaxy at z = 10.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kneib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 416, pp.L35-L40. </w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20040065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Abundance of Low-Luminosity Lyα Emitters at High Redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Kuijken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 606, pp.683-701. </w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/383080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probable z~7 Galaxy Strongly Lensed by the Rich Cluster A2218: Exploring the Dark Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 607, pp.697-703. </w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/386281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a faint R-band drop-out: A strongly reddened lensed star forming galaxy at z = 1.68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kneib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 412, pp.L57-L60. </w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20034608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blue Multi Unit Spectroscopic Explorer (BlueMUSE) on the VLT: science drivers and overview of instrument design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Krajnović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE Astronomical Telescopes, Jun 2024, Yokohama, Japan. pp.74, </w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI ELT instrument integral field unit test tools development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Loupias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Migniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical and Mechanical Technologies for Telescopes and Instrumentation VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.169, </w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: project status and instrument overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, France. pp.40, </w:t></w:r><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3018520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4MOST low resolution spectrographs AIT at AIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daguisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Disseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jun 2024, Yokohama, France. pp.241, </w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3020061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: a virtual instrument to get ready for the real one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Piqueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pécontal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling, Systems Engineering, and Project Management for Astronomy XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.85, </w:t></w:r><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the annual meeting of the French Society of Astronomy &amp; Astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Baillié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4MOST Low Resolution Spectrograph Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daguisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Disseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jul 2022, Montréal, France. pp.255, </w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: overview of the capabilities and expected performance of the ELT's first light, adaptive optics assisted integral field spectrograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation, Ground-based and Airborne Instrumentation for Astronomy IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2628834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4MOST low resolution spectrograph performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Disseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daguisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, France. pp.272, </w:t></w:r><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI: first light spectroscopy for the ELT: instrument final design and quantitative performance predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Ferraro-Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114471W, </w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2562144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4MOST Low Resolution Spectrograph MAIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daguisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Only, France. pp.188, </w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2561487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI first light spectroscopy for the ELT: geometrical calibration in the data reduction software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Piqueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Friot-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Piqueras López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Cyberinfrastructure for Astronomy VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France. pp.116, </w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2560485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4MOST Consortium Survey 8: Cosmology Redshift Survey (CRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Blake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Raichoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preparing for 4MOST. A community workshop introducing ESO's next-generation spectroscopic survey facility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Garching, Germany. pp.50-53, </w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4MOST Consortium Survey 5: eROSITA Galaxy Cluster Redshift Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Finoguenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Merloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Comparat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirpal Nandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Salvato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preparing for 4MOST. A community workshop introducing ESO's next-generation spectroscopic survey facility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Garching, Germany. pp.39-41, </w:t></w:r><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong-lensing of Gravitational Waves by Galaxy Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P.L. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bianconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.M. Farr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jauzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAU Symposium 338</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Baton Rouge, United States. pp.98-102, </w:t></w:r><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921318003757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4MOST Low Resolution Spectrograph: Design and Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Kosmalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Daguisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, France. pp.99087V, </w:t></w:r><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2231688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric and Spectroscopic analysis of lensed re-ionising sources at the frontier of the Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roberts-Borsani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2016: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France. pp.411-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extragalactic science with EMIR-GTC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balcells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cardiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, -, France. pp.161-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong lensing, weak lensing, and dynamics in SL2S J02140-0535</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Verdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. P. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Regional IAU Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mexico. pp.104-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-z galaxies behind the lensing cluster A2667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the French Society of Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.141-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News from z6-10 galaxy candidates found behind gravitational lensing clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAU Symposium #241</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.571-572, </w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921307009167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for an Abundant Population of Feeble Lyman-alpha Emitting Galaxies at z&amp;gt;8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society, AAS Meeting #211, #143.02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results from the VIMOS-IFU survey of gravitationally lensing clusters at z~0.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Covone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Soucail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Perspectives for 3D Spectroscopy An ESO and Euro3D Workshop Garching (Germany), October 10-14, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Garching, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet magnétorésistif colossal jusqu'au GHz dans des couches minces polycristallines de LaSrMnO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stanescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 9èmes Journées de Caractérisation de Matériaux en Micro-ondes - Conférence SEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, ST ETIENNE, France. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high redshift galaxies studied through Gravitational Telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kneib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'Astrophysique Francaise, meeting held in Strasbourg, France, June 27 - July 1, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIMOS-IFU survey of z~0.2 massive galaxy clusters. I. Observations of the strong lensing cluster Abell 2667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Covone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soucail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Perspectives for 3D Spectroscopy An ESO and Euro3D Workshop Garching (Germany), October 10-14, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Garching, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Faint Distant Galaxies as seen through Gravitational Telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemoine-Busserolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravitational Lensing: a unique tool for cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, France. pp.5229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for High Redshift Galaxies using Gravitational Lensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiwavelength Cosmology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un compteur de colonies a laser adapte aux boites de Petri ensemmencees en &amp;quot;spirale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1987, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02855748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: a virtual instrument to get ready for the real one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Piqueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pécontal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling, Systems Engineering, and Project Management for Astronomy XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. SPIE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French SKA White Book - The French Community towards the Square Kilometre Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -T. Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Ferrari; G. Lagache; M.-A. Miville-Deschenes; L. Montier; E. Josselin; N. Vilmer; P. Zarka; S. Corbel; S. Vergani; S. Lambert; G. Theureau; S. Bosse; A. Ferrari; S. Gauffre; G. Marquette; J.-M. Martin; B. Semelin; M. Alves; K. Ferrière. 2018, </w:t></w:r><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1712.06950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SF2A-2016: Semaine de l'Astrophysique Francaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cambresy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deleuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pécontal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques d'analyse et de controle dans les industries agro-alimentaires. Vol. 3. Le controle microbiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technique et Documentation, 1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission line galaxies beyond the limits of the Hubble UDF: Physical conditions in ultra-faint star forming galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy J. Barger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leindert Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rychard Bouwens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: MUSEQuBES: Calibrating the redshifts of Lyα emitters using stacked circumgalactic medium absorption profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowgat Muzahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Anna Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.4424-4425. </w:t></w:r><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first GLIMPSE of the faint galaxy population at Cosmic Dawn with JWST: The evolution of the ultraviolet luminosity function across z=9-15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Chemerynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Atek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Furtak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chisholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Endsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wide-field Spectroscopic Telescope (WST) Science White Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Mainieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cimatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All the Little Things in Abell 2744: $&amp;gt;$1000 Gravitationally Lensed Dwarf Galaxies at $z=0-9$ from JWST NIRCam Grism Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan P Naidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorryt Matthee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kramarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Weibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Brammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular gas cloud properties at $z\simeq 1$ revealed by the superb angular resolution achieved with ALMA and gravitational lensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslava Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Messa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiply lensed star forming clumps in the A521-sys1 galaxy at redshift 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Messa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslava Dessauges-Zavadsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BlueMUSE: Project Overview and Science Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpecTel: A 10-12 meter class Spectroscopic Survey Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joss Bland-Hawthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Detailed Science Case for the Maunakea Spectroscopic Explorer: the Composition and Dynamics of the Faint Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Mcconnachie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Babusiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Balogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Driver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pat Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hubble & Spitzer Space Telescope Survey for Gravitationally-Lensed Galaxies: Further Evidence for a Significant Population of Low Luminosity Galaxies beyond Redshift Seven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiichi Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-IR Search for Lensed Supernovae Behind Galaxy Clusters - II. First Detection and Future Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Paech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amanullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dahlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Lensing in Abell 1703: Constraints on the Slope of the Inner Dark Matter Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauging the dark matter fraction in a $L_*$ S0 galaxy at z=0.47 through gravitational lensing from deep HST/ACS imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Covone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. R. Napolitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Capaccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News from z~6-10 galaxy candidates found behind gravitational lensing clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Keck Survey for Gravitationally-Lensed Lyman-alpha Emitters in the Redshift Range 8.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel P. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard S. Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham P. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Infrared Spectroscopy of Lensed Galaxies at 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Rigby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marcillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Egami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. H. Rieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the population of 6 &amp;lt; z &amp;lt; 10 star-forming galaxies with deep near-IR images of lensing clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roser Pello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kneib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the population of 6 ? {z} ? 10 star-forming galaxies with deep near-IR images of lensing clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Kneib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for z&amp;gt;7 galaxies with the Gravitational Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Kneib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Detailed Science Case for the Maunakea Spectroscopic Explorer, 2019 edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Babusiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bergemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam J. Burgasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Ellison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daryl Haggard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MSE Science Team. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROPRIETES DES PREMIERES ETOILES ET GALAXIES. CONTRAINTES SUR LES MODELES DE FORMATION DES GALAXIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Paul Sabatier - Toulouse III, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés physiques des premières étoiles et galaxies. Contraintes sur les modèles de formation des galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Paul Sabatier - Toulouse III, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés Physiques des Galaxies Distantes sous la loupe des Amas-lentilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosmologie et astrophysique extra-galactique [astro-ph.CO]. Université Claude Bernard - Lyon I, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00789891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1507"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0624D76F"/>
+    <w:nsid w:val="CBA5FEAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johan-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5492-1049" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095319204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585130v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinobu Fudamoto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengwu Sun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Diego" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Dai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamune Oguri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02432-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381743v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Vitte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verhamme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hibon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leclercq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Alcalde Pampliega" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450426" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ebeling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Beauchesne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Basto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C Edge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jolly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Knudsen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laporte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guerrero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Fujimoto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346239" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523166v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fujimoto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kohno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Valentino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gim&#233;nez-Arteaga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02592-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Atek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gavazzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Weaver" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Diego" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Schrabback" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450776" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734402v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Epinat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Contini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mercier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ciesla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348038" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042755v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Kohno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Ouchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Kokorev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ad5ae2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cherrey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F. Bouch&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Zabl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilane Schroetter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wendt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3764" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092779v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Kei Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish K Meena" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Niemiec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Acebron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346761" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665128v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucheng Guo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Wisotzki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Blaizot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347658" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800661v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Vulcani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Moretti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca M Poggianti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Radovich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Werle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348135" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800652v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Messa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Dessauges-Zavadsky" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Adamo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Richard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Claeyssens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae565" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jeanneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bianco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Clawson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Frangiamore" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elroy Pearson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jatis.10.4.040501" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800637v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khoram" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poggianti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moretti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vulcani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radovich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348139" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557962v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas J Furtak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Zitrin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan P Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eckert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Sayers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae1943" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510471v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goovaerts" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burgarella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Thai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruka Kusakabe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mauerhofer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Blaizot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760139v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347958" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776814v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Bouch&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862331v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Snapp-Kolas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Siana" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gburek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alavi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emami" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad2412" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566485v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mahler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyamvada Natarajan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jauzac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3098" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800697v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghana Killi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darach Watson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hollis Akins" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad687" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947309v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas J. Furtak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Shuntov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Atek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3717" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04038708v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Langan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ginolfi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#246; Popping" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad357" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479072v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda L. Frye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pascale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Foo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reagen Leimbach" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Garuda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acd929" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461002v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T Thai" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tuan-Anh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pello" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Goovaerts" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346716" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285157v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarle Brinchmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Contini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kamann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5335" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979897v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beauchesne Benjamin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Limousin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3308" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255642v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Combes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nagy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad113" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882723v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Conseil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maseda" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themiya Nanayakkara" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244187" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947310v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kneib" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3144" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800713v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akhshik" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine E Whitaker" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Leja" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin S Spilker" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aca677" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479052v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tuan-Anh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347110" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076939v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Lagattuta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Ebeling" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Basto" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cerny" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad803" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665331v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bianconi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham P. Smith" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Nicholl" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ryczanowski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad673" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665448v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Robertson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad140" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800699v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Gburek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Siana" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Alavi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeh Emami" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acb153" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739498v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beauchesne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acaea9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Goobar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Johansson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Schulze" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki Arendse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sagu&#233;s Carracedo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-01981-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800704v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3791" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581351v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Lagattuta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Erik Bauer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac418" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03854047v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Iani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanella" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gronke" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3198" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777338v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hollis B. Akins" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Finlator" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten K. Knudsen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac795b" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03854059v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Bellhouse" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Poggianti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac8b6e" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622094v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Epinat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmonds" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorryt Matthee" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142179" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777334v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2189" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800735v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kokorev" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brammer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fujimoto" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kohno" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G E Magdis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac9909" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560485v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142302" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806674v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claeyssens" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaizot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kusakabe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142320" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556302v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bera" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Krajnovi&#263;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Emsellem" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Mercier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141762" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672066v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca M. Poggianti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gullieuszik" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac36c7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672016v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac5f06" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711530v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kerutt" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wisotzki" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhamme" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B. Schmidt" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leclercq" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141900" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711543v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schaerer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Combes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141557" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711493v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine E. Whitaker" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C. Williams" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiya Mowla" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin S. Spilker" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sune Toft" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03806-7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268882v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1684" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197507v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hayden" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rubin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Boone" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Aldering" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Nordin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abed4d" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745716v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Faure" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bournaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fensch" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Daddi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Behrendt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab272" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638282v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagattuta" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guaita" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. Bauer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672415v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140878" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711499v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herrero Alonso" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krumpe" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miyaji" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141226" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174106v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bacon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mary" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maseda" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039887" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431237v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Schaye" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2165" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892940v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Klein" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rexroth" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2270" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711496v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison W. S. Man" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B. Brammer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0ae3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371795v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shy Genel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Pellissier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040225" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711487v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2376" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711483v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ebeling" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Smail" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Edge" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Koekemoer" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2725" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149126v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Dez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Roux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demouge" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2019.1693135" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512478v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Egami" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Rawle" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Walth" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Smail" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abd6e4" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140526v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagattuta" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Guaita" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039462" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191142v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia G. Gallego" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Cantalupo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Sarpas" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Duboeuf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lilly" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab796" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711485v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Witstok" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renske Smit" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maiolino" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Curti" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2591" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800779v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Shen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison W S Man" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Yu Zhang" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Stockmann" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0435" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800768v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soniya Sharma" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Yuan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Patr&#237;cio" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kewley" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slab040" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434273v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schmidt" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urrutia" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feltre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140876" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711494v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven A. Rodney" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin D. R. Pierel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01450-9" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129480v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laporte" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zitrin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Ellis" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab191" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185770v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Abril-Melgarejo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Epinat" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leindert A. Boogaard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038818" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086177v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Freundlich" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouch&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3818" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129481v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Brammer" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Yoshimura" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abd7ec" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550180v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937340" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638285v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Lagattuta" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clement" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahler" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Patricio" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02496331v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;thermin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Diaz-Santos" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936727" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711465v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Ivison" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Biggs" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Zwaan" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falgarone" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slaa046" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581360v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jullo" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Sharon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa473" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908401v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Feltre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V. Maseda" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayadev Pradeep" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038133" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240646v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Steinhardt" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Capak" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab75ed" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325558v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowgat Muzahid" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella A Marino" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1347" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029183v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de La Vieuville" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pell&#243;" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037651" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711471v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lam" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa622" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711462v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Weilbacher" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Palsa" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Streicher" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Urrutia" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037855" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711456v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Pezzulli" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruari Mackenzie" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2550" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711467v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Freeman" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab8f97" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996675v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim A Rosdahl" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937339" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959915v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Lilly" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Anna Marino" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3481" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638287v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914555v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Christian Herenz" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikke Saust" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Kerutt" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834164" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123122v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dessauges-Zavadsky" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chisholm" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Patr&#237;cio" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935896" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711426v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred L. Tiley" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Swinbank" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Harrison" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. J. Turner" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz428" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711409v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sluse" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Rusu" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Fassnacht" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sonnenfeld" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2483" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711427v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Erroz-Ferrer" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcella Carollo" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark den Brok" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Onodera" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz194" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666709v2" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ventou" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouch&#233;" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinchmann" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935597" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638288v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De La Vieuville" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bina" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324994v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carton" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peroux" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2114" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144211v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz E. Bauer" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz620" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711423v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rychard J. Bouwens" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Labb&#233;" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper B. Schmidt" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935227" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126928v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiphu Rujopakarn" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0874-0" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03674444v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L. Walth" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Rawle" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rex" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab16d8" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325179v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834471" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815273v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Smith" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bianconi" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jauzac" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robertson" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz675" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711410v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2492" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711433v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair C. Edge" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gillman" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3312" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711428v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Herenz" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834656" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325516v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2822/5586576" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711405v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab5713" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711430v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leindert Boogaard" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rychard Bouwens" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834565" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678249v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stockmann" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zabl" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9fee" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638293v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Mccracken" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balcells" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boone" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cardiel" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallego" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26093/cds/vizier.36200051" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777804v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Finley" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rou" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731877" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711245v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Caruana" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2307" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711209v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamann" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bastian" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. -O. Husser" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martocchia" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Usher" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1958" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807554v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty037" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015389v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty555" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325410v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wisotzki" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bacon" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cantalupo" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Richter" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0564-6" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638296v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1971" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711216v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desprez" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johany Martinez" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1666" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678167v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schaerer" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nakajima" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833533" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015367v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carton" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1343" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325247v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V Maseda" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Franx" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aade4b" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797824v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L. Kelly" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Diego" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Rodney" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Kaiser" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Broadhurst" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0430-3" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781995v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rodney" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aab617" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711197v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshu Gupta" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2352" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711229v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Rodney" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Balestra" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bradac" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Broadhurst" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0405-4" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325340v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Lilly" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia G Gallego" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie A Straka" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aab6aa" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787782v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Massey" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harvey" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jori Liesenborgs" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Stach" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty630" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000018v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hudelot" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732080" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711218v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Mainali" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Stark" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Ellis" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1640" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757202v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1820" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015338v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paalvast" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Straka" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832866" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711233v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Monreal-Ibero" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christer Sandin" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Steinmetz" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731669" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807524v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Veitch" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will M. Farr" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty031" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678211v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cirasuolo" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731988" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678169v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cantalupo" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richter" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0664-3" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678157v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cava" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo G. P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0295-x" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325221v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouche" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Paalvast" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833136" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325299v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tresse" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833281" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325325v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/sly058" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744061v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrushevska" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goobar" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Lagattuta" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amanullah" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hangard" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731552" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678493v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guerou" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Krajnovic" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730905" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678478v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Shepherd" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730833" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959103v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730985" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554290v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frayer" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Christensen" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gallazzi" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw3066" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03676987v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zibetti" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22388" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582883v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tilquin" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Giocoli" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1330" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554749v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urmila Chadayammuri" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw3385" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236043v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hern&#225;n-Caballero" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Diego" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa917f" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710606v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hashimoto" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guiderdoni" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Drake" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731579" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678532v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dessauges&#8208;zavadsky" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zamojski" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rujopakarn" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sklias" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628513" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582417v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Qi" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1636" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678482v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731499" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669859v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Inami" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731351" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554743v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Swinbank" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx245" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584695v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diener" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Schmidt" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Herenz" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1677" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678537v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730428" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968641v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mitchell" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731480" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638299v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1079" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678381v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Shirazi" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx545" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965083v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731195" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582435v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lotz" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koekemoer" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coe" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grogin" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capak" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17909/T9KK5N" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645810v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Drake" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731431" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710604v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Federrath" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa951d" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638297v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa B. Drake" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guiderdoni" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1515" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667699v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rafelski" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/832/1/56" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710591v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bitten Gullberg" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Breuck" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Lehnert" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vernet" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526858" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554121v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Borisova" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella A. Marino" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/831/1/39" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440741v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Boogaard" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527866" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667685v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eckert" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwinn" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Harvey" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Baugh" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2251" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440689v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Limousin" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jullo" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527638" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582681v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Petrushevska" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahman Amanullah" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fabbro" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628925" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555031v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paraficz" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Kneib" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morandi" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527959" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710576v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434363v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lewis" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527913" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434354v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouche" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Finley" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schroetter" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Murphy" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/820/2/121" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638338v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Patri&#237;cio" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174392131600675X" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710578v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt T. Soto" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw474" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276817v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jauzac" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Limousin" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Knowles" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mahler" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw069" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441174v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Comparat" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtun Zhu" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Gonzalez-Perez" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peder Norberg" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Newman" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1393" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669485v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Rawle" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Egami" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw712" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440696v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slw114" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710580v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicha Leethochawalit" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tucker A. Jones" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/820/2/84" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638304v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wendt" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/833/1/39" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262612v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2859" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276818v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Repp" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw002" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109664v2" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Patricio" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slu150" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109685v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Cao" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Covone" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Izzo" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/149/1/3" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121318v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2425" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439994v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Williams" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Swinbank" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Kitching" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv467" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796995v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424661" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139966v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Kraiberg Knudsen" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14164" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262613v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanyuan Shan" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erben" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121319v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/800/1/18" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439794v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1402" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439784v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644674v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charlot" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1907" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139974v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schaerer" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boone" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jones" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dessauges-Zavadsky" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sklias" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425542" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149004v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv688" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01290112v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ilbert" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424767" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238614v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M., Weilbacher" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana, Monreal-Ibero" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram, Kollatschny" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam, Ginsburg" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F., Mcleod" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526529" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238613v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/814/1/69" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439826v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herenz" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425419" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207524v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven A., Rodney" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon, Patel" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel, Scolnic" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J., Foley" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto, Molino" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109661v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071447v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd P. Mackenzie" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Scott" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward L. Chapin" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Chapman" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026157v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/MNRAS/STU868" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088919v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P., Stark" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan, Richard" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian, Siana" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane, Charlot" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R., Freeman" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058984v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/MNRAS/STU1395" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991379v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bussmann" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gurwell" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/783/1/59" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056116v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991483v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Scarlata" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/780/2/143" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991378v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/786/1/60" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991382v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Streblyanska" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P&#233;rez-Fournon" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323179" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991372v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nordin" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rubin" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rykoff" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aldering" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/MNRAS/STU376" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991487v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322424" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789890v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Yen Hsu" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/MNRAS/STS379" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991493v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geier" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. S. Man" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kr&#252;hler" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toft" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/777/2/87" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991496v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lutz" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322552" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789889v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-T. Yuan" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Kewley" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/763/1/9" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842631v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Motta" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Verdugo" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118513" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842621v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Faloon" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. A. Webb" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ellingson" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yan" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Gilbank" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/768/2/104" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991586v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirio Belli" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tucker Jones" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/772/2/141" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794439v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/765/1/48" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991602v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ilbert" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dunlop" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321100" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135411v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991594v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Harris" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/772/2/137" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842632v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew B. Newman" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Treu" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Sand" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Nipoti" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/765/1/24" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842619v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zemcov" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blain" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cooray" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/769/2/L31" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991502v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pandey-Pommier" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Dwarakanath" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321809" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660135v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Schenker" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brant E. Robertson" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Dunlop" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/744/2/179" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765997v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Morandi" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil R. Golwala" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole G. Czakon" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2012.21196.X" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766009v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mu&#241;oz" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Motta" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Verdugo" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Garrido" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765999v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/759/1/66" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766010v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765998v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Livermore" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Bower" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. K. Coppin" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/758/2/L35" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765992v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Decarli" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Walter" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neri" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertoldi" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carilli" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/752/1/2" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737962v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Morley" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Peck" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.01.010" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7837W9HN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766000v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hjorth" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2012/11/015" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765991v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayes" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219486" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842633v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Laursen" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Milvang-Jensen" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2012.22007.X" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765995v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Smith" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117921" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765990v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rex" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118750" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766004v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Leauthaud" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2012.21966.X" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766012v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765994v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Ota" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Iye" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takatoshi Shibuya" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2012.21091.X" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842636v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2012.22006.X" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766098v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766094v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766096v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766095v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766006v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jones" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Ellis" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2012.21900.X" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766001v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-Ting Ho" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2012.21806.X" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602513v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015842" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660262v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weiss" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117338" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660699v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donnarumma" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ettori" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meneghetti" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavazzi" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fort" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014120" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765974v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christensen" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Odorico" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116636" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660694v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1745-3933.2011.01050.X" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660238v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Papadopoulos" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cox" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krips" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/742/1/11" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660702v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabanac" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014965" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660698v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/732/1/L14" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660695v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Livermore" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2010.18161.X" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654028v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Riehm" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#246;rtsell" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dahl&#233;n" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117196" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660216v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Cuby" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dahle" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/742/1/L7" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660730v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wold" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2010.16322.X" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660711v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Kneib" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014593" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660845v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Edge" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1745-3933.2009.00796.X" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660718v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014696" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660850v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maizy" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. de Leo" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Kneib" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911829" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660709v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Bock" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014685" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660732v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longmore" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Baker" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE08880" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660707v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berta" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metcalfe" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014634" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660703v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/725/2/L176" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660734v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Swinbank" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Breuck" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660723v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-J. Ma" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2010.16518.X" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660716v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014693" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972649v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruynooghe" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;wekamp" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hostikka" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maillet" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/124.110088" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660847v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Petitpas" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/709/1/210" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660712v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Chung" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fadda" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014681" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660744v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Matsuda" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kashikawa" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shimasaku" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1745-3933.2010.00814.X" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660724v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Jones" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Stark" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2010.16378.X" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660704v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Suyu" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912747" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660705v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Natarajan" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Aloisio" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1185759" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660729v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. R. Sanderson" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2009.16274.X" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661153v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. I. Teplitz" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/698/2/1273" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661150v2" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811473" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660854v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/2/L163" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661143v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stanishev" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Paech" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911982" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660852v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Webb" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2009.15617.X" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660858v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811254" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661147v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Marrone" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Joy" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Bonamente" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/701/2/L114" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661155v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pei" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811366" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660856v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/2/1078" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661157v1" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Covone" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paolillo" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. R. Napolitano" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capaccioli" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Longo" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/691/1/531" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661159v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mark Swinbank" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dye" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Smail" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE07294" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661178v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Rigby" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marcillac" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Rieke" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/525273" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203098v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hempel" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wise" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077591" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390618v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brink" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809646" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661160v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. George" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/591312" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281531v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tu" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Shu" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Sygnet" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.12929.X" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193519v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519789" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193524v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/510902" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193522v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/517875" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130494v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Kneib" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288238v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077127" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203100v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077127E" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193518v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fort" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/521293" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193523v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cortese" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bravo-Alfaro" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2006.11369.X" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193521v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/518098" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013275v3" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamareille" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Borgne" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053602" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661183v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamareille" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Le Borgne" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlot" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661180v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soucail" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053384" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013270v3" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053601" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661189v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/427550" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015080v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661229v1" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Santos" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kuijken" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/383080" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661193v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/386281" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661232v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20040065" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661235v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20034608" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371883v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giroud" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laurent" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019831" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757643v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Thatte" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Melotte" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Neichel" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Mignant" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Rees" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3018520" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785471v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Loupias" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Remillieux" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Migniau" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019704" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785283v1" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boudon" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daguis&#233;" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Disseau" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Frey" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020061" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720691v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jarno" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Piqueras" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette P&#233;contal" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019002" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305648v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou N'Diaye" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Siebert" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lagarde" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Venot" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bailli&#233;" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796292v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Neichel" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bryson" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628834" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785308v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Chapuis" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629223" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785431v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629787" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785314v1" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caillier" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561487" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224974v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Clarke" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ferraro-Wood" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562144" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731991v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Friot-Giroux" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;chet" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Piqueras L&#243;pez" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2560485" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097343v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blake" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Raichoor" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5127" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097403v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Finoguenov" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Merloni" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirpal Nandra" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Salvato" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5124" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886325v1" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P.L. Berry" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Farr" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921318003757" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785348v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Kosmalski" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231688" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638303v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ellis" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roberts-Borsani" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Infante" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zheng" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660244v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660201v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garz&#243;n" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660206v1" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203101v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921307009167" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203099v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stark" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082940v1" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Soucail" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148438v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stanescu" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015573v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082946v1" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661234v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Santos" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661236v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine-Busserolle" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855748v1" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deschamps" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720712v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jarno" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Piqueras" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P&#233;contal" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150483v1" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reyl&#233;" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cambresy" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deleuil" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;contal" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02859348v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adda" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638370v1" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy J. Barger" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711453v1" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2668" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352234v1" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Chemerynska" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Furtak" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chisholm" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Endsley" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679338v1" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Mainieri" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Anderson" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cimatti" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761598v1" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan P Naidu" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kramarenko" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Weibel" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255765v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258264v1" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279101v1" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Dawson" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joss Bland-Hawthorn" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bolton" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172602v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boissier" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Boselli" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596124v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mcconnachie" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Babusiaux" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Balogh" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Driver" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370505v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370493v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dahlen" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326343v1" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326275v1" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131459v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131462v1" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370513v1" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082909v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Pello" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Le Borgne" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193525v1" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082951v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Le Borgne" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02112639v1" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bergemann" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Burgasser" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ellison" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Haggard" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011648v1" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010464v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00789891v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johan-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5492-1049" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095319204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585130v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinobu Fudamoto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengwu Sun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Diego" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Dai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamune Oguri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02432-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381743v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Vitte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verhamme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hibon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leclercq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Alcalde Pampliega" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450426" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ebeling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Richard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Beauchesne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Basto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C Edge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jolly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Knudsen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laporte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guerrero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Fujimoto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346239" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523166v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fujimoto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kohno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Valentino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gim&#233;nez-Arteaga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02592-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Atek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gavazzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Weaver" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Diego" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Schrabback" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450776" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khoram" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poggianti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moretti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vulcani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radovich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348139" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Kei Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish K Meena" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Niemiec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Acebron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346761" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665128v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucheng Guo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Wisotzki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Blaizot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347658" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800661v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Vulcani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Moretti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca M Poggianti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Radovich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Werle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348135" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800652v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Messa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Dessauges-Zavadsky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Adamo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Claeyssens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae565" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800804v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jeanneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bianco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Clawson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Frangiamore" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elroy Pearson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jatis.10.4.040501" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Epinat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Contini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mercier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ciesla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348038" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042755v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Kohno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Ouchi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Kokorev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ad5ae2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726549v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cherrey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F. Bouch&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Zabl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilane Schroetter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wendt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3764" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557962v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas J Furtak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Zitrin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan P Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eckert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Sayers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae1943" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510471v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goovaerts" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burgarella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Thai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruka Kusakabe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mauerhofer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Blaizot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760139v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347958" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776814v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Bouch&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947310v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Atek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Shuntov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas J. Furtak" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kneib" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3144" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882723v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarle Brinchmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Conseil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maseda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themiya Nanayakkara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244187" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479052v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tuan-Anh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347110" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800713v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akhshik" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine E Whitaker" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Leja" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin S Spilker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aca677" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461002v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T Thai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tuan-Anh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pello" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Goovaerts" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346716" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285157v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Contini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kamann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5335" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255642v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Combes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nagy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad113" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979897v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beauchesne Benjamin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Limousin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3308" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947309v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3717" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862331v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Snapp-Kolas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Siana" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gburek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alavi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emami" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad2412" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800697v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghana Killi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darach Watson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hollis Akins" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad687" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566485v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mahler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyamvada Natarajan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jauzac" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3098" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04479072v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda L. Frye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pascale" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Foo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reagen Leimbach" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Garuda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acd929" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04038708v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Langan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ginolfi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#246; Popping" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad357" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076939v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Lagattuta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Ebeling" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Basto" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cerny" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad803" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665448v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham P. Smith" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Robertson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Nicholl" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ryczanowski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad140" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665331v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bianconi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad673" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800699v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Gburek" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Siana" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Alavi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeh Emami" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acb153" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739498v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beauchesne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acaea9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Goobar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Johansson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Schulze" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki Arendse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sagu&#233;s Carracedo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-01981-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800704v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3791" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622094v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Epinat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmonds" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorryt Matthee" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142179" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777334v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2189" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581351v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Lagattuta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Erik Bauer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac418" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03854047v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Iani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanella" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gronke" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3198" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777338v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hollis B. Akins" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Finlator" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten K. Knudsen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac795b" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03854059v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Bellhouse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Poggianti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac8b6e" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560485v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142302" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800735v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kokorev" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brammer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fujimoto" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kohno" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G E Magdis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac9909" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556302v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bera" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Krajnovi&#263;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Emsellem" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Mercier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141762" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806674v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claeyssens" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaizot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kusakabe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142320" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672066v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca M. Poggianti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gullieuszik" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac36c7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672016v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac5f06" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711530v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kerutt" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wisotzki" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhamme" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B. Schmidt" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leclercq" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141900" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711543v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schaerer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Combes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141557" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711483v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ebeling" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Smail" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Edge" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Koekemoer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2725" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149126v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Dez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Roux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demouge" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2019.1693135" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431237v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Schaye" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2165" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892940v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Klein" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rexroth" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2270" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174106v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bacon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mary" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maseda" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039887" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711496v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison W. S. Man" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B. Brammer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sune Toft" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0ae3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371795v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shy Genel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Pellissier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040225" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711487v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2376" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638282v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagattuta" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guaita" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. Bauer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672415v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140878" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197507v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hayden" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rubin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Boone" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Aldering" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Nordin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abed4d" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711499v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herrero Alonso" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krumpe" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miyaji" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141226" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711493v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine E. Whitaker" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C. Williams" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiya Mowla" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin S. Spilker" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03806-7" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03745716v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Faure" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bournaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fensch" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Daddi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Behrendt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab272" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268882v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1684" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191142v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia G. Gallego" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Cantalupo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Sarpas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Duboeuf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lilly" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab796" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711485v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Witstok" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renske Smit" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maiolino" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Curti" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2591" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140526v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagattuta" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Guaita" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039462" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800779v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Shen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison W S Man" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Yu Zhang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Stockmann" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0435" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512478v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Egami" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Rawle" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Walth" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Smail" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abd6e4" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800768v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soniya Sharma" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Yuan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Patr&#237;cio" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kewley" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slab040" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434273v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schmidt" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urrutia" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Feltre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140876" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711494v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven A. Rodney" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin D. R. Pierel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01450-9" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129480v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laporte" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zitrin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Ellis" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab191" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185770v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Abril-Melgarejo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Epinat" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leindert A. Boogaard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038818" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129481v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Brammer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Yoshimura" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abd7ec" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086177v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Freundlich" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouch&#233;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3818" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581360v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jullo" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Sharon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa473" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908401v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Feltre" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V. Maseda" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayadev Pradeep" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038133" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240646v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Steinhardt" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Capak" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab75ed" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550180v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937340" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711465v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Ivison" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Biggs" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Zwaan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falgarone" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slaa046" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638285v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Lagattuta" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clement" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahler" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Patricio" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02496331v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;thermin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Diaz-Santos" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936727" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325558v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowgat Muzahid" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella A Marino" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1347" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029183v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de La Vieuville" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pell&#243;" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037651" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711462v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Weilbacher" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Palsa" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Streicher" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Urrutia" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037855" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711471v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lam" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa622" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711456v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Pezzulli" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruari Mackenzie" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2550" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711467v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Freeman" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab8f97" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996675v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim A Rosdahl" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937339" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666709v2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ventou" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouch&#233;" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinchmann" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935597" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638288v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De La Vieuville" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bina" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914555v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Christian Herenz" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikke Saust" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Kerutt" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834164" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123122v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dessauges-Zavadsky" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chisholm" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Patr&#237;cio" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935896" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711426v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred L. Tiley" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Swinbank" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Harrison" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. J. Turner" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz428" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711409v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sluse" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Rusu" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Fassnacht" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sonnenfeld" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2483" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711427v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Erroz-Ferrer" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcella Carollo" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark den Brok" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Onodera" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz194" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638287v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959915v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Lilly" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Anna Marino" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3481" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711423v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rychard J. Bouwens" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Labb&#233;" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper B. Schmidt" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935227" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03674444v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L. Walth" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Rawle" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rex" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab16d8" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144211v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz E. Bauer" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz620" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324994v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carton" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peroux" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2114" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126928v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiphu Rujopakarn" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0874-0" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711410v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2492" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815273v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Smith" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bianconi" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jauzac" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robertson" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz675" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325179v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834471" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711433v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair C. Edge" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gillman" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3312" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711428v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Herenz" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834656" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325516v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2822/5586576" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711405v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab5713" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711430v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leindert Boogaard" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rychard Bouwens" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834565" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711216v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desprez" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johany Martinez" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1666" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807554v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty037" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015389v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty555" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325410v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wisotzki" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bacon" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cantalupo" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Richter" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0564-6" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638296v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1971" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678249v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stockmann" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zabl" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa9fee" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638293v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Mccracken" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balcells" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boone" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cardiel" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallego" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26093/cds/vizier.36200051" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711209v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamann" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bastian" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. -O. Husser" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martocchia" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Usher" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1958" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711245v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Caruana" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2307" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777804v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Finley" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;rou" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731877" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711197v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshu Gupta" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2352" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797824v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L. Kelly" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Diego" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Rodney" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Kaiser" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Broadhurst" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0430-3" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325340v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Lilly" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia G Gallego" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie A Straka" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aab6aa" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711229v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Rodney" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Balestra" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bradac" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Broadhurst" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0405-4" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781995v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rodney" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aab617" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678167v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schaerer" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nakajima" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833533" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015367v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carton" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1343" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325247v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V Maseda" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Franx" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aade4b" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711218v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Mainali" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Stark" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Ellis" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1640" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787782v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Massey" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harvey" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jori Liesenborgs" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Stach" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty630" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000018v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hudelot" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732080" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757202v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1820" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015338v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paalvast" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Straka" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832866" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711233v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Monreal-Ibero" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christer Sandin" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Steinmetz" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731669" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807524v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Veitch" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will M. Farr" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty031" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678211v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cirasuolo" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731988" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678169v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cantalupo" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richter" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0664-3" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678157v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cava" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo G. P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0295-x" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325221v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouche" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Paalvast" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833136" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325299v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tresse" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833281" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325325v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/sly058" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744061v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrushevska" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goobar" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Lagattuta" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amanullah" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hangard" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731552" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582417v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Qi" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1636" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678482v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731499" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669859v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Inami" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731351" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554743v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Swinbank" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx245" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678532v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dessauges&#8208;zavadsky" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zamojski" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rujopakarn" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sklias" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628513" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03676987v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gallazzi" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zibetti" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22388" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582883v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tilquin" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Giocoli" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1330" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554749v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urmila Chadayammuri" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw3385" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236043v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hern&#225;n-Caballero" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Diego" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa917f" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710606v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hashimoto" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guiderdoni" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Drake" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731579" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554290v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frayer" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Christensen" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw3066" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678478v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Shepherd" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730833" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678493v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guerou" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Krajnovic" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730905" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959103v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730985" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968641v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mitchell" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731480" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584695v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diener" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Schmidt" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Herenz" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1677" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678537v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730428" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965083v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731195" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678381v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Shirazi" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx545" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638299v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1079" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582435v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lotz" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koekemoer" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coe" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grogin" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capak" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17909/T9KK5N" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645810v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Drake" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731431" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710604v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Federrath" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa951d" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638297v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa B. Drake" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guiderdoni" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1515" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555031v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paraficz" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Kneib" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morandi" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Limousin" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527959" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554121v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Borisova" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella A. Marino" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/831/1/39" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440741v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Boogaard" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527866" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667685v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eckert" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwinn" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Harvey" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Baugh" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2251" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440689v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jullo" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527638" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582681v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Petrushevska" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahman Amanullah" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fabbro" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628925" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710591v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bitten Gullberg" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Breuck" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Lehnert" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vernet" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526858" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667699v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rafelski" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/832/1/56" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710576v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434363v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lewis" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527913" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710578v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt T. Soto" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw474" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276817v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jauzac" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Limousin" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Knowles" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mahler" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw069" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638338v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Patri&#237;cio" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174392131600675X" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434354v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouche" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Finley" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schroetter" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Murphy" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/820/2/121" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441174v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Comparat" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtun Zhu" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Gonzalez-Perez" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peder Norberg" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Newman" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1393" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669485v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Rawle" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Egami" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw712" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440696v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slw114" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710580v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicha Leethochawalit" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tucker A. Jones" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/820/2/84" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638304v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wendt" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/833/1/39" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262612v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv2859" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276818v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Repp" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw002" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796995v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424661" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439994v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Williams" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Swinbank" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Kitching" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv467" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109664v2" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Patricio" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slu150" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109685v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Cao" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Covone" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Izzo" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/149/1/3" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121318v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2425" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139966v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Kraiberg Knudsen" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14164" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121319v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/800/1/18" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139974v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schaerer" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boone" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jones" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dessauges-Zavadsky" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sklias" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425542" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439794v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1402" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644674v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charlot" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1907" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262613v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanyuan Shan" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erben" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439784v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149004v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv688" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01290112v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ilbert" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424767" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238614v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M., Weilbacher" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana, Monreal-Ibero" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram, Kollatschny" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam, Ginsburg" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F., Mcleod" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526529" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238613v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/814/1/69" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439826v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herenz" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425419" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207524v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven A., Rodney" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon, Patel" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel, Scolnic" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J., Foley" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto, Molino" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109661v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026157v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/MNRAS/STU868" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071447v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd P. Mackenzie" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Scott" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward L. Chapin" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Chapman" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088919v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P., Stark" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan, Richard" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian, Siana" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane, Charlot" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R., Freeman" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058984v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/MNRAS/STU1395" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991379v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bussmann" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gurwell" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/783/1/59" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056116v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991483v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Scarlata" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/780/2/143" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991378v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/786/1/60" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991382v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Streblyanska" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. P&#233;rez-Fournon" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323179" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991372v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nordin" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rubin" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rykoff" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aldering" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/MNRAS/STU376" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991487v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322424" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135411v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ilbert" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dunlop" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321100" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789889v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-T. Yuan" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Kewley" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/763/1/9" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842621v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Faloon" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. A. Webb" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ellingson" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yan" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Gilbank" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/768/2/104" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842631v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Motta" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Verdugo" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118513" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991586v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirio Belli" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tucker Jones" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/772/2/141" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794439v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/765/1/48" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991602v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991493v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geier" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. S. Man" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kr&#252;hler" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toft" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/777/2/87" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789890v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Yen Hsu" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/MNRAS/STS379" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991496v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lutz" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322552" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991594v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Harris" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/772/2/137" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842632v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew B. Newman" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Treu" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Sand" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Nipoti" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/765/1/24" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842619v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zemcov" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blain" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cooray" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/769/2/L31" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991502v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pandey-Pommier" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Dwarakanath" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321809" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765991v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayes" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219486" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842633v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Laursen" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hjorth" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Milvang-Jensen" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2012.22007.X" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766009v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mu&#241;oz" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Motta" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Verdugo" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Garrido" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737962v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Morley" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Peck" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.01.010" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7837W9HN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765999v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/759/1/66" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766010v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765998v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Livermore" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Bower" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. K. Coppin" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/758/2/L35" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765992v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Decarli" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Walter" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neri" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertoldi" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carilli" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/752/1/2" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766000v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2012/11/015" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660135v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Schenker" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brant E. Robertson" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Dunlop" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/744/2/179" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765997v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Morandi" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil R. Golwala" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole G. Czakon" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2012.21196.X" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765995v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Smith" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117921" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765990v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rex" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118750" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766004v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Leauthaud" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2012.21966.X" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766012v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765994v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Ota" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Iye" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takatoshi Shibuya" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2012.21091.X" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842636v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2012.22006.X" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766098v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766094v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766096v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766095v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766006v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jones" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Ellis" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2012.21900.X" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766001v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-Ting Ho" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2012.21806.X" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765974v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christensen" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Odorico" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116636" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660694v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1745-3933.2011.01050.X" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660238v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Papadopoulos" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cox" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krips" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/742/1/11" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660262v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weiss" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117338" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660699v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donnarumma" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ettori" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meneghetti" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gavazzi" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fort" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014120" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602513v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015842" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660702v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabanac" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014965" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660698v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/732/1/L14" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660695v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Livermore" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2010.18161.X" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654028v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Riehm" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#246;rtsell" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dahl&#233;n" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117196" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660216v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Cuby" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dahle" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/742/1/L7" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660709v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Bock" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014685" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660732v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longmore" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Baker" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE08880" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660845v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Kneib" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Edge" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1745-3933.2009.00796.X" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660718v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014696" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660850v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maizy" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. de Leo" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Kneib" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911829" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660730v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wold" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2010.16322.X" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660711v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014593" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660703v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/725/2/L176" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660723v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-J. Ma" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2010.16518.X" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660734v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Swinbank" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Breuck" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660707v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berta" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metcalfe" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014634" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660716v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014693" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972649v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruynooghe" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;wekamp" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hostikka" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maillet" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/124.110088" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660847v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Petitpas" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/709/1/210" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660712v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Chung" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fadda" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014681" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660744v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Matsuda" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kashikawa" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shimasaku" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1745-3933.2010.00814.X" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660724v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Jones" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Stark" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2010.16378.X" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660704v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Suyu" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912747" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660705v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Natarajan" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Aloisio" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1185759" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660729v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. R. Sanderson" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2009.16274.X" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660858v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Paech" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stanishev" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811254" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660854v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/2/L163" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661143v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911982" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660852v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Webb" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2009.15617.X" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661153v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. I. Teplitz" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/698/2/1273" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661150v2" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811473" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661147v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Marrone" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Joy" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Bonamente" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/701/2/L114" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661155v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pei" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811366" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660856v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/2/1078" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661157v1" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Covone" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paolillo" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. R. Napolitano" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capaccioli" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Longo" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/691/1/531" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203098v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hempel" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wise" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077591" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390618v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brink" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809646" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661178v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Rigby" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marcillac" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Rieke" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/525273" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661159v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mark Swinbank" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dye" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R. Smail" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE07294" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661160v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. George" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/591312" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281531v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tu" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Shu" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Sygnet" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.12929.X" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203100v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077127E" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193518v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fort" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/521293" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193523v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cortese" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bravo-Alfaro" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2006.11369.X" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193524v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/510902" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193522v1" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/517875" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130494v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Kneib" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288238v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077127" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193519v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519789" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193521v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/518098" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013275v3" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamareille" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Borgne" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053602" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661183v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamareille" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Le Borgne" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlot" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661180v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soucail" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053384" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013270v3" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053601" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661189v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/427550" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015080v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661232v1" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20040065" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661229v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Santos" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kuijken" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/383080" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661193v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/386281" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661235v1" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20034608" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371883v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giroud" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laurent" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019831" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785471v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Loupias" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Remillieux" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Migniau" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019704" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757643v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Thatte" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Melotte" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Neichel" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Mignant" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Rees" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3018520" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785283v1" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boudon" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daguis&#233;" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Disseau" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Frey" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020061" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720691v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jarno" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Piqueras" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette P&#233;contal" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019002" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305648v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou N'Diaye" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Siebert" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lagarde" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Venot" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bailli&#233;" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785308v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Chapuis" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629223" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796292v1" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Neichel" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bryson" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628834" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785431v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629787" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224974v1" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Clarke" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ferraro-Wood" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562144" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785314v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caillier" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561487" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731991v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Friot-Giroux" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;chet" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Piqueras L&#243;pez" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2560485" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097343v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Blake" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Raichoor" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5127" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097403v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Finoguenov" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Merloni" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirpal Nandra" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Salvato" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5124" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886325v1" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P.L. Berry" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Farr" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921318003757" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785348v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Kosmalski" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231688" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638303v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ellis" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roberts-Borsani" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Infante" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zheng" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660201v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garz&#243;n" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660244v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660206v1" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203101v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921307009167" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203099v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stark" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082940v1" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Soucail" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148438v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stanescu" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015573v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082946v1" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661236v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine-Busserolle" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661234v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Santos" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855748v1" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deschamps" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720712v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jarno" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Piqueras" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P&#233;contal" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150483v1" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reyl&#233;" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cambresy" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deleuil" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;contal" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02859348v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adda" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638370v1" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy J. Barger" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711453v1" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2668" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352234v1" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Chemerynska" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Furtak" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chisholm" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Endsley" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679338v1" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Mainieri" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Anderson" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cimatti" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761598v1" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan P Naidu" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kramarenko" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Weibel" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255765v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258264v1" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172602v1" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boissier" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Boselli" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279101v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Dawson" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joss Bland-Hawthorn" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bolton" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596124v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mcconnachie" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Babusiaux" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Balogh" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Driver" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326343v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370493v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dahlen" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370505v1" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326275v1" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131462v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131459v1" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370513v1" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082909v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Pello" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Le Borgne" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193525v1" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082951v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Le Borgne" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02112639v1" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bergemann" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Burgasser" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ellison" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Haggard" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011648v1" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010464v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00789891v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>