--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -100,282 +100,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tractability conditions for numeric CSPs</w:t>
+                <w:t xml:space="preserve">Tropical dominating sets in vertex-coloured graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Jonsson</w:t>
+                <w:t xml:space="preserve">Marek Karpinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Narayanan Narayanan N Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Johan Thapper</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim El Maftouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rosaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.01.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.27-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jda.2018.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796723v1</w:t>
+                <w:t xml:space="preserve">hal-01762194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical dominating sets in vertex-coloured graphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tractability conditions for numeric CSPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jonsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Thapper</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48, pp.27-41. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 715, pp.21 - 34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jda.2018.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762194v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Limits of SDP Relaxations for General-Valued CSPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Thapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Živný</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -422,51 +422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Power of Sherali--Adams Relaxations for General-Valued CSPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Thapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Živný</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -507,239 +507,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complexity of Finite-Valued CSPs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Constraint Satisfaction and Semilinear Expansions of Addition over the Rationals and the Reals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jonsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Thapper</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stanislav Živný</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 63 (4), pp.1 - 33. </w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (5), pp.912 - 928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2974019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2016.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796719v1</w:t>
+                <w:t xml:space="preserve">hal-01796722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint Satisfaction and Semilinear Expansions of Addition over the Rationals and the Reals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Complexity of Finite-Valued CSPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Thapper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Živný</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 82 (5), pp.912 - 928. </w:t>
+              <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (4), pp.1 - 33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2016.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2974019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796722v1</w:t>
+                <w:t xml:space="preserve">hal-01796719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Necessary Conditions for Tractability of Valued CSPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Thapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Živný</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -799,51 +799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Power of Linear Programming for General-Valued CSPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kolmogorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Thapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Živný</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -916,64 +916,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Engström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Färnqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Thapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Vol. 17 no. 1 (1), pp.33--66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1033,51 +1033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bodirsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dugald Macpherson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Thapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (4), pp.30:1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1143,51 +1143,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The limits of SDP relaxations for general-valued CSPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Thapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Živný</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1234,103 +1234,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical Dominating Sets in Vertex-Coloured Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Karpinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanan Narayanan N Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Thapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim El Maftouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Workshop on Algorithms and Computation (WALCOM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Katmandu, Nepal. pp.17-27</w:t>
@@ -1359,51 +1359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohérences et dichotomies parmi des CSP pondérés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Thapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFPC 2016 : Actes des Douzièmes Journées Francophones de Programmation par Contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France. pp.16-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1428,51 +1428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherali-Adams relaxations for valued CSPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Thapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Živný</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1510,64 +1510,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affine consistency and the complexity of semilinear constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Thapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Symposium on Mathematical Foundations of Computer Science (MFCS-2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1592,51 +1592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Complexity of Valued Constraint Satisfaction Problems in a Nutshell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Thapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitièmes Journées Francophones de Programmation par Contraintes - JFPC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1830,51 +1830,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jonsson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Thapper" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.01.013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762194v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Karpinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Narayanan N Narayanan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim El Maftouhi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rosaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2018.03.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798805v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav &#381;ivn&#253;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3201777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1079245" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796719v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2974019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.03.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140990346" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762346v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kolmogorov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130945648" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196862v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Engstr&#246;m" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy F&#228;rnqvist" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2118" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756929v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bodirsky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugald Macpherson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2528933" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796715v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2017.8005087" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762331v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Karpinski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Narayanan N Narayanan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Thapper" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim El Maftouhi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rosaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2018.03.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jonsson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.01.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798805v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav &#381;ivn&#253;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3201777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1079245" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796722v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.03.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796719v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2974019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140990346" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762346v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kolmogorov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130945648" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196862v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Engstr&#246;m" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy F&#228;rnqvist" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2118" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756929v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bodirsky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugald Macpherson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2528933" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796715v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2017.8005087" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762331v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>