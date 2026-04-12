--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Johan Vandenborre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johan-vandenborre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7718-7120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">102697930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen and pH Dependence on Hydrated Electron (e-aq) Yields: Pulsed Radiolysis Studies Using Protons (H+) and Helions (He2+) Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terfas Sarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Miller Conference on Radiation Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-05319678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdosimetry and Radiolytic Species Production at Ultra-High- Dose Rates with GATE 10.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daeun Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Geant4 International User Conference at the Physics-Medicine-Biology frontier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et quantification des radicaux libres radio-induits par des faisceaux pulsés de H+ et He2+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terfas Sarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Craff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Rayonnement Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-04660685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdosimetry and Radiolytic Species Production at Ultra-High-Dose Rates with GATE 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daeun Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geant4-DNA collaboration meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement dosimétrique et premiers résultats des études sur les mécanismes physico-chimiques et biologiques de l'hadronthérapie FLASH au cyclotron ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craff Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61èmes Journées Scientifiques de la Société Française de Physique Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosimetric environment and first results of the studies on the physicochemical and biological mechanisms of FLASH hadrontherapy at the ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craff Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop « Optimizing Imaging and Dose-Response in RadiotherapieS »of the «Tumour Targeting, Imaging, Radiotherapies » network of the Cancéropôle Grand-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Erquy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORI research on cement-organics-radionuclides-interactions within the collaborative EURAD project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Altmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Missana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Radiochimie Radiolyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03797950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdosimetry and radiolytic species production in UHDR proton beam using GATE and Geant4-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Geant4 International User Conference at the physics-medicine-biology frontier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giovanni Mettivier; Sébastien Incerti; Jeremy Brown; Susanna Guatelli; Paolo Russo; Antonio Sarno; Daniele Esposito; Gianfranco Paternò; Silvio Pardi, Oct 2022, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLASH Mechanisms Track (Oral Presentations) UHDR PROTON BEAM VS. CONVENTIONAL: HYDROGEN PEROXIDE AS FLASH EFFECT SENSOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPT 2021: FLASH Radiotherapy and Particle Therapy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienne, Austria. pp.S31, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01500-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03616960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen peroxide formation to investigate the radiolytic ROS production mechanism under proton FLASH conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GdR MI2B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR MI2B, Jun 2022, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-169 - Influence of radiolysis on astatine-211 chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastoo Mahdi Khoshouei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of radiopharmaceutical sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03821660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water radiolysis leads to a fun geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Truche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03797984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen and Organic Molecules Generation from Water Radiolysis : From Grave to Craddle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Truche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geokarlsruhe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03797996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORI research on cement-organics-radionuclides-interactions within the collaborative EURAD project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Altmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Missana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ème Journées des Actinides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03215494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHDR proton beam vs conventional: hydrogen peroxide as FLASH effect sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Dutreix; Karen Kirkby; Andreas Schüller; Marie-Catherine Vozenin, Dec 2021, Vienna and online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation, solubility and complexation of Neptunium (V) under radiolysis in Hydroxyl media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craff Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ème Journées des Actinides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03215503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORI TASK 2 : Organic Degradation cement-organic-radionuclide-interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORI KICK-OFF Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02348449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihydrogène produit par radiolyse de l'eau sur des systèmes &amp;quot;modèles&amp;quot; tels que l’oxyde de Titane et la Calcite en solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MITI Hydrogène Naturel : une ressource énergétique pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02348441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Radiolyse à la Radiochimie à SUBATECH: Le dihydrogène un lien quasi évident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRRC 2018 : 1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01886202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et dégradation des anions organiques en milieu carbonate sous irradiation par faisceau d’hélions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRRC 2018 : 1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01886204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADIOCHEMISTRY VS. RADIATION CHEMISTRY : Competition and Complementarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2017 : 16th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01863196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Electrochemical Behavior of Titanium Alloys (T40, T64) Under 4 He 2+ Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2015: The 13th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, California, United States. pp.1845-1848, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119296126.ch309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03199399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des rayonnements ionisants sur des phases élémentaires (magnétite – sidérite – calcite – pyrite) mises en jeu lors du conditionnement de déchets HA et MAVL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Balaruc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01447981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la spéciation du Tc et de ses homologues Mn et Re sous irradiation γ et α en milieu carbonate hautement concentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Balaruc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01445140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha radiolysis of nitric acid solutions with plutonium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures - The Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Baden-Baden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01448083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools developed by SUBATECH for radiolysis studies in solution and/or at the interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REIMEI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01104294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEHAVIOR OF TITANIUM ALLOYS (T40, T64) VS. RADIOLYTIC CORROSION UNDER 4He2+ IRRADIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS The Scientific Basis for Nuclear Waste Management symposium (SBNWM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01280444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Electrochemical Behavior of Titanium Alloys (T40, T64) Under 4He2+ Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01371886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study induced oxidation/reduction of M (Tc, Re & Mn) in carbonate media by α and γ irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MILLER 2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Windermere, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02417516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha radiolysis of nitric acid using the 68 MeV helions beam of the ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Tihany Symposium on Radiation Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Balatonalmadi, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic corrosion occurring at the solid/solution interface investigated at SUBATECH: example of Uranium and Titanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MILLER 2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Windermere, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01134209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic stability of aqueous solutions of butanal oxime under alpha irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Miller Conference on Radiation Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Windermere, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02489478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation chemical behavior of aqueous butanal oxime solutions under alpha irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRR 2015 - 15th international congress of radiation research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02489572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEHAVIOR OF TITANIUM ALLOYS (T40, T64) VS. RADIOLYTIC CORROSION UNDER 4He2+ IRRADIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th French-Polish Seminar “Reactivity of Solids”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01153799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior under alpha irradiation of butanal oxime, a potential substitue to hydrazinium nitrate in the PUREX process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Tihany Symposium on Radiation Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Balatonalmaldi, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic corrosion occurring at the solid/solution interface investigated at SUBATECH: example of Uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01153778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on the Tc Chemistry at SUBATECH in Inorganic Media (Chloride, Carbonate) with Radiation Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Pornichet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01072561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Radiolyse à la Radiochimie : La Spéciation des Radioéléments sous Rayonnement α, γ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème Journées Nationales de Radiochimie et de Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01072545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study induced oxidation/reduction of Tc in carbonate media by α and γ radiolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Pornichet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01072553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorium oxide solubility behavior vs. the surface crystalline state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International REDUPP Workshop on Surface Reactivity and Dissolution of Spent Nuclear Fuel Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00965615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'oxydation/réduction des espèces de Mn en milieu carbonate induite par radiolyse alpha et gamma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01023996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion de l'oxyde d'uranium par les produits de radiolyse de l'eau : effet des espèces moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01023991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Water Radiolysis on Uranium dioxide corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2013 : 14th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00862860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow Processes in Close-to-equilibrium Conditions for Radionuclides in Water/solid Systems of Relevance to Nuclear Waste Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 th EC Conference on the Management of Radioactive Waste EURADWASTE '13 EURADWASTE '13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components of the Performance Assessment: Impact of solubility uncertainties as an example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Duro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminars in Sapporo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Discrepancies in tetravalent oxide solubility values by isotopic exchange and its impact on the safety assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Duro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2013 : 14th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00862856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de TEL sur la production d'H2 lors de la radiolyse de l'eau pure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crumiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Sines, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00773493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radioelements at SUBATECH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German-French research for nuclear safety: Chemistry of the f-elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00772193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the slow processes at the interface solid/water by the isotopic exchange method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminars in Sapporo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of slow processes close to equilibrium on the fate of RN released in the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminars in Sapporo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the slow processes at the interface solid/water by the isotopic exchange method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ASRC International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Ibaraki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des espèces radiolytiques moléculaires dans les mécanismes de corrosion à l'interface solide/solution : Apport de la spectroscopie Raman in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crumiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Essehli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Sines, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00772208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADIOLYTIC CORROSION OF GRAIN BOUNDARIES ONTO THE UO2 TRISO PARTICLE SURFACE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EC FP CP FIRST-Nuclides 1st Annual Workshop 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00911332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic Corrosion of Grain Boundaries onto the UO2 TRISO Particle Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Annual Workshop Proceedings of the Collaborative Project “Fast / Instant Release of Safety Relevant Radionuclides from Spent Nuclear Fuel” (7th EC FP CP FIRST-Nuclides)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00772168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The backend of the fuel cycle of HRT/VHRT Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guittoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fachinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Topycal Meeting on High temperature reactor Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00420032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la Hollandite : Lixiviation, irradiation, caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres Internationales des Journées de Radiochimie et de Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00480552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la Hollandite : Lixiviation, Irradiation, Caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières NOMADE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00480556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulations of microdosimetry and radiolytic species production at long time post proton irradiation using GATE and Geant4‐DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (10), pp.7500-7510. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.17281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Nuclear Waste to Hydrogen Production: From Past Consequences to Future Prospect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guillonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Truche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, pp.65-68. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.03.244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-04580852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of vapor hydration and radiation on the leaching behavior of nuclear glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haohan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 578, pp.154368. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How radiolysis impacts astatine speciation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastoo Mahdi Khoshouei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.110224. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2022.110224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03668885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of plutonium oxidation state on the formation of molecular hydrogen, nitrous acid and nitrous oxide from alpha radiolysis of nitric acid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Broussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (5), pp.301-310. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ract-2021-1136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03656257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Irradiations at Ultra-High Dose Rate vs. Conventional Dose Rate: Strong Impact on Hydrogen Peroxide Yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.318-324. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1667/RADE-22-00021.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03692104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboxylate anion generation in aqueous solution from carbonate radiolysis, a potential route for abiotic organic acid synthesis on Earth and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Truche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Craff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 564, pp.116892. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03190340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha radiolysis of DOTA ligand in aqueous solutions with helium ion beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.108409. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.108409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02265483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of technetium in carbonate media under helium ions and γ radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Poineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107 (2), pp.105-113. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ract-2018-2939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01952793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of heavy ions (He2+, H+) radiolytic yield of molecular hydrogen vs. “Track-Segment” LET values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crumiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ract-2016-2636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01446975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of surface reactivity of thorium oxide in conditions close to chemical equilibrium by isotope exchange 229Th/232Th method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Perrigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takamasa Inai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ract-2016-2651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01446965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Nitric Acid on the Helium Ion Radiolysis of Aqueous Butanal Oxime Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.5069-5078. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.6b12630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01564003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic Dissolution of Calcite under Gamma and Helium Ion Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Baty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (44), pp.24548 - 24556. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b07299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01863189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility equilibrium and surface reactivity at solid/liquid interfaces of relevance to disposal of nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Philippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.172 - 181. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2017.05.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01600032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation and/or reduction of manganese species by γ-ray and He2+ particle irradiation in highly concentrated carbonate media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mostafavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.142-150. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2015.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01222280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond Pulse Radiolysis of Highly Concentrated Carbonate Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uli Schmidhammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (9), pp.2434-2439. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b12405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01288426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation chemical behavior of aqueous butanal oxime solutions irradiated with helium ion beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.186-193. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2015.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01222286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolyse α des solutions aqueuses d’acide nitrique et de plutonium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 408-409, pp.106-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01343067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha radiolysis of nitric acid and sodium nitrate with 4He2+ beam of 13.5 MeV energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.394-403. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2014.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01075879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic corrosion of uranium dioxide induced by He2+ localized irradiation of water: Role of the produced H2O2 distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 467, pp.832-839. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.10.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01227977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic Corrosion of Uranium Dioxide: Role of Molecular Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.1071-1080. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp409994y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00933729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha localized radiolysis and corrosion mechanisms at the iron/water interface: Role of molecular species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crumière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Essehli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 433, pp.124-131. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.09.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00748578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LET effects on the hydrogen production induced by the radiolysis of pure water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crumière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Essehli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82, pp.74-79. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2012.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00759933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Dosimetry during Alpha Irradiation: A Specific System for UV-Vis in Situ Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crumiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Essehli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.6-11. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ajac.2012.31002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00660904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution controls for dissolved silica at 25, 50 and 90 °C for quartz, Callovo-Oxfordian claystone, illite and MX80 bentonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.1648-1660. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2011.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00650803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of (Cs,Ba)-hollandite dissolution under gamma irradiation at 95 °C and at pH 2.5, 4.4 and 8.6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Utsunomiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 419, pp.281-290. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00650793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2 production by γ and He ions water radiolysis, effect of presence TiO2 nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Essehli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crumière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.14342-14348. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.05.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00650798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancies in Thorium Oxide Solubility Values: Study of Attachment/Detachment Processes at the Solid/Solution Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.8736-8748. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic100756f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00650786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancies in Thorium Oxide Solubility Values: a New Experimental Approach to Improve Understanding of Oxide Surface at Solid/Solution Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 96, pp.515-520. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2008.1531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00291593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined investigation of water sorption on $TiO_2$ rutile (1 1 0) single crystal face: XPS vs. periodic DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Domain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Drot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 601, pp.518-527. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2006.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00134763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Mechanisms between Uranium(VI) and Rutile Titanium Dioxide: From Single Crystal to Powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Drot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Simoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46, pp.1291-1296. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic061783d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00211935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of Uranyl Cations on a Rutile (001) Single Crystal Monitored by Surface Second-Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dossot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grausem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.140-147. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la0519913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00211943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen Peroxide (H2O2) production in response to multiple beam irradiation of protons at UHDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craff Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTRO 2023 (European Society for Therapeutic Radiology and Oncology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vienna, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic ROS production mechanism under proton flash conditions : combination of experimental and simulation investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Flash Radiotherapy and Particle Therapy Conference (FRPT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORI RESEARCH ON CEMENT-ORGANICS-RADIONUCLIDES-INTERACTIONS WITHIN THE COLLABORATIVE EURAD PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Altmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Missana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURADWASTE 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pitesti, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02290138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORI RESEARCH ON CEMENT-ORGANICS-RADIONUCLIDES-INTERACTIONS WITHIN THE COLLABORATIVE EURAD PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Altmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Missana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2019 : 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02290133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and complexation of Neptunium (V) under γ-ray radiolysis in water media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craff Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2019 : 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02290123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Radiolyse α Pulsée en radiochimie: De la radiolyse de l’eau vers de nombreuses applications en radiochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRRC 2018 : 1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02290121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the organic anion production by helium ion irradiation of calcite suspensions in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craff Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Baty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration 2017: 16th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32501.06883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Radiolyse à la Radiochimie : La Spéciation du Technétium et de l’Uranium sous Rayonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01448089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Radiolyse α Pulsée en radiochimie: De la radiolyse de l’eau vers de nombreuses applications en radiochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNR 2016 : Journées Nationales de Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01448162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPORTEMENT DE LA CALCITE (CaCO3) IRRADIEE PAR UN FAISCEAU D’HELIONS (60,7 MeV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNR 2016 : Journées Nationales de Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01448172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonance Paramagnétique Electronique utilisée en radiochimie: De la radiolyse de l’eau vers de nombreuses applications en radiochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léost Laurane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01448169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic corrosion of Titanium alloys under 4He2+/γ-ray irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01153791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 4He2+ Radiolysis of Water on UO2 Corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences: Radiation Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Andover, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF WATER RADIOLYSIS ON URANIUM DIOXIDE CORROSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EC FP CP FIRST-Nuclides, 2nd Annual Workshop 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Antwerpen, Belgium. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00911344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow processes in close-to-equilibrium conditions for radionuclides in water/solid systems of relevance to nuclear waste management – SKIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURADISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, France. 2012, JRC scientific and policy reports</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorium oxide Solubility behavior vs. the surface crystalline state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Perrigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd Annual Workshop Proceedings, 7th EC FP-SKIN, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-échelle des mécanismes d'interaction des ions aquo uranyle avec les surfaces de l'oxyde de titane (poudres et monocristaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Théorique [nucl-th]. Université Paris Sud - Paris XI, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId257"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Johan Vandenborre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johan-vandenborre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7718-7120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">102697930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen and pH Dependence on Hydrated Electron (e-aq) Yields: Pulsed Radiolysis Studies Using Protons (H+) and Helions (He2+) Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terfas Sarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Miller Conference on Radiation Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-05319678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et quantification des radicaux libres radio-induits par des faisceaux pulsés de H+ et He2+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terfas Sarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Craff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Rayonnement Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-04660685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdosimetry and Radiolytic Species Production at Ultra-High-Dose Rates with GATE 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daeun Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geant4-DNA collaboration meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdosimetry and Radiolytic Species Production at Ultra-High- Dose Rates with GATE 10.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daeun Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Geant4 International User Conference at the Physics-Medicine-Biology frontier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement dosimétrique et premiers résultats des études sur les mécanismes physico-chimiques et biologiques de l'hadronthérapie FLASH au cyclotron ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craff Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61èmes Journées Scientifiques de la Société Française de Physique Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosimetric environment and first results of the studies on the physicochemical and biological mechanisms of FLASH hadrontherapy at the ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craff Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop « Optimizing Imaging and Dose-Response in RadiotherapieS »of the «Tumour Targeting, Imaging, Radiotherapies » network of the Cancéropôle Grand-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Erquy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdosimetry and radiolytic species production in UHDR proton beam using GATE and Geant4-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Geant4 International User Conference at the physics-medicine-biology frontier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giovanni Mettivier; Sébastien Incerti; Jeremy Brown; Susanna Guatelli; Paolo Russo; Antonio Sarno; Daniele Esposito; Gianfranco Paternò; Silvio Pardi, Oct 2022, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen peroxide formation to investigate the radiolytic ROS production mechanism under proton FLASH conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GdR MI2B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR MI2B, Jun 2022, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLASH Mechanisms Track (Oral Presentations) UHDR PROTON BEAM VS. CONVENTIONAL: HYDROGEN PEROXIDE AS FLASH EFFECT SENSOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPT 2021: FLASH Radiotherapy and Particle Therapy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienne, Austria. pp.S31, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01500-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03616960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORI research on cement-organics-radionuclides-interactions within the collaborative EURAD project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Altmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Missana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Radiochimie Radiolyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03797950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-169 - Influence of radiolysis on astatine-211 chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastoo Mahdi Khoshouei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of radiopharmaceutical sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03821660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water radiolysis leads to a fun geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Truche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03797984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen and Organic Molecules Generation from Water Radiolysis : From Grave to Craddle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Truche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geokarlsruhe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03797996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORI research on cement-organics-radionuclides-interactions within the collaborative EURAD project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Altmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Missana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ème Journées des Actinides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03215494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHDR proton beam vs conventional: hydrogen peroxide as FLASH effect sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Dutreix; Karen Kirkby; Andreas Schüller; Marie-Catherine Vozenin, Dec 2021, Vienna and online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation, solubility and complexation of Neptunium (V) under radiolysis in Hydroxyl media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craff Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ème Journées des Actinides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03215503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORI TASK 2 : Organic Degradation cement-organic-radionuclide-interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORI KICK-OFF Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02348449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihydrogène produit par radiolyse de l'eau sur des systèmes &amp;quot;modèles&amp;quot; tels que l’oxyde de Titane et la Calcite en solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MITI Hydrogène Naturel : une ressource énergétique pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02348441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Radiolyse à la Radiochimie à SUBATECH: Le dihydrogène un lien quasi évident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRRC 2018 : 1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01886202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et dégradation des anions organiques en milieu carbonate sous irradiation par faisceau d’hélions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRRC 2018 : 1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01886204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADIOCHEMISTRY VS. RADIATION CHEMISTRY : Competition and Complementarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2017 : 16th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01863196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des rayonnements ionisants sur des phases élémentaires (magnétite – sidérite – calcite – pyrite) mises en jeu lors du conditionnement de déchets HA et MAVL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Balaruc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01447981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la spéciation du Tc et de ses homologues Mn et Re sous irradiation γ et α en milieu carbonate hautement concentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Balaruc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01445140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Electrochemical Behavior of Titanium Alloys (T40, T64) Under 4 He 2+ Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2015: The 13th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, California, United States. pp.1845-1848, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119296126.ch309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03199399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha radiolysis of nitric acid solutions with plutonium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures - The Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Baden-Baden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01448083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools developed by SUBATECH for radiolysis studies in solution and/or at the interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REIMEI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01104294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEHAVIOR OF TITANIUM ALLOYS (T40, T64) VS. RADIOLYTIC CORROSION UNDER 4He2+ IRRADIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS The Scientific Basis for Nuclear Waste Management symposium (SBNWM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01280444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation chemical behavior of aqueous butanal oxime solutions under alpha irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRR 2015 - 15th international congress of radiation research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02489572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic stability of aqueous solutions of butanal oxime under alpha irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Miller Conference on Radiation Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Windermere, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02489478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study induced oxidation/reduction of M (Tc, Re & Mn) in carbonate media by α and γ irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MILLER 2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Windermere, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02417516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic corrosion occurring at the solid/solution interface investigated at SUBATECH: example of Uranium and Titanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MILLER 2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Windermere, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01134209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Electrochemical Behavior of Titanium Alloys (T40, T64) Under 4He2+ Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01371886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha radiolysis of nitric acid using the 68 MeV helions beam of the ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Tihany Symposium on Radiation Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Balatonalmadi, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEHAVIOR OF TITANIUM ALLOYS (T40, T64) VS. RADIOLYTIC CORROSION UNDER 4He2+ IRRADIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th French-Polish Seminar “Reactivity of Solids”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01153799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior under alpha irradiation of butanal oxime, a potential substitue to hydrazinium nitrate in the PUREX process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Tihany Symposium on Radiation Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Balatonalmaldi, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic corrosion occurring at the solid/solution interface investigated at SUBATECH: example of Uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01153778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on the Tc Chemistry at SUBATECH in Inorganic Media (Chloride, Carbonate) with Radiation Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Pornichet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01072561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study induced oxidation/reduction of Tc in carbonate media by α and γ radiolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Pornichet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01072553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Radiolyse à la Radiochimie : La Spéciation des Radioéléments sous Rayonnement α, γ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème Journées Nationales de Radiochimie et de Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01072545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'oxydation/réduction des espèces de Mn en milieu carbonate induite par radiolyse alpha et gamma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01023996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorium oxide solubility behavior vs. the surface crystalline state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International REDUPP Workshop on Surface Reactivity and Dissolution of Spent Nuclear Fuel Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00965615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion de l'oxyde d'uranium par les produits de radiolyse de l'eau : effet des espèces moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01023991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Water Radiolysis on Uranium dioxide corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2013 : 14th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00862860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow Processes in Close-to-equilibrium Conditions for Radionuclides in Water/solid Systems of Relevance to Nuclear Waste Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 th EC Conference on the Management of Radioactive Waste EURADWASTE '13 EURADWASTE '13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components of the Performance Assessment: Impact of solubility uncertainties as an example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Duro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminars in Sapporo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Discrepancies in tetravalent oxide solubility values by isotopic exchange and its impact on the safety assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Duro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2013 : 14th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00862856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de TEL sur la production d'H2 lors de la radiolyse de l'eau pure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crumiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Sines, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00773493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the slow processes at the interface solid/water by the isotopic exchange method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminars in Sapporo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radioelements at SUBATECH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German-French research for nuclear safety: Chemistry of the f-elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00772193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of slow processes close to equilibrium on the fate of RN released in the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminars in Sapporo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the slow processes at the interface solid/water by the isotopic exchange method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ASRC International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Ibaraki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des espèces radiolytiques moléculaires dans les mécanismes de corrosion à l'interface solide/solution : Apport de la spectroscopie Raman in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crumiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Essehli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Sines, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00772208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic Corrosion of Grain Boundaries onto the UO2 TRISO Particle Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Annual Workshop Proceedings of the Collaborative Project “Fast / Instant Release of Safety Relevant Radionuclides from Spent Nuclear Fuel” (7th EC FP CP FIRST-Nuclides)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00772168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADIOLYTIC CORROSION OF GRAIN BOUNDARIES ONTO THE UO2 TRISO PARTICLE SURFACE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EC FP CP FIRST-Nuclides 1st Annual Workshop 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00911332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The backend of the fuel cycle of HRT/VHRT Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guittoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fachinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Topycal Meeting on High temperature reactor Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00420032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la Hollandite : Lixiviation, irradiation, caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres Internationales des Journées de Radiochimie et de Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00480552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la Hollandite : Lixiviation, Irradiation, Caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières NOMADE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00480556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulations of microdosimetry and radiolytic species production at long time post proton irradiation using GATE and Geant4‐DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (10), pp.7500-7510. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.17281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Nuclear Waste to Hydrogen Production: From Past Consequences to Future Prospect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guillonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Truche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, pp.65-68. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.03.244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-04580852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of vapor hydration and radiation on the leaching behavior of nuclear glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haohan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 578, pp.154368. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of plutonium oxidation state on the formation of molecular hydrogen, nitrous acid and nitrous oxide from alpha radiolysis of nitric acid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Broussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (5), pp.301-310. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ract-2021-1136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03656257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How radiolysis impacts astatine speciation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastoo Mahdi Khoshouei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.110224. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2022.110224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03668885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Irradiations at Ultra-High Dose Rate vs. Conventional Dose Rate: Strong Impact on Hydrogen Peroxide Yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.318-324. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1667/RADE-22-00021.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03692104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboxylate anion generation in aqueous solution from carbonate radiolysis, a potential route for abiotic organic acid synthesis on Earth and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Truche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Craff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 564, pp.116892. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03190340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha radiolysis of DOTA ligand in aqueous solutions with helium ion beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.108409. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.108409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02265483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of technetium in carbonate media under helium ions and γ radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Poineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107 (2), pp.105-113. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ract-2018-2939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01952793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of heavy ions (He2+, H+) radiolytic yield of molecular hydrogen vs. “Track-Segment” LET values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crumiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ract-2016-2636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01446975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of surface reactivity of thorium oxide in conditions close to chemical equilibrium by isotope exchange 229Th/232Th method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Perrigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takamasa Inai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ract-2016-2651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01446965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Nitric Acid on the Helium Ion Radiolysis of Aqueous Butanal Oxime Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.5069-5078. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.6b12630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01564003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic Dissolution of Calcite under Gamma and Helium Ion Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Baty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (44), pp.24548 - 24556. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b07299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01863189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility equilibrium and surface reactivity at solid/liquid interfaces of relevance to disposal of nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Philippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.172 - 181. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2017.05.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01600032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation and/or reduction of manganese species by γ-ray and He2+ particle irradiation in highly concentrated carbonate media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mostafavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.142-150. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2015.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01222280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation chemical behavior of aqueous butanal oxime solutions irradiated with helium ion beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.186-193. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2015.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01222286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond Pulse Radiolysis of Highly Concentrated Carbonate Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uli Schmidhammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (9), pp.2434-2439. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b12405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01288426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolyse α des solutions aqueuses d’acide nitrique et de plutonium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 408-409, pp.106-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01343067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha radiolysis of nitric acid and sodium nitrate with 4He2+ beam of 13.5 MeV energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.394-403. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2014.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01075879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic corrosion of uranium dioxide induced by He2+ localized irradiation of water: Role of the produced H2O2 distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 467, pp.832-839. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.10.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01227977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic Corrosion of Uranium Dioxide: Role of Molecular Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.1071-1080. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp409994y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00933729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha localized radiolysis and corrosion mechanisms at the iron/water interface: Role of molecular species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crumière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Essehli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 433, pp.124-131. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.09.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00748578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LET effects on the hydrogen production induced by the radiolysis of pure water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crumière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Essehli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82, pp.74-79. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2012.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00759933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Dosimetry during Alpha Irradiation: A Specific System for UV-Vis in Situ Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crumiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Essehli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.6-11. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ajac.2012.31002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00660904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution controls for dissolved silica at 25, 50 and 90 °C for quartz, Callovo-Oxfordian claystone, illite and MX80 bentonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.1648-1660. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2011.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00650803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of (Cs,Ba)-hollandite dissolution under gamma irradiation at 95 °C and at pH 2.5, 4.4 and 8.6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Utsunomiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 419, pp.281-290. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00650793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2 production by γ and He ions water radiolysis, effect of presence TiO2 nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Essehli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crumière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.14342-14348. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.05.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00650798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancies in Thorium Oxide Solubility Values: Study of Attachment/Detachment Processes at the Solid/Solution Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.8736-8748. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic100756f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00650786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancies in Thorium Oxide Solubility Values: a New Experimental Approach to Improve Understanding of Oxide Surface at Solid/Solution Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 96, pp.515-520. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2008.1531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00291593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Mechanisms between Uranium(VI) and Rutile Titanium Dioxide: From Single Crystal to Powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Drot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Simoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46, pp.1291-1296. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic061783d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00211935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined investigation of water sorption on $TiO_2$ rutile (1 1 0) single crystal face: XPS vs. periodic DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Domain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Drot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 601, pp.518-527. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2006.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00134763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of Uranyl Cations on a Rutile (001) Single Crystal Monitored by Surface Second-Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dossot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grausem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.140-147. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la0519913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00211943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen Peroxide (H2O2) production in response to multiple beam irradiation of protons at UHDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craff Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTRO 2023 (European Society for Therapeutic Radiology and Oncology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vienna, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic ROS production mechanism under proton flash conditions : combination of experimental and simulation investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Flash Radiotherapy and Particle Therapy Conference (FRPT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORI RESEARCH ON CEMENT-ORGANICS-RADIONUCLIDES-INTERACTIONS WITHIN THE COLLABORATIVE EURAD PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Altmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Missana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURADWASTE 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pitesti, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02290138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORI RESEARCH ON CEMENT-ORGANICS-RADIONUCLIDES-INTERACTIONS WITHIN THE COLLABORATIVE EURAD PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Altmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Missana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2019 : 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02290133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and complexation of Neptunium (V) under γ-ray radiolysis in water media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craff Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2019 : 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02290123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Radiolyse α Pulsée en radiochimie: De la radiolyse de l’eau vers de nombreuses applications en radiochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRRC 2018 : 1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02290121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the organic anion production by helium ion irradiation of calcite suspensions in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craff Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Baty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration 2017: 16th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32501.06883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Radiolyse à la Radiochimie : La Spéciation du Technétium et de l’Uranium sous Rayonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01448089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Radiolyse α Pulsée en radiochimie: De la radiolyse de l’eau vers de nombreuses applications en radiochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNR 2016 : Journées Nationales de Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01448162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPORTEMENT DE LA CALCITE (CaCO3) IRRADIEE PAR UN FAISCEAU D’HELIONS (60,7 MeV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNR 2016 : Journées Nationales de Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01448172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonance Paramagnétique Electronique utilisée en radiochimie: De la radiolyse de l’eau vers de nombreuses applications en radiochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léost Laurane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01448169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic corrosion of Titanium alloys under 4He2+/γ-ray irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01153791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 4He2+ Radiolysis of Water on UO2 Corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences: Radiation Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Andover, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF WATER RADIOLYSIS ON URANIUM DIOXIDE CORROSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EC FP CP FIRST-Nuclides, 2nd Annual Workshop 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Antwerpen, Belgium. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00911344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow processes in close-to-equilibrium conditions for radionuclides in water/solid systems of relevance to nuclear waste management – SKIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURADISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, France. 2012, JRC scientific and policy reports</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorium oxide Solubility behavior vs. the surface crystalline state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Perrigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd Annual Workshop Proceedings, 7th EC FP-SKIN, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-échelle des mécanismes d'interaction des ions aquo uranyle avec les surfaces de l'oxyde de titane (poudres et monocristaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Théorique [nucl-th]. Université Paris Sud - Paris XI, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId257"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="170EC12E"/>
+    <w:nsid w:val="7DBF6656"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johan-vandenborre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7718-7120" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102697930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05319678v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terfas Sarra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vandenborre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeun Kwon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Rosa Fois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngoc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04660685v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Craff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrid Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311108v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoang Tran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fiegel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04246385v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Evin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mouchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craff Emeline" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04249398v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03797950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Altmaier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Missana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03886937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03616960v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bongrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Fois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01500-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03963165v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03821660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghalei" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastoo Mahdi Khoshouei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03797984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03797996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03215494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03957666v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Villoing" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03215503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Fattahi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02348449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02348441v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01886202v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costagliola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fattahi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01886204v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01863196v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Costagliola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03199399v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Noirault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch309" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01447981v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01445140v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01448083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garaix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01104294v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traboulsi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noirault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01280444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01371886v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02417516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509276v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maurin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01134209v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489478v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deroche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489572v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01153799v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01153778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01072561v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01072545v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01072553v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00965615v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01023996v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01023991v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862860v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158680v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ribet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158692v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Duro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862856v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valls" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crumiere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00772193v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158687v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158685v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158386v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00772208v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essehli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00911332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00772168v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420032v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adelouas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guittoneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fachinger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480552v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480556v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645973v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngoc Tran" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17281" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04580852v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillonneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.03.244" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027076v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohan Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154368" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03668885v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2022.110224" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03656257v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Perrin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Broussard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2021-1136" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03692104v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-22-00021.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03190340v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116892" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02265483v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108409" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01952793v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Poineau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Lorenzo Solari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2018-2939" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01446975v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2016-2636" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01446965v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Perrigaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamasa Inai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2016-2651" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01564003v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vermeulen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duval" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b12630" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01863189v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07299" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01600032v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Philippini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2017.05.038" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKPLJ4R2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01222280v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghalei" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostafavi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.10.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNRLPVR0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01288426v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Schmidhammer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b12405" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01222286v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.10.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01343067v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01075879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guigue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.08.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BZ4W4BD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01227977v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Traboulsi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.10.061" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00933729v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409994y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748578v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crumi&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.09.034" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00759933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2012.07.010" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660904v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2012.31002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650803v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.015" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2JG4XQ3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650793v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Utsunomiya" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.09.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72V1N3FQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650798v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pottier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.05.136" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT7C46CJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650786v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100756f" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1531" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00134763v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roques" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.10.015" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00211935v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoni" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061783d" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LJL8J9L4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00211943v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cremel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grausem" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Humbert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0519913" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T764H8JP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04112001v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03901615v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02290138v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02290133v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02290123v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02290121v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051163v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32501.06883" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01448089v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01448162v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01448172v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01448169v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ost Laurane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01153791v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024004v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00911344v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158382v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158383v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011473v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johan-vandenborre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7718-7120" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102697930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05319678v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terfas Sarra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vandenborre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04660685v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Craff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrid Haddad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311108v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeun Kwon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Rosa Fois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoang Tran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fiegel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009133v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngoc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04246385v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Evin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mouchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craff Emeline" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04249398v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03886937v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03963165v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03616960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bongrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Fois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01500-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03797950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Altmaier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Missana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03821660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghalei" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastoo Mahdi Khoshouei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03797984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03797996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03215494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03957666v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Villoing" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03215503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Fattahi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02348449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02348441v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01886202v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costagliola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fattahi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01886204v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01863196v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Costagliola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01447981v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01445140v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03199399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Noirault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch309" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01448083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garaix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01104294v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traboulsi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noirault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01280444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489478v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deroche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02417516v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01134209v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01371886v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509276v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maurin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01153799v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01153778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01072561v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01072553v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01072545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01023996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00965615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01023991v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862860v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158680v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ribet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158692v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Duro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862856v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valls" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crumiere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158687v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00772193v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158685v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158386v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00772208v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essehli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00772168v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00911332v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420032v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adelouas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guittoneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fachinger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480552v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480556v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645973v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngoc Tran" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17281" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04580852v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillonneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.03.244" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027076v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohan Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154368" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03656257v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Perrin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Broussard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2021-1136" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03668885v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2022.110224" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03692104v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-22-00021.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03190340v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116892" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02265483v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108409" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01952793v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Poineau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Lorenzo Solari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2018-2939" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01446975v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2016-2636" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01446965v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Perrigaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamasa Inai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2016-2651" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01564003v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vermeulen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duval" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b12630" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01863189v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07299" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01600032v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Philippini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2017.05.038" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKPLJ4R2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01222280v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghalei" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostafavi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.10.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNRLPVR0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01222286v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.10.010" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01288426v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Schmidhammer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b12405" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01343067v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01075879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guigue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.08.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BZ4W4BD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01227977v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Traboulsi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.10.061" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00933729v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409994y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748578v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crumi&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.09.034" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00759933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2012.07.010" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660904v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2012.31002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650803v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.015" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2JG4XQ3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650793v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Utsunomiya" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.09.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72V1N3FQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650798v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pottier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.05.136" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT7C46CJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650786v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100756f" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1531" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00211935v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061783d" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LJL8J9L4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00134763v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roques" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.10.015" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00211943v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cremel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grausem" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Humbert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0519913" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T764H8JP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04112001v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03901615v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02290138v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02290133v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02290123v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02290121v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051163v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32501.06883" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01448089v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01448162v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01448172v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01448169v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ost Laurane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01153791v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024004v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00911344v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158382v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158383v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011473v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>