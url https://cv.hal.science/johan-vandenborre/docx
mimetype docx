--- v1 (2026-04-12)
+++ v2 (2026-05-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Johan Vandenborre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johan-vandenborre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7718-7120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">102697930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen and pH Dependence on Hydrated Electron (e-aq) Yields: Pulsed Radiolysis Studies Using Protons (H+) and Helions (He2+) Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terfas Sarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Miller Conference on Radiation Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-05319678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et quantification des radicaux libres radio-induits par des faisceaux pulsés de H+ et He2+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terfas Sarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Craff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Rayonnement Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-04660685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdosimetry and Radiolytic Species Production at Ultra-High-Dose Rates with GATE 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daeun Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geant4-DNA collaboration meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdosimetry and Radiolytic Species Production at Ultra-High- Dose Rates with GATE 10.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daeun Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Geant4 International User Conference at the Physics-Medicine-Biology frontier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement dosimétrique et premiers résultats des études sur les mécanismes physico-chimiques et biologiques de l'hadronthérapie FLASH au cyclotron ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craff Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61èmes Journées Scientifiques de la Société Française de Physique Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosimetric environment and first results of the studies on the physicochemical and biological mechanisms of FLASH hadrontherapy at the ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craff Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop « Optimizing Imaging and Dose-Response in RadiotherapieS »of the «Tumour Targeting, Imaging, Radiotherapies » network of the Cancéropôle Grand-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Erquy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdosimetry and radiolytic species production in UHDR proton beam using GATE and Geant4-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Geant4 International User Conference at the physics-medicine-biology frontier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giovanni Mettivier; Sébastien Incerti; Jeremy Brown; Susanna Guatelli; Paolo Russo; Antonio Sarno; Daniele Esposito; Gianfranco Paternò; Silvio Pardi, Oct 2022, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen peroxide formation to investigate the radiolytic ROS production mechanism under proton FLASH conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GdR MI2B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR MI2B, Jun 2022, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLASH Mechanisms Track (Oral Presentations) UHDR PROTON BEAM VS. CONVENTIONAL: HYDROGEN PEROXIDE AS FLASH EFFECT SENSOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPT 2021: FLASH Radiotherapy and Particle Therapy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienne, Austria. pp.S31, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01500-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03616960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORI research on cement-organics-radionuclides-interactions within the collaborative EURAD project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Altmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Missana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Radiochimie Radiolyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03797950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-169 - Influence of radiolysis on astatine-211 chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastoo Mahdi Khoshouei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of radiopharmaceutical sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03821660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water radiolysis leads to a fun geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Truche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03797984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen and Organic Molecules Generation from Water Radiolysis : From Grave to Craddle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Truche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geokarlsruhe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03797996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORI research on cement-organics-radionuclides-interactions within the collaborative EURAD project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Altmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Missana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ème Journées des Actinides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03215494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHDR proton beam vs conventional: hydrogen peroxide as FLASH effect sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Dutreix; Karen Kirkby; Andreas Schüller; Marie-Catherine Vozenin, Dec 2021, Vienna and online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation, solubility and complexation of Neptunium (V) under radiolysis in Hydroxyl media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craff Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ème Journées des Actinides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03215503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORI TASK 2 : Organic Degradation cement-organic-radionuclide-interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORI KICK-OFF Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02348449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihydrogène produit par radiolyse de l'eau sur des systèmes &amp;quot;modèles&amp;quot; tels que l’oxyde de Titane et la Calcite en solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MITI Hydrogène Naturel : une ressource énergétique pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02348441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Radiolyse à la Radiochimie à SUBATECH: Le dihydrogène un lien quasi évident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRRC 2018 : 1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01886202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et dégradation des anions organiques en milieu carbonate sous irradiation par faisceau d’hélions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRRC 2018 : 1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01886204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADIOCHEMISTRY VS. RADIATION CHEMISTRY : Competition and Complementarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2017 : 16th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01863196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des rayonnements ionisants sur des phases élémentaires (magnétite – sidérite – calcite – pyrite) mises en jeu lors du conditionnement de déchets HA et MAVL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Balaruc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01447981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la spéciation du Tc et de ses homologues Mn et Re sous irradiation γ et α en milieu carbonate hautement concentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Balaruc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01445140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Electrochemical Behavior of Titanium Alloys (T40, T64) Under 4 He 2+ Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2015: The 13th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, California, United States. pp.1845-1848, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119296126.ch309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03199399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha radiolysis of nitric acid solutions with plutonium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures - The Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Baden-Baden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01448083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools developed by SUBATECH for radiolysis studies in solution and/or at the interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REIMEI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01104294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEHAVIOR OF TITANIUM ALLOYS (T40, T64) VS. RADIOLYTIC CORROSION UNDER 4He2+ IRRADIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS The Scientific Basis for Nuclear Waste Management symposium (SBNWM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01280444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation chemical behavior of aqueous butanal oxime solutions under alpha irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRR 2015 - 15th international congress of radiation research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02489572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic stability of aqueous solutions of butanal oxime under alpha irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Miller Conference on Radiation Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Windermere, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02489478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study induced oxidation/reduction of M (Tc, Re & Mn) in carbonate media by α and γ irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MILLER 2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Windermere, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02417516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic corrosion occurring at the solid/solution interface investigated at SUBATECH: example of Uranium and Titanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MILLER 2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Windermere, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01134209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Electrochemical Behavior of Titanium Alloys (T40, T64) Under 4He2+ Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01371886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha radiolysis of nitric acid using the 68 MeV helions beam of the ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Tihany Symposium on Radiation Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Balatonalmadi, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEHAVIOR OF TITANIUM ALLOYS (T40, T64) VS. RADIOLYTIC CORROSION UNDER 4He2+ IRRADIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th French-Polish Seminar “Reactivity of Solids”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01153799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior under alpha irradiation of butanal oxime, a potential substitue to hydrazinium nitrate in the PUREX process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Tihany Symposium on Radiation Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Balatonalmaldi, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic corrosion occurring at the solid/solution interface investigated at SUBATECH: example of Uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01153778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on the Tc Chemistry at SUBATECH in Inorganic Media (Chloride, Carbonate) with Radiation Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Pornichet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01072561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study induced oxidation/reduction of Tc in carbonate media by α and γ radiolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Pornichet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01072553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Radiolyse à la Radiochimie : La Spéciation des Radioéléments sous Rayonnement α, γ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème Journées Nationales de Radiochimie et de Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01072545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'oxydation/réduction des espèces de Mn en milieu carbonate induite par radiolyse alpha et gamma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01023996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorium oxide solubility behavior vs. the surface crystalline state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International REDUPP Workshop on Surface Reactivity and Dissolution of Spent Nuclear Fuel Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00965615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion de l'oxyde d'uranium par les produits de radiolyse de l'eau : effet des espèces moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01023991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Water Radiolysis on Uranium dioxide corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2013 : 14th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00862860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow Processes in Close-to-equilibrium Conditions for Radionuclides in Water/solid Systems of Relevance to Nuclear Waste Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 th EC Conference on the Management of Radioactive Waste EURADWASTE '13 EURADWASTE '13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components of the Performance Assessment: Impact of solubility uncertainties as an example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Duro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminars in Sapporo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Discrepancies in tetravalent oxide solubility values by isotopic exchange and its impact on the safety assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Duro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2013 : 14th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00862856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de TEL sur la production d'H2 lors de la radiolyse de l'eau pure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crumiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Sines, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00773493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the slow processes at the interface solid/water by the isotopic exchange method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminars in Sapporo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radioelements at SUBATECH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German-French research for nuclear safety: Chemistry of the f-elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00772193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of slow processes close to equilibrium on the fate of RN released in the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminars in Sapporo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the slow processes at the interface solid/water by the isotopic exchange method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ASRC International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Ibaraki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des espèces radiolytiques moléculaires dans les mécanismes de corrosion à l'interface solide/solution : Apport de la spectroscopie Raman in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crumiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Essehli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Sines, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00772208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic Corrosion of Grain Boundaries onto the UO2 TRISO Particle Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Annual Workshop Proceedings of the Collaborative Project “Fast / Instant Release of Safety Relevant Radionuclides from Spent Nuclear Fuel” (7th EC FP CP FIRST-Nuclides)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00772168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADIOLYTIC CORROSION OF GRAIN BOUNDARIES ONTO THE UO2 TRISO PARTICLE SURFACE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EC FP CP FIRST-Nuclides 1st Annual Workshop 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00911332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The backend of the fuel cycle of HRT/VHRT Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guittoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fachinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Topycal Meeting on High temperature reactor Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00420032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la Hollandite : Lixiviation, irradiation, caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres Internationales des Journées de Radiochimie et de Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00480552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la Hollandite : Lixiviation, Irradiation, Caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières NOMADE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00480556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulations of microdosimetry and radiolytic species production at long time post proton irradiation using GATE and Geant4‐DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (10), pp.7500-7510. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.17281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Nuclear Waste to Hydrogen Production: From Past Consequences to Future Prospect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guillonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Truche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, pp.65-68. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.03.244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-04580852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of vapor hydration and radiation on the leaching behavior of nuclear glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haohan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 578, pp.154368. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of plutonium oxidation state on the formation of molecular hydrogen, nitrous acid and nitrous oxide from alpha radiolysis of nitric acid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Broussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (5), pp.301-310. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ract-2021-1136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03656257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How radiolysis impacts astatine speciation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastoo Mahdi Khoshouei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.110224. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2022.110224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03668885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Irradiations at Ultra-High Dose Rate vs. Conventional Dose Rate: Strong Impact on Hydrogen Peroxide Yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.318-324. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1667/RADE-22-00021.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03692104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboxylate anion generation in aqueous solution from carbonate radiolysis, a potential route for abiotic organic acid synthesis on Earth and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Truche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Craff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 564, pp.116892. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03190340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha radiolysis of DOTA ligand in aqueous solutions with helium ion beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.108409. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.108409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02265483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of technetium in carbonate media under helium ions and γ radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Poineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107 (2), pp.105-113. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ract-2018-2939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01952793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of heavy ions (He2+, H+) radiolytic yield of molecular hydrogen vs. “Track-Segment” LET values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crumiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ract-2016-2636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01446975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of surface reactivity of thorium oxide in conditions close to chemical equilibrium by isotope exchange 229Th/232Th method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Perrigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takamasa Inai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ract-2016-2651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01446965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Nitric Acid on the Helium Ion Radiolysis of Aqueous Butanal Oxime Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.5069-5078. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.6b12630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01564003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic Dissolution of Calcite under Gamma and Helium Ion Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Baty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (44), pp.24548 - 24556. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b07299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01863189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility equilibrium and surface reactivity at solid/liquid interfaces of relevance to disposal of nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Philippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.172 - 181. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2017.05.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01600032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation and/or reduction of manganese species by γ-ray and He2+ particle irradiation in highly concentrated carbonate media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mostafavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.142-150. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2015.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01222280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation chemical behavior of aqueous butanal oxime solutions irradiated with helium ion beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.186-193. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2015.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01222286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond Pulse Radiolysis of Highly Concentrated Carbonate Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uli Schmidhammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (9), pp.2434-2439. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b12405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01288426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolyse α des solutions aqueuses d’acide nitrique et de plutonium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 408-409, pp.106-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01343067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha radiolysis of nitric acid and sodium nitrate with 4He2+ beam of 13.5 MeV energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.394-403. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2014.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01075879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic corrosion of uranium dioxide induced by He2+ localized irradiation of water: Role of the produced H2O2 distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 467, pp.832-839. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.10.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01227977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic Corrosion of Uranium Dioxide: Role of Molecular Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.1071-1080. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp409994y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00933729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha localized radiolysis and corrosion mechanisms at the iron/water interface: Role of molecular species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crumière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Essehli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 433, pp.124-131. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.09.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00748578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LET effects on the hydrogen production induced by the radiolysis of pure water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crumière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Essehli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82, pp.74-79. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2012.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00759933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Dosimetry during Alpha Irradiation: A Specific System for UV-Vis in Situ Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crumiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Essehli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.6-11. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ajac.2012.31002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00660904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution controls for dissolved silica at 25, 50 and 90 °C for quartz, Callovo-Oxfordian claystone, illite and MX80 bentonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.1648-1660. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2011.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00650803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of (Cs,Ba)-hollandite dissolution under gamma irradiation at 95 °C and at pH 2.5, 4.4 and 8.6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Utsunomiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 419, pp.281-290. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00650793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2 production by γ and He ions water radiolysis, effect of presence TiO2 nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Essehli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crumière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.14342-14348. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.05.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00650798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancies in Thorium Oxide Solubility Values: Study of Attachment/Detachment Processes at the Solid/Solution Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.8736-8748. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic100756f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00650786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancies in Thorium Oxide Solubility Values: a New Experimental Approach to Improve Understanding of Oxide Surface at Solid/Solution Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 96, pp.515-520. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2008.1531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00291593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Mechanisms between Uranium(VI) and Rutile Titanium Dioxide: From Single Crystal to Powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Drot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Simoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46, pp.1291-1296. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic061783d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00211935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined investigation of water sorption on $TiO_2$ rutile (1 1 0) single crystal face: XPS vs. periodic DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Domain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Drot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 601, pp.518-527. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2006.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00134763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of Uranyl Cations on a Rutile (001) Single Crystal Monitored by Surface Second-Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dossot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grausem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.140-147. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la0519913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00211943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen Peroxide (H2O2) production in response to multiple beam irradiation of protons at UHDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craff Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTRO 2023 (European Society for Therapeutic Radiology and Oncology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vienna, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic ROS production mechanism under proton flash conditions : combination of experimental and simulation investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Flash Radiotherapy and Particle Therapy Conference (FRPT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORI RESEARCH ON CEMENT-ORGANICS-RADIONUCLIDES-INTERACTIONS WITHIN THE COLLABORATIVE EURAD PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Altmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Missana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURADWASTE 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pitesti, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02290138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORI RESEARCH ON CEMENT-ORGANICS-RADIONUCLIDES-INTERACTIONS WITHIN THE COLLABORATIVE EURAD PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Altmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Missana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2019 : 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02290133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and complexation of Neptunium (V) under γ-ray radiolysis in water media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craff Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2019 : 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02290123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Radiolyse α Pulsée en radiochimie: De la radiolyse de l’eau vers de nombreuses applications en radiochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRRC 2018 : 1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02290121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the organic anion production by helium ion irradiation of calcite suspensions in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craff Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Baty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration 2017: 16th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32501.06883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Radiolyse à la Radiochimie : La Spéciation du Technétium et de l’Uranium sous Rayonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01448089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Radiolyse α Pulsée en radiochimie: De la radiolyse de l’eau vers de nombreuses applications en radiochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNR 2016 : Journées Nationales de Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01448162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPORTEMENT DE LA CALCITE (CaCO3) IRRADIEE PAR UN FAISCEAU D’HELIONS (60,7 MeV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNR 2016 : Journées Nationales de Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01448172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonance Paramagnétique Electronique utilisée en radiochimie: De la radiolyse de l’eau vers de nombreuses applications en radiochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léost Laurane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01448169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic corrosion of Titanium alloys under 4He2+/γ-ray irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01153791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 4He2+ Radiolysis of Water on UO2 Corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences: Radiation Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Andover, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF WATER RADIOLYSIS ON URANIUM DIOXIDE CORROSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EC FP CP FIRST-Nuclides, 2nd Annual Workshop 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Antwerpen, Belgium. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00911344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow processes in close-to-equilibrium conditions for radionuclides in water/solid systems of relevance to nuclear waste management – SKIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles F Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURADISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, France. 2012, JRC scientific and policy reports</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorium oxide Solubility behavior vs. the surface crystalline state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Perrigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd Annual Workshop Proceedings, 7th EC FP-SKIN, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-échelle des mécanismes d'interaction des ions aquo uranyle avec les surfaces de l'oxyde de titane (poudres et monocristaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Théorique [nucl-th]. Université Paris Sud - Paris XI, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId257"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Johan Vandenborre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johan-vandenborre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7718-7120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">102697930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen and pH Dependence on Hydrated Electron (e-aq) Yields: Pulsed Radiolysis Studies Using Protons (H+) and Helions (He2+) Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terfas Sarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Miller Conference on Radiation Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-05319678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et quantification des radicaux libres radio-induits par des faisceaux pulsés de H+ et He2+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terfas Sarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Craff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Rayonnement Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-04660685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdosimetry and Radiolytic Species Production at Ultra-High-Dose Rates with GATE 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daeun Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geant4-DNA collaboration meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdosimetry and Radiolytic Species Production at Ultra-High- Dose Rates with GATE 10.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daeun Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Geant4 International User Conference at the Physics-Medicine-Biology frontier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosimetric environment and first results of the studies on the physicochemical and biological mechanisms of FLASH hadrontherapy at the ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craff Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop « Optimizing Imaging and Dose-Response in RadiotherapieS »of the «Tumour Targeting, Imaging, Radiotherapies » network of the Cancéropôle Grand-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Erquy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement dosimétrique et premiers résultats des études sur les mécanismes physico-chimiques et biologiques de l'hadronthérapie FLASH au cyclotron ARRONAX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craff Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61èmes Journées Scientifiques de la Société Française de Physique Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microdosimetry and radiolytic species production in UHDR proton beam using GATE and Geant4-DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Geant4 International User Conference at the physics-medicine-biology frontier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giovanni Mettivier; Sébastien Incerti; Jeremy Brown; Susanna Guatelli; Paolo Russo; Antonio Sarno; Daniele Esposito; Gianfranco Paternò; Silvio Pardi, Oct 2022, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen peroxide formation to investigate the radiolytic ROS production mechanism under proton FLASH conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du GdR MI2B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR MI2B, Jun 2022, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLASH Mechanisms Track (Oral Presentations) UHDR PROTON BEAM VS. CONVENTIONAL: HYDROGEN PEROXIDE AS FLASH EFFECT SENSOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPT 2021: FLASH Radiotherapy and Particle Therapy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienne, Austria. pp.S31, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01500-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03616960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORI research on cement-organics-radionuclides-interactions within the collaborative EURAD project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Altmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Missana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Radiochimie Radiolyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03797950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-169 - Influence of radiolysis on astatine-211 chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastoo Mahdi Khoshouei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of radiopharmaceutical sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03821660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water radiolysis leads to a fun geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Truche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03797984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORI research on cement-organics-radionuclides-interactions within the collaborative EURAD project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Altmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Missana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ème Journées des Actinides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03215494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHDR proton beam vs conventional: hydrogen peroxide as FLASH effect sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Dutreix; Karen Kirkby; Andreas Schüller; Marie-Catherine Vozenin, Dec 2021, Vienna and online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation, solubility and complexation of Neptunium (V) under radiolysis in Hydroxyl media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craff Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ème Journées des Actinides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03215503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen and Organic Molecules Generation from Water Radiolysis : From Grave to Craddle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Truche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geokarlsruhe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03797996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORI TASK 2 : Organic Degradation cement-organic-radionuclide-interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORI KICK-OFF Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02348449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihydrogène produit par radiolyse de l'eau sur des systèmes &amp;quot;modèles&amp;quot; tels que l’oxyde de Titane et la Calcite en solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MITI Hydrogène Naturel : une ressource énergétique pour demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02348441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Radiolyse à la Radiochimie à SUBATECH: Le dihydrogène un lien quasi évident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRRC 2018 : 1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01886202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et dégradation des anions organiques en milieu carbonate sous irradiation par faisceau d’hélions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRRC 2018 : 1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01886204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADIOCHEMISTRY VS. RADIATION CHEMISTRY : Competition and Complementarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2017 : 16th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01863196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la spéciation du Tc et de ses homologues Mn et Re sous irradiation γ et α en milieu carbonate hautement concentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Balaruc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01445140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Electrochemical Behavior of Titanium Alloys (T40, T64) Under 4 He 2+ Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2015: The 13th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, California, United States. pp.1845-1848, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119296126.ch309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03199399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des rayonnements ionisants sur des phases élémentaires (magnétite – sidérite – calcite – pyrite) mises en jeu lors du conditionnement de déchets HA et MAVL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Balaruc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01447981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha radiolysis of nitric acid solutions with plutonium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures - The Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Baden-Baden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01448083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic stability of aqueous solutions of butanal oxime under alpha irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Miller Conference on Radiation Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Windermere, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02489478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation chemical behavior of aqueous butanal oxime solutions under alpha irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRR 2015 - 15th international congress of radiation research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02489572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study induced oxidation/reduction of M (Tc, Re & Mn) in carbonate media by α and γ irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MILLER 2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Windermere, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02417516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic corrosion occurring at the solid/solution interface investigated at SUBATECH: example of Uranium and Titanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MILLER 2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Windermere, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01134209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Electrochemical Behavior of Titanium Alloys (T40, T64) Under 4He2+ Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01371886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha radiolysis of nitric acid using the 68 MeV helions beam of the ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Tihany Symposium on Radiation Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Balatonalmadi, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEHAVIOR OF TITANIUM ALLOYS (T40, T64) VS. RADIOLYTIC CORROSION UNDER 4He2+ IRRADIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th French-Polish Seminar “Reactivity of Solids”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01153799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior under alpha irradiation of butanal oxime, a potential substitue to hydrazinium nitrate in the PUREX process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Tihany Symposium on Radiation Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Balatonalmaldi, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic corrosion occurring at the solid/solution interface investigated at SUBATECH: example of Uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01153778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEHAVIOR OF TITANIUM ALLOYS (T40, T64) VS. RADIOLYTIC CORROSION UNDER 4He2+ IRRADIATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS The Scientific Basis for Nuclear Waste Management symposium (SBNWM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01280444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools developed by SUBATECH for radiolysis studies in solution and/or at the interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REIMEI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01104294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Radiolyse à la Radiochimie : La Spéciation des Radioéléments sous Rayonnement α, γ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème Journées Nationales de Radiochimie et de Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01072545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on the Tc Chemistry at SUBATECH in Inorganic Media (Chloride, Carbonate) with Radiation Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Pornichet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01072561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study induced oxidation/reduction of Tc in carbonate media by α and γ radiolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Pornichet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01072553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'oxydation/réduction des espèces de Mn en milieu carbonate induite par radiolyse alpha et gamma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01023996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorium oxide solubility behavior vs. the surface crystalline state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International REDUPP Workshop on Surface Reactivity and Dissolution of Spent Nuclear Fuel Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00965615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion de l'oxyde d'uranium par les produits de radiolyse de l'eau : effet des espèces moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01023991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Components of the Performance Assessment: Impact of solubility uncertainties as an example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Duro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminars in Sapporo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Discrepancies in tetravalent oxide solubility values by isotopic exchange and its impact on the safety assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Duro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2013 : 14th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00862856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Water Radiolysis on Uranium dioxide corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2013 : 14th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00862860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow Processes in Close-to-equilibrium Conditions for Radionuclides in Water/solid Systems of Relevance to Nuclear Waste Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 th EC Conference on the Management of Radioactive Waste EURADWASTE '13 EURADWASTE '13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the slow processes at the interface solid/water by the isotopic exchange method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminars in Sapporo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radioelements at SUBATECH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German-French research for nuclear safety: Chemistry of the f-elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00772193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of slow processes close to equilibrium on the fate of RN released in the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminars in Sapporo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the slow processes at the interface solid/water by the isotopic exchange method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ASRC International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Ibaraki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des espèces radiolytiques moléculaires dans les mécanismes de corrosion à l'interface solide/solution : Apport de la spectroscopie Raman in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crumiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Essehli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Sines, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00772208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADIOLYTIC CORROSION OF GRAIN BOUNDARIES ONTO THE UO2 TRISO PARTICLE SURFACE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EC FP CP FIRST-Nuclides 1st Annual Workshop 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00911332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic Corrosion of Grain Boundaries onto the UO2 TRISO Particle Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Annual Workshop Proceedings of the Collaborative Project “Fast / Instant Release of Safety Relevant Radionuclides from Spent Nuclear Fuel” (7th EC FP CP FIRST-Nuclides)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00772168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de TEL sur la production d'H2 lors de la radiolyse de l'eau pure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crumiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Sines, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00773493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The backend of the fuel cycle of HRT/VHRT Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guittoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fachinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Topycal Meeting on High temperature reactor Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00420032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la Hollandite : Lixiviation, irradiation, caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres Internationales des Journées de Radiochimie et de Chimie Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00480552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la Hollandite : Lixiviation, Irradiation, Caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières NOMADE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00480556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Nuclear Waste to Hydrogen Production: From Past Consequences to Future Prospect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guillonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Truche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, pp.65-68. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.03.244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-04580852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulations of microdosimetry and radiolytic species production at long time post proton irradiation using GATE and Geant4‐DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (10), pp.7500-7510. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.17281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of vapor hydration and radiation on the leaching behavior of nuclear glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haohan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 578, pp.154368. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of plutonium oxidation state on the formation of molecular hydrogen, nitrous acid and nitrous oxide from alpha radiolysis of nitric acid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Broussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (5), pp.301-310. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ract-2021-1136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03656257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How radiolysis impacts astatine speciation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastoo Mahdi Khoshouei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.110224. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2022.110224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03668885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton Irradiations at Ultra-High Dose Rate vs. Conventional Dose Rate: Strong Impact on Hydrogen Peroxide Yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.318-324. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1667/RADE-22-00021.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03692104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboxylate anion generation in aqueous solution from carbonate radiolysis, a potential route for abiotic organic acid synthesis on Earth and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Truche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Craff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 564, pp.116892. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03190340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of technetium in carbonate media under helium ions and γ radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Poineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107 (2), pp.105-113. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ract-2018-2939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01952793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha radiolysis of DOTA ligand in aqueous solutions with helium ion beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.108409. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.108409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02265483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Nitric Acid on the Helium Ion Radiolysis of Aqueous Butanal Oxime Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.5069-5078. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.6b12630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01564003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic Dissolution of Calcite under Gamma and Helium Ion Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Baty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (44), pp.24548 - 24556. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b07299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01863189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility equilibrium and surface reactivity at solid/liquid interfaces of relevance to disposal of nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Philippini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.172 - 181. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2017.05.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01600032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of heavy ions (He2+, H+) radiolytic yield of molecular hydrogen vs. “Track-Segment” LET values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crumiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ract-2016-2636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01446975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of surface reactivity of thorium oxide in conditions close to chemical equilibrium by isotope exchange 229Th/232Th method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Perrigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takamasa Inai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ract-2016-2651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01446965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond Pulse Radiolysis of Highly Concentrated Carbonate Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uli Schmidhammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Fattahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (9), pp.2434-2439. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b12405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01288426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation and/or reduction of manganese species by γ-ray and He2+ particle irradiation in highly concentrated carbonate media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ghalei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mostafavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.142-150. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2015.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01222280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation chemical behavior of aqueous butanal oxime solutions irradiated with helium ion beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.186-193. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2015.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01222286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolyse α des solutions aqueuses d’acide nitrique et de plutonium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 408-409, pp.106-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01343067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha radiolysis of nitric acid and sodium nitrate with 4He2+ beam of 13.5 MeV energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.394-403. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2014.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01075879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic corrosion of uranium dioxide induced by He2+ localized irradiation of water: Role of the produced H2O2 distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 467, pp.832-839. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.10.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01227977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic Corrosion of Uranium Dioxide: Role of Molecular Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.1071-1080. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp409994y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00933729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha localized radiolysis and corrosion mechanisms at the iron/water interface: Role of molecular species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crumière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Essehli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 433, pp.124-131. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.09.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00748578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LET effects on the hydrogen production induced by the radiolysis of pure water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crumière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Essehli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82, pp.74-79. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2012.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00759933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Dosimetry during Alpha Irradiation: A Specific System for UV-Vis in Situ Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crumiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Essehli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.6-11. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ajac.2012.31002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00660904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution controls for dissolved silica at 25, 50 and 90 °C for quartz, Callovo-Oxfordian claystone, illite and MX80 bentonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.1648-1660. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2011.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00650803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of (Cs,Ba)-hollandite dissolution under gamma irradiation at 95 °C and at pH 2.5, 4.4 and 8.6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Utsunomiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 419, pp.281-290. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00650793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2 production by γ and He ions water radiolysis, effect of presence TiO2 nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Essehli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crumière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.14342-14348. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.05.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00650798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancies in Thorium Oxide Solubility Values: Study of Attachment/Detachment Processes at the Solid/Solution Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.8736-8748. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic100756f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00650786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancies in Thorium Oxide Solubility Values: a New Experimental Approach to Improve Understanding of Oxide Surface at Solid/Solution Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdesselam Abdelouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 96, pp.515-520. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2008.1531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00291593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Mechanisms between Uranium(VI) and Rutile Titanium Dioxide: From Single Crystal to Powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Drot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Simoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46, pp.1291-1296. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic061783d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00211935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined investigation of water sorption on $TiO_2$ rutile (1 1 0) single crystal face: XPS vs. periodic DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Domain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Drot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 601, pp.518-527. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2006.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00134763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of Uranyl Cations on a Rutile (001) Single Crystal Monitored by Surface Second-Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dossot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grausem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.140-147. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la0519913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00211943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen Peroxide (H2O2) production in response to multiple beam irradiation of protons at UHDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craff Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTRO 2023 (European Society for Therapeutic Radiology and Oncology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vienna, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic ROS production mechanism under proton flash conditions : combination of experimental and simulation investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fiegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Flash Radiotherapy and Particle Therapy Conference (FRPT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORI RESEARCH ON CEMENT-ORGANICS-RADIONUCLIDES-INTERACTIONS WITHIN THE COLLABORATIVE EURAD PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Altmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Missana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2019 : 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02290133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORI RESEARCH ON CEMENT-ORGANICS-RADIONUCLIDES-INTERACTIONS WITHIN THE COLLABORATIVE EURAD PROJECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Altmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcia David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Missana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURADWASTE 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pitesti, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02290138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and complexation of Neptunium (V) under γ-ray radiolysis in water media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craff Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION 2019 : 17th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02290123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Radiolyse α Pulsée en radiochimie: De la radiolyse de l’eau vers de nombreuses applications en radiochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRRC 2018 : 1ères Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02290121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the organic anion production by helium ion irradiation of calcite suspensions in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craff Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Baty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration 2017: 16th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32501.06883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Radiolyse à la Radiochimie : La Spéciation du Technétium et de l’Uranium sous Rayonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01448089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Radiolyse α Pulsée en radiochimie: De la radiolyse de l’eau vers de nombreuses applications en radiochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNR 2016 : Journées Nationales de Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01448162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonance Paramagnétique Electronique utilisée en radiochimie: De la radiolyse de l’eau vers de nombreuses applications en radiochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léost Laurane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01448169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPORTEMENT DE LA CALCITE (CaCO3) IRRADIEE PAR UN FAISCEAU D’HELIONS (60,7 MeV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNR 2016 : Journées Nationales de Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01448172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolytic corrosion of Titanium alloys under 4He2+/γ-ray irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01153791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of 4He2+ Radiolysis of Water on UO2 Corrosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences: Radiation Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Andover, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF WATER RADIOLYSIS ON URANIUM DIOXIDE CORROSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traboulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fattahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EC FP CP FIRST-Nuclides, 2nd Annual Workshop 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Antwerpen, Belgium. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00911344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow processes in close-to-equilibrium conditions for radionuclides in water/solid systems of relevance to nuclear waste management – SKIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURADISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier, France. 2012, JRC scientific and policy reports</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorium oxide Solubility behavior vs. the surface crystalline state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Perrigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Grambow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd Annual Workshop Proceedings, 7th EC FP-SKIN, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-échelle des mécanismes d'interaction des ions aquo uranyle avec les surfaces de l'oxyde de titane (poudres et monocristaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Théorique [nucl-th]. Université Paris Sud - Paris XI, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId257"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DBF6656"/>
+    <w:nsid w:val="7A7A0680"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johan-vandenborre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7718-7120" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102697930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05319678v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terfas Sarra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vandenborre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04660685v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Craff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrid Haddad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311108v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeun Kwon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Rosa Fois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoang Tran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fiegel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009133v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngoc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04246385v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Evin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mouchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craff Emeline" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04249398v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03886937v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03963165v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03616960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bongrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Fois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01500-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03797950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Altmaier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Missana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03821660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghalei" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastoo Mahdi Khoshouei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03797984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03797996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03215494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03957666v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Villoing" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03215503v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Fattahi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02348449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02348441v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01886202v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costagliola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fattahi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01886204v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01863196v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Costagliola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01447981v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01445140v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03199399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Noirault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch309" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01448083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garaix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01104294v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traboulsi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noirault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01280444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489478v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deroche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02417516v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01134209v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01371886v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509276v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maurin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01153799v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01153778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01072561v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01072553v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01072545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01023996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00965615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01023991v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862860v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158680v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ribet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158692v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Duro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862856v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valls" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crumiere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158687v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00772193v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158685v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158386v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00772208v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essehli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00772168v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00911332v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420032v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adelouas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guittoneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fachinger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480552v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480556v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645973v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngoc Tran" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17281" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04580852v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillonneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.03.244" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027076v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohan Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154368" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03656257v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Perrin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Broussard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2021-1136" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03668885v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2022.110224" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03692104v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-22-00021.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03190340v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116892" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02265483v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108409" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01952793v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Poineau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Lorenzo Solari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2018-2939" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01446975v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2016-2636" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01446965v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Perrigaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamasa Inai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2016-2651" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01564003v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vermeulen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duval" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b12630" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01863189v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07299" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01600032v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Philippini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2017.05.038" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKPLJ4R2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01222280v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghalei" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostafavi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.10.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNRLPVR0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01222286v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.10.010" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01288426v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Schmidhammer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b12405" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01343067v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01075879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guigue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.08.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BZ4W4BD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01227977v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Traboulsi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.10.061" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00933729v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409994y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748578v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crumi&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.09.034" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00759933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2012.07.010" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660904v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2012.31002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650803v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.015" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2JG4XQ3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650793v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Utsunomiya" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.09.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72V1N3FQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650798v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pottier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.05.136" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT7C46CJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650786v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100756f" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1531" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00211935v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061783d" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LJL8J9L4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00134763v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roques" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.10.015" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00211943v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cremel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grausem" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Humbert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0519913" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T764H8JP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04112001v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03901615v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02290138v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02290133v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02290123v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02290121v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051163v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32501.06883" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01448089v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01448162v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01448172v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01448169v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ost Laurane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01153791v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024004v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00911344v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158382v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158383v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011473v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johan-vandenborre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7718-7120" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102697930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05319678v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terfas Sarra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vandenborre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04660685v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Craff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrid Haddad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311108v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeun Kwon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Rosa Fois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoang Tran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fiegel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009133v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngoc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04249398v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Evin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mouchard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craff Emeline" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04246385v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03886937v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03963165v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03616960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bongrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Fois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01500-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03797950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Altmaier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Missana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03821660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghalei" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastoo Mahdi Khoshouei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03797984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03215494v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03957666v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Villoing" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03215503v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Fattahi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03797996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02348449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02348441v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01886202v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costagliola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fattahi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01886204v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01863196v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Costagliola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01445140v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03199399v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Noirault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch309" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01447981v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01448083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garaix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489478v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deroche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02417516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01134209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traboulsi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noirault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01371886v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maurin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01153799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509261v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01153778v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01280444v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01104294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01072545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01072561v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01072553v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01023996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00965615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01023991v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Duro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862856v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valls" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862860v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158680v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ribet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158687v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00772193v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158685v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158386v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00772208v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crumiere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essehli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00911332v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00772168v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773493v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00420032v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adelouas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guittoneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fachinger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480552v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480556v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04580852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guillonneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.03.244" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645973v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngoc Tran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17281" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027076v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohan Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154368" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03656257v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Perrin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Broussard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2021-1136" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03668885v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2022.110224" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03692104v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-22-00021.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03190340v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116892" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01952793v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Poineau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Lorenzo Solari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2018-2939" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02265483v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berthon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108409" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01564003v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vermeulen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duval" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b12630" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01863189v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07299" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01600032v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Philippini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2017.05.038" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKPLJ4R2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01446975v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2016-2636" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01446965v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Perrigaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamasa Inai" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2016-2651" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01288426v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Schmidhammer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b12405" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01222280v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghalei" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostafavi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.10.009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNRLPVR0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01222286v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.10.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01343067v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01075879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guigue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.08.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BZ4W4BD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01227977v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Traboulsi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.10.061" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00933729v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409994y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748578v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crumi&#232;re" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.09.034" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00759933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2012.07.010" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00660904v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2012.31002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650803v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.015" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2JG4XQ3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650793v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Utsunomiya" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.09.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72V1N3FQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650798v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pottier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.05.136" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT7C46CJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650786v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic100756f" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2008.1531" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00211935v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic061783d" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LJL8J9L4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00134763v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roques" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.10.015" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00211943v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cremel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grausem" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Humbert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0519913" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T764H8JP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04112001v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03901615v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02290133v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02290138v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02290123v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02290121v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051163v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32501.06883" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01448089v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01448162v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01448169v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ost Laurane" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01448172v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01153791v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024004v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00911344v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158382v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158383v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011473v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>