--- v0 (2026-03-05)
+++ v1 (2026-04-15)
@@ -1012,2767 +1012,2767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Espoirs et désillusions des sorties de crise. De la nécessité d'être patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 355, pp.104-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solliciter la donnée historique pour mieux comprendre les catastrophes. La submersion marine de La Rochelle le 6 septembre 1785</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sauzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Surville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kaczmarek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127, pp.183-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/abpo.6501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rattraper la saison : l’ouverture des commerces balnéaires de l’avenue de la Mer en 2020 en pleine crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonciers en débat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, https://fonciers-en-debat.com/rattraper-la-saison-louverture-des-commerces-balneaires-de-lavenue-de-la-mer-en-2020-en-pleine-crise-sanitaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02915726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressentir l’attrait de la richesse dans une station balnéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 355, pp.104-108</w:t>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, http://www.fabula.org/revue/document12183.php</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Johan Vincent</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plonger le Paris théâtral dans l’économie : une recette libérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, http://www.fabula.org/revue/document12440.php</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La banlieue, un projet social. Ambitions d'une politique urbaine, 1945-1975</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue foncière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impossible répétition de l’histoire : l’appréhension de la situation touristique en 1939 et 1940 par rapport à l’expérience de la Première Guerre mondiale dans les stations balnéaires françaises de la Manche et de l’Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En Envor, revue d’histoire contemporaine en Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touristes confrontés au recul des plages : l’exemple des cabines de bain à Saint-Gilles-Croix-de-Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches vendéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°23, p. 397-406</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03751672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genève face à la catastrophe, 1350-1950. Un retour d’expérience pour une meilleure résilience urbaine, par Emmanuel Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, https://lms.hypotheses.org/4208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02915800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touristes et tourisme dans la vallée du Nil (1869-1952), par Caroline Kurhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, https://lms.hypotheses.org/4476</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02915803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réseau postal français confronté au développement balnéaire breton (1840-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En Envor, revue d’histoire contemporaine en Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les routes touristiques, sous la direction de Laurence Bourdeau et Pascale Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue foncière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n°11, p. 48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04182409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche de la satisfaction touristique en Bretagne : analyse à partir des enquêtes de presse de 1924 et 1977</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En Envor, revue d’histoire contemporaine en Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le foncier touristique : une valorisation saisonnière (introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue foncière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n°13, p. 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04182636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les risques naturels en zones côtières. Xynthia : enjeux politiques, questionnements juridiques, sous la direction de Céline Laronde-Clérac, Alice Mazeaud et Agnès Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue foncière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n°11, p. 47-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04182396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avenue de la Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue foncière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n°13, p. 28-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04182638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivere a Rimini negli anni della Grande Guerra. La quotidianità tra bombardamenti, terromoti, fame e profughi, par Davide Bagnaresi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, https://lms.hypotheses.org/4113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02915799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géohistoire du tourisme argentin, du XIXe siècle à nos jours, par Nicolas Bernard, Yvanne Bouvet et René-Paul Desse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n°674, p. 486-487</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04182426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bretagne au cinéma, par Nolwenn et Maria Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En Envor, revue d’histoire contemporaine en Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, http://enenvor.fr/eeo_actu/livres/la_bretagne_au_cinema.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02915808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorient Keroman. Du port de pêche à la cité du poisson, par Gérard Le Bouëdec et Dominique Le Brigand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En Envor, revue d’histoire contemporaine en Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, http://enenvor.fr/eeo_actu/livres/histoire_d_un_port.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02915809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Français et les vacances, par Bertrand Réau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, p. 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.250.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02915796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques métropolitaines et développement touristique, sous la direction de Boualem Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue foncière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n°7, p. 48-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04182415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géohistoire du tourisme argentin, du XIXe siècle à nos jours, sous la direction de Nicolas Bernard, Yvanne Bouvet et René-Paul Desse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, p. 413, https://www.cairn.info/revue-historique-2015-2-page-413.htm. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.152.0413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02915806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménager la ville par la culture et le tourisme, par Maria Gravaris-Barbas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, https://lms.hypotheses.org/3438</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02915798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme et Première Guerre mondiale. Pratique, prospective et mémoire (1914-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Kaczmarek</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En Envor, revue d’histoire contemporaine en Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bretagne au cinéma, par Nolwenn et Maria Blanchard avec la collaboration de Loïc Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En Envor, revue d’histoire contemporaine en Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, http://enenvor.fr/eeo_actu/livres/la_bretagne_au_cinema.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04182422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élaboration et évolution du discours touristique sur un espace rural : l’exemple du Marais Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 127, pp.183-203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/abpo.6501⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 121-4, pp.157-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/abpo.2879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...1031 lines deleted...]
-                <w:t xml:space="preserve">Géohistoire du tourisme argentin, du XIXe siècle à nos jours, par Nicolas Bernard, Yvanne Bouvet et René-Paul Desse</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mer et Montagne dans la culture européenne (XVIe-XIXe siècle), sous la direction d’Alain Cabantous, Jean-Luc Chappey, Renaud Morieux, Nathalie Richard et François Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, n°674, p. 486-487</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, p. 173, https://www.cairn.info/revue-historique-2013-1-page-173.htm. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.131.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Bretagne au cinéma, par Nolwenn et Maria Blanchard</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02915804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origine des rapports complexes à la nature dans les stations balnéaires françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En Envor, revue d’histoire contemporaine en Bretagne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Volume 13 Numéro 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.14401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Les Français et les vacances, par Bertrand Réau</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paradis de papier : les sites balnéaires bretons magnifiés par les guides (1860-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mouvement social</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lms.250.0115⟩</w:t>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 119-4, pp.99-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/abpo.2496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Lorient Keroman. Du port de pêche à la cité du poisson, par Gérard Le Bouëdec et Dominique Le Brigand</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire du risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En Envor, revue d’histoire contemporaine en Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, http://enenvor.fr/eeo_actu/livres/histoire_d_un_port.html</w:t>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, p. 14-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Dynamiques métropolitaines et développement touristique, sous la direction de Boualem Kadri</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02883148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalités écologiques, territoires littoraux et développement durable par Philippe Deboudt (ed.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue foncière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, n°7, p. 48-49</w:t>
+              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, https://journals.openedition.org/articulo/1487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Géohistoire du tourisme argentin, du XIXe siècle à nos jours, sous la direction de Nicolas Bernard, Yvanne Bouvet et René-Paul Desse</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02915729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hors saison : une saison à préparer la station balnéaire (Bretagne-Sud et Vendée, 1850-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 117-3, pp.113-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/abpo.1827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l'origine balnéaire d'une plage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02657294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement balnéaire breton : une histoire originale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Clairay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 115 (4), pp.201-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/abpo.230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’estuaire et le port. L’identité maritime de Nantes au XIXe siècle par Anne Vauthier-Vézier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, p. 413, https://www.cairn.info/revue-historique-2015-2-page-413.htm. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, p. 202-203</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...905 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02915728v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04021821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se confronter aux habitants du paradis. L’expérience balnéaire de la Bretagne (1800-1939)</w:t>
               </w:r>
@@ -4009,178 +4009,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transcender le traumatisme pour travailler la résilience des populations : l’exemple de la mémoire de la tempête Xynthia 15 ans après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches intégrées pour la gestion des risques : du modèle à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Géographie et d'Aménagement Régional de l'Université de Nantes (IGARUN), Dec 2025, Nantes (Nantes Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05439316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du tourisme dans le plus grand jardin japonais d’Europe au prisme du marketing expérientiel : quelques tendances au Parc oriental de Maulévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche en tourisme “Du tourisme dans le plus grand jardin japonais d’Europe au prisme du marketing expérientiel”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, ANGERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146703v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05439316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-ronde : Récits d'ici et d'ailleurs : (in)visibilités, mémoires et conflits</w:t>
               </w:r>
@@ -4501,207 +4501,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accepter de voir le tourisme dans l’étude des guerres : une impossible moralisation d’un objet d’étude ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudier la guerre. Perspectives historiographiques et épistémologiques de l'histoire de la guerre des années 1950 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UQAM, Oct 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04280654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le château réinvesti par l’activité golfique : image de marque, opportunité de l’hôtellerie et protection patrimoniale (Ouest de la France, 1960-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e congrès international d’histoire des entreprises en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04161653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Johan Vincent</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’occupant comme touriste, représentation des soldats allemands dans leurs pratiques dans les images des guides touristiques en France, à partir du cas du guide Die Vendée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Evanno</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudier la guerre. Perspectives historiographiques et épistémologiques de l'histoire de la guerre des années 1950 à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UQAM, Oct 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Illustrer les guides imprimés (du XIXe siècle à nos jours)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne-Occidentale, Jun 2022, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03751681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French perspectives of the genesis of a new international tourism in the interwar period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIX Word Economic History Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03751677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honorer les morts hors de Bretagne durant l'entre-deux-guerres. L'impossible commémoration ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4717,251 +4881,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les monuments aux morts et la mémoire de la Grande Guerre en Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UCO-Bretagne-Sud; TEMPORA; Association sauvegarde et mise en valeur patrimoine SFX, Nov 2022, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03860837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...162 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golf et château, le mariage d’une offre innovante du tourisme sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5584,165 +5584,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02913512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Urbanisation anarchique, urbanisation aménagée : quels paysages dans les stations balnéaires de la côte bretonne atlantique, de Morgat à Pornic, aux 19e et 20e siècles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les transformations paysagères du littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Histoire et d'Archéologie de Bretagne, Sep 2018, Pornic, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02913388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Assumer le risque avec fierté pour une vision durable d'un territoire en projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre et habiter durablement le littoral : avec quelle stratégie de résilience ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEREMA Nord-Picardie, Oct 2018, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02882965v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02913388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assumer le risque avec fierté pour une vision durable d'un territoire en projets</w:t>
               </w:r>
@@ -6287,165 +6287,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02913504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réussir la saison balnéaire : stratégies et politiques d’aménagement des stations balnéaires bretonnes et vendéennes (fin XIXe siècle- début XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourisme : Recherches Institutions, Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire TRIP, Apr 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02913472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tourisme et éducation à l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10es Rencontres régionales de l’Education à l’Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRAINE Pays-de-la-Loire, Nov 2009, La Roche-sur-Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02913471v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02913472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives foncières des populations littorales sur le développement d'une station balnéaire : opportunités, défis, conflits (1810-1939)</w:t>
               </w:r>
@@ -7356,164 +7356,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02659288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire des écoles primaires catholiques de Saint-Jean-de-Monts de 1807 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OGEC Saint-Jean, 2018, 979-1-0699-1083-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02711959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoire du Gois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Geste, 2018, 236746930X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02659227v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-02711959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marais Breton</w:t>
               </w:r>
@@ -8492,173 +8492,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02867188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bretagne et congés payés : 1936, l'invention d'un nouveau marché touristique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Erwan Le Gall; François Prigent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C'était 1936. Le Front populaire vu de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Goater, p. 237-254, 2016, 978-2-918647-78-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02915845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les relations entre peintres et hôteliers dans les stations balnéaires françaises de la côte atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Andrieux; Patrick Harismendy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pension complète ! Tourisme et hôtellerie (XVIIIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, p. 249-256, 2016, 978-2-7535-5143-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02915812v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02915845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation des communes littorales en stations balnéaires : projets et conflits en Bretagne (fin XVIIIe siècle-milieu XXe siècle)</w:t>
               </w:r>
@@ -9466,51 +9466,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête de satisfaction des visiteurs- Parc Oriental de Maulévrier 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9541,51 +9541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête de satisfaction - Parc Oriental de Maulévrier 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9620,51 +9620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête de satisfaction du Parc Oriental de Maulévrier 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9699,51 +9699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les comportements des visiteurs du Parc Oriental de Maulévrier 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10621,51 +10621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Evanno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vincent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1429c" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961341v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/pshs.210" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973446v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.5628" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003784v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mair Rawsthorne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ril M&#233;rindol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fossi Fotsi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12324" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9493.1986.tb00179.x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKW62W8D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3795" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11473" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3740" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716530v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Morice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3423" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914901v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kaczmarek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.6501" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427969v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427964v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751672v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915803v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182638v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915796v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.250.0115" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182415v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.152.0413" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423932v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2879" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269447v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14401" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915804v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.131.0173" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269418v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2496" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915729v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.1827" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02657294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clairay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.230" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269442v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.782" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.535" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146703v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Castel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leborgne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785305v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caillaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161653v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04280654v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03860837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751677v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751681v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751685v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913392v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02912621v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913457v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910220v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02912618v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913512v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882965v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913388v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319192v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913390v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913389v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913466v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913391v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913467v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913504v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913471v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913472v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913506v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270386v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise P&#233;ron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amghar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g L'Aot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913509v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913510v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913513v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913514v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961377v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saupin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vivier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10062/nouvelles-lectures-patrimoniales" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319205v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02711564v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02711291v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02712235v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02659288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02659227v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02711959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Caill&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02659368v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02659169v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02657448v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02657298v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.3464" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511130v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Veitch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Libaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit M&#252;ller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440078v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04477588v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45889-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867183v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915811v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915852v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915841v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hamon-Lehours" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915812v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916063v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915813v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916068v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915842v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916057v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916061v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464278v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Despretz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430002v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430000v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146708v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961423v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961444v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961434v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182640v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751697v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751694v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049206v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9ei" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731374v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tison" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Williams" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guibert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Evanno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vincent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1429c" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961341v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/pshs.210" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973446v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.5628" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003784v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mair Rawsthorne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ril M&#233;rindol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fossi Fotsi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12324" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9493.1986.tb00179.x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKW62W8D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3795" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11473" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3740" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716530v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Morice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3423" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086326v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kaczmarek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.6501" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427974v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427969v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427964v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915800v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915803v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182409v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182638v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915809v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.250.0115" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182415v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.152.0413" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423932v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2879" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915804v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.131.0173" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269447v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14401" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269418v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2496" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915729v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.1827" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02657294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021821v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clairay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.230" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915728v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269442v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.782" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.535" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439316v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Castel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leborgne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785305v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caillaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04280654v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161653v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751677v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03860837v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751685v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913392v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02912621v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913457v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910220v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02912618v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913512v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913388v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882965v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319192v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913390v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913389v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913466v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913391v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913467v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913504v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913472v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913471v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913506v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270386v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise P&#233;ron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amghar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g L'Aot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913509v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913510v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913513v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913514v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961377v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saupin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vivier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10062/nouvelles-lectures-patrimoniales" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319205v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02711564v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02711291v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02712235v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02659288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02711959v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Caill&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02659227v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02659368v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02659169v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02657448v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02657298v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.3464" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511130v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Veitch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Libaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit M&#252;ller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440078v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04477588v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45889-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867183v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915811v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915852v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915841v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hamon-Lehours" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915845v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915812v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916063v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915813v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916068v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915842v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916057v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916061v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464278v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Despretz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430002v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430000v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146708v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961423v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961444v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961434v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182640v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751697v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751694v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049206v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9ei" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731374v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tison" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Williams" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guibert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>