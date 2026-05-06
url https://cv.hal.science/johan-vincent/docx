--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -1012,50 +1012,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rattraper la saison : l’ouverture des commerces balnéaires de l’avenue de la Mer en 2020 en pleine crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fonciers en débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, https://fonciers-en-debat.com/rattraper-la-saison-louverture-des-commerces-balneaires-de-lavenue-de-la-mer-en-2020-en-pleine-crise-sanitaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02915726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Espoirs et désillusions des sorties de crise. De la nécessité d'être patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1064,402 +1133,333 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 355, pp.104-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solliciter la donnée historique pour mieux comprendre les catastrophes. La submersion marine de La Rochelle le 6 septembre 1785</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Surville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kaczmarek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 127, pp.183-203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/abpo.6501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressentir l’attrait de la richesse dans une station balnéaire</w:t>
+                <w:t xml:space="preserve">Plonger le Paris théâtral dans l’économie : une recette libérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, http://www.fabula.org/revue/document12183.php</w:t>
+              <w:t xml:space="preserve">, 2019, http://www.fabula.org/revue/document12440.php</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427974v1</w:t>
+                <w:t xml:space="preserve">hal-02427969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plonger le Paris théâtral dans l’économie : une recette libérale</w:t>
+                <w:t xml:space="preserve">Ressentir l’attrait de la richesse dans une station balnéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, http://www.fabula.org/revue/document12440.php</w:t>
+              <w:t xml:space="preserve">, 2019, http://www.fabula.org/revue/document12183.php</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427969v1</w:t>
+                <w:t xml:space="preserve">hal-02427974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La banlieue, un projet social. Ambitions d'une politique urbaine, 1945-1975</w:t>
               </w:r>
@@ -1581,1663 +1581,1663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Genève face à la catastrophe, 1350-1950. Un retour d’expérience pour une meilleure résilience urbaine, par Emmanuel Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, https://lms.hypotheses.org/4208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02915800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Touristes confrontés au recul des plages : l’exemple des cabines de bain à Saint-Gilles-Croix-de-Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches vendéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, n°23, p. 397-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03751672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Genève face à la catastrophe, 1350-1950. Un retour d’expérience pour une meilleure résilience urbaine, par Emmanuel Garnier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touristes et tourisme dans la vallée du Nil (1869-1952), par Caroline Kurhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, https://lms.hypotheses.org/4208</w:t>
+              <w:t xml:space="preserve">, 2018, https://lms.hypotheses.org/4476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Touristes et tourisme dans la vallée du Nil (1869-1952), par Caroline Kurhan</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02915803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réseau postal français confronté au développement balnéaire breton (1840-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En Envor, revue d’histoire contemporaine en Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le foncier touristique : une valorisation saisonnière (introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue foncière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n°13, p. 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04182636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les risques naturels en zones côtières. Xynthia : enjeux politiques, questionnements juridiques, sous la direction de Céline Laronde-Clérac, Alice Mazeaud et Agnès Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue foncière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n°11, p. 47-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04182396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche de la satisfaction touristique en Bretagne : analyse à partir des enquêtes de presse de 1924 et 1977</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En Envor, revue d’histoire contemporaine en Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les routes touristiques, sous la direction de Laurence Bourdeau et Pascale Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue foncière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n°11, p. 48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04182409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avenue de la Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue foncière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n°13, p. 28-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04182638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivere a Rimini negli anni della Grande Guerra. La quotidianità tra bombardamenti, terromoti, fame e profughi, par Davide Bagnaresi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, https://lms.hypotheses.org/4476</w:t>
+              <w:t xml:space="preserve">, 2016, https://lms.hypotheses.org/4113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le réseau postal français confronté au développement balnéaire breton (1840-1939)</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02915799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bretagne au cinéma, par Nolwenn et Maria Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En Envor, revue d’histoire contemporaine en Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2015, http://enenvor.fr/eeo_actu/livres/la_bretagne_au_cinema.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Les routes touristiques, sous la direction de Laurence Bourdeau et Pascale Marcotte</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02915808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géohistoire du tourisme argentin, du XIXe siècle à nos jours, par Nicolas Bernard, Yvanne Bouvet et René-Paul Desse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n°674, p. 486-487</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04182426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Français et les vacances, par Bertrand Réau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, p. 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.250.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02915796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorient Keroman. Du port de pêche à la cité du poisson, par Gérard Le Bouëdec et Dominique Le Brigand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En Envor, revue d’histoire contemporaine en Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, http://enenvor.fr/eeo_actu/livres/histoire_d_un_port.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02915809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques métropolitaines et développement touristique, sous la direction de Boualem Kadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue foncière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, n°11, p. 48</w:t>
+              <w:t xml:space="preserve">, 2015, n°7, p. 48-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04182415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géohistoire du tourisme argentin, du XIXe siècle à nos jours, sous la direction de Nicolas Bernard, Yvanne Bouvet et René-Paul Desse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, p. 413, https://www.cairn.info/revue-historique-2015-2-page-413.htm. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.152.0413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02915806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménager la ville par la culture et le tourisme, par Maria Gravaris-Barbas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, https://lms.hypotheses.org/3438</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02915798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme et Première Guerre mondiale. Pratique, prospective et mémoire (1914-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En Envor, revue d’histoire contemporaine en Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le foncier touristique : une valorisation saisonnière (introduction)</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bretagne au cinéma, par Nolwenn et Maria Blanchard avec la collaboration de Loïc Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue foncière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, n°13, p. 27</w:t>
+              <w:t xml:space="preserve">En Envor, revue d’histoire contemporaine en Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, http://enenvor.fr/eeo_actu/livres/la_bretagne_au_cinema.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">Les risques naturels en zones côtières. Xynthia : enjeux politiques, questionnements juridiques, sous la direction de Céline Laronde-Clérac, Alice Mazeaud et Agnès Michelot</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04182422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élaboration et évolution du discours touristique sur un espace rural : l’exemple du Marais Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue foncière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 121-4, pp.157-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/abpo.2879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">L'avenue de la Mer</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origine des rapports complexes à la nature dans les stations balnéaires françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue foncière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Volume 13 Numéro 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.14401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...102 lines deleted...]
-                <w:t xml:space="preserve">Géohistoire du tourisme argentin, du XIXe siècle à nos jours, par Nicolas Bernard, Yvanne Bouvet et René-Paul Desse</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mer et Montagne dans la culture européenne (XVIe-XIXe siècle), sous la direction d’Alain Cabantous, Jean-Luc Chappey, Renaud Morieux, Nathalie Richard et François Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, n°674, p. 486-487</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, p. 173, https://www.cairn.info/revue-historique-2013-1-page-173.htm. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.131.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...770 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02915804v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02269447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradis de papier : les sites balnéaires bretons magnifiés par les guides (1860-1939)</w:t>
               </w:r>
@@ -4009,178 +4009,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du tourisme dans le plus grand jardin japonais d’Europe au prisme du marketing expérientiel : quelques tendances au Parc oriental de Maulévrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche en tourisme “Du tourisme dans le plus grand jardin japonais d’Europe au prisme du marketing expérientiel”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, ANGERS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transcender le traumatisme pour travailler la résilience des populations : l’exemple de la mémoire de la tempête Xynthia 15 ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches intégrées pour la gestion des risques : du modèle à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Géographie et d'Aménagement Régional de l'Université de Nantes (IGARUN), Dec 2025, Nantes (Nantes Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05439316v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05146703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-ronde : Récits d'ici et d'ailleurs : (in)visibilités, mémoires et conflits</w:t>
               </w:r>
@@ -4501,50 +4501,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le château réinvesti par l’activité golfique : image de marque, opportunité de l’hôtellerie et protection patrimoniale (Ouest de la France, 1960-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e congrès international d’histoire des entreprises en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04161653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accepter de voir le tourisme dans l’étude des guerres : une impossible moralisation d’un objet d’étude ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4553,155 +4635,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudier la guerre. Perspectives historiographiques et épistémologiques de l'histoire de la guerre des années 1950 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UQAM, Oct 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04280654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Johan Vincent</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honorer les morts hors de Bretagne durant l'entre-deux-guerres. L'impossible commémoration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Castel</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e congrès international d’histoire des entreprises en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Les monuments aux morts et la mémoire de la Grande Guerre en Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCO-Bretagne-Sud; TEMPORA; Association sauvegarde et mise en valeur patrimoine SFX, Nov 2022, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03860837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French perspectives of the genesis of a new international tourism in the interwar period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIX Word Economic History Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03751677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupant comme touriste, représentation des soldats allemands dans leurs pratiques dans les images des guides touristiques en France, à partir du cas du guide Die Vendée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4717,251 +4881,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Illustrer les guides imprimés (du XIXe siècle à nos jours)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne-Occidentale, Jun 2022, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03751681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...162 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golf et château, le mariage d’une offre innovante du tourisme sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5584,165 +5584,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02913512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Assumer le risque avec fierté pour une vision durable d'un territoire en projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vivre et habiter durablement le littoral : avec quelle stratégie de résilience ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEREMA Nord-Picardie, Oct 2018, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02882965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Urbanisation anarchique, urbanisation aménagée : quels paysages dans les stations balnéaires de la côte bretonne atlantique, de Morgat à Pornic, aux 19e et 20e siècles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transformations paysagères du littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Histoire et d'Archéologie de Bretagne, Sep 2018, Pornic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02913388v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02882965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assumer le risque avec fierté pour une vision durable d'un territoire en projets</w:t>
               </w:r>
@@ -7356,164 +7356,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02659288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire du Gois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Geste, 2018, 236746930X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02659227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoire des écoles primaires catholiques de Saint-Jean-de-Monts de 1807 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OGEC Saint-Jean, 2018, 979-1-0699-1083-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Caillé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02711959v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-02659227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marais Breton</w:t>
               </w:r>
@@ -8492,173 +8492,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02867188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les relations entre peintres et hôteliers dans les stations balnéaires françaises de la côte atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves Andrieux; Patrick Harismendy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pension complète ! Tourisme et hôtellerie (XVIIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, p. 249-256, 2016, 978-2-7535-5143-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02915812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bretagne et congés payés : 1936, l'invention d'un nouveau marché touristique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Erwan Le Gall; François Prigent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'était 1936. Le Front populaire vu de Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Goater, p. 237-254, 2016, 978-2-918647-78-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02915845v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02915812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation des communes littorales en stations balnéaires : projets et conflits en Bretagne (fin XVIIIe siècle-milieu XXe siècle)</w:t>
               </w:r>
@@ -9466,51 +9466,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête de satisfaction des visiteurs- Parc Oriental de Maulévrier 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9541,51 +9541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête de satisfaction - Parc Oriental de Maulévrier 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9620,51 +9620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête de satisfaction du Parc Oriental de Maulévrier 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9699,51 +9699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les comportements des visiteurs du Parc Oriental de Maulévrier 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10621,51 +10621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Evanno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vincent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1429c" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961341v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/pshs.210" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973446v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.5628" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003784v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mair Rawsthorne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ril M&#233;rindol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fossi Fotsi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12324" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9493.1986.tb00179.x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKW62W8D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3795" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11473" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3740" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716530v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Morice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3423" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086326v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kaczmarek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.6501" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427974v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427969v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427964v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915800v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915803v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182409v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182396v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182638v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915809v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.250.0115" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182415v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.152.0413" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423932v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2879" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915804v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.131.0173" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269447v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14401" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269418v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2496" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915729v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.1827" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02657294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021821v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clairay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.230" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915728v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269442v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.782" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.535" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439316v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Castel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leborgne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785305v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caillaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04280654v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161653v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751677v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03860837v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751685v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913392v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02912621v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913457v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910220v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02912618v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913512v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913388v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882965v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319192v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913390v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913389v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913466v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913391v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913467v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913504v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913472v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913471v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913506v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270386v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise P&#233;ron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amghar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g L'Aot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913509v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913510v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913513v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913514v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961377v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saupin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vivier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10062/nouvelles-lectures-patrimoniales" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319205v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02711564v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02711291v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02712235v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02659288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02711959v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Caill&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02659227v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02659368v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02659169v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02657448v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02657298v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.3464" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511130v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Veitch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Libaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit M&#252;ller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440078v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04477588v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45889-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867183v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915811v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915852v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915841v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hamon-Lehours" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915845v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915812v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916063v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915813v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916068v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915842v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916057v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916061v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464278v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Despretz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430002v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430000v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146708v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961423v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961444v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961434v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182640v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751697v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751694v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049206v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9ei" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731374v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tison" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Williams" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guibert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Evanno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vincent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1429c" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961341v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/pshs.210" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973446v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.5628" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003784v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mair Rawsthorne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ril M&#233;rindol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fossi Fotsi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12324" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9493.1986.tb00179.x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKW62W8D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3795" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11473" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3740" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716530v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Morice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3423" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914901v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kaczmarek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.6501" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427969v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427964v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751672v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915803v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182396v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182638v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182426v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915796v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.250.0115" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182415v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.152.0413" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423932v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2879" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269447v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14401" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915804v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.131.0173" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269418v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2496" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915729v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.1827" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02657294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021821v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clairay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.230" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915728v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269442v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.782" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.535" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146703v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Castel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leborgne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785305v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caillaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161653v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04280654v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03860837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751677v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751681v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751685v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913392v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02912621v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913457v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910220v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02912618v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913512v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882965v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913388v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319192v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913390v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913389v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913466v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913391v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913467v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913504v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913472v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913471v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913506v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270386v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise P&#233;ron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amghar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g L'Aot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913509v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913510v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913513v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913514v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961377v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saupin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vivier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10062/nouvelles-lectures-patrimoniales" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319205v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02711564v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02711291v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02712235v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02659288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02659227v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02711959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Caill&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02659368v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02659169v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02657448v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02657298v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.3464" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511130v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Veitch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Libaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit M&#252;ller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440078v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04477588v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45889-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867183v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915811v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915852v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915841v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hamon-Lehours" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915812v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916063v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915813v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916068v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915842v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916057v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916061v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464278v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Despretz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430002v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430000v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146708v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961423v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961444v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961434v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182640v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751697v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751694v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049206v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9ei" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731374v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tison" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Williams" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guibert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>