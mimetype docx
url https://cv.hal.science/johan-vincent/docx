--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -597,196 +597,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03751664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Note de recherche – Quelle recherche en tourisme dans le cadre de la culture de projet en France ? Perspectives sur quinze ans de financement à l’échelle nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 261, pp.79-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.11473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03751667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tourisme et crises sanitaires mondiales dans l’Histoire : véritablement un impensé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Evanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20, https://doi.org/10.4000/tourisme.3795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tourisme.3795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03502125v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-03751667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Friederike Delouis (dir.), Voyages au Centre de la France. L’identité d’une région au regard de ses visiteurs (xvie-xxe siècle)</w:t>
               </w:r>
@@ -1081,50 +1081,180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02915726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Solliciter la donnée historique pour mieux comprendre les catastrophes. La submersion marine de La Rochelle le 6 septembre 1785</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sauzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Surville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kaczmarek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127, pp.183-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/abpo.6501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Espoirs et désillusions des sorties de crise. De la nécessité d'être patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1133,187 +1263,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 355, pp.104-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914901v1</w:t>
-              </w:r>
-[...128 lines deleted...]
-                <w:t xml:space="preserve">hal-03086326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plonger le Paris théâtral dans l’économie : une recette libérale</w:t>
               </w:r>
@@ -1865,365 +1865,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le foncier touristique : une valorisation saisonnière (introduction)</w:t>
+                <w:t xml:space="preserve">Les risques naturels en zones côtières. Xynthia : enjeux politiques, questionnements juridiques, sous la direction de Céline Laronde-Clérac, Alice Mazeaud et Agnès Michelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue foncière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, n°13, p. 27</w:t>
+              <w:t xml:space="preserve">, 2016, n°11, p. 47-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04182636v1</w:t>
+                <w:t xml:space="preserve">halshs-04182396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques naturels en zones côtières. Xynthia : enjeux politiques, questionnements juridiques, sous la direction de Céline Laronde-Clérac, Alice Mazeaud et Agnès Michelot</w:t>
+                <w:t xml:space="preserve">Le foncier touristique : une valorisation saisonnière (introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue foncière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, n°11, p. 47-48</w:t>
+              <w:t xml:space="preserve">, 2016, n°13, p. 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04182636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les routes touristiques, sous la direction de Laurence Bourdeau et Pascale Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue foncière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n°11, p. 48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04182409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche de la satisfaction touristique en Bretagne : analyse à partir des enquêtes de presse de 1924 et 1977</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En Envor, revue d’histoire contemporaine en Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les routes touristiques, sous la direction de Laurence Bourdeau et Pascale Marcotte</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avenue de la Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue foncière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, n°11, p. 48</w:t>
-[...71 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2016, n°13, p. 28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04182638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2441,182 +2441,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04182426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lorient Keroman. Du port de pêche à la cité du poisson, par Gérard Le Bouëdec et Dominique Le Brigand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En Envor, revue d’histoire contemporaine en Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, http://enenvor.fr/eeo_actu/livres/histoire_d_un_port.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02915809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Français et les vacances, par Bertrand Réau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, p. 115. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.250.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lms.250.0115⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02915796v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02915809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques métropolitaines et développement touristique, sous la direction de Boualem Kadri</w:t>
               </w:r>
@@ -4009,178 +4009,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transcender le traumatisme pour travailler la résilience des populations : l’exemple de la mémoire de la tempête Xynthia 15 ans après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches intégrées pour la gestion des risques : du modèle à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Géographie et d'Aménagement Régional de l'Université de Nantes (IGARUN), Dec 2025, Nantes (Nantes Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05439316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du tourisme dans le plus grand jardin japonais d’Europe au prisme du marketing expérientiel : quelques tendances au Parc oriental de Maulévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche en tourisme “Du tourisme dans le plus grand jardin japonais d’Europe au prisme du marketing expérientiel”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, ANGERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146703v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05439316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-ronde : Récits d'ici et d'ailleurs : (in)visibilités, mémoires et conflits</w:t>
               </w:r>
@@ -4520,51 +4520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le château réinvesti par l’activité golfique : image de marque, opportunité de l’hôtellerie et protection patrimoniale (Ouest de la France, 1960-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e congrès international d’histoire des entreprises en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4665,50 +4665,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04280654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">French perspectives of the genesis of a new international tourism in the interwar period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIX Word Economic History Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03751677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Honorer les morts hors de Bretagne durant l'entre-deux-guerres. L'impossible commémoration ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4717,139 +4799,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les monuments aux morts et la mémoire de la Grande Guerre en Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UCO-Bretagne-Sud; TEMPORA; Association sauvegarde et mise en valeur patrimoine SFX, Nov 2022, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03860837v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03751677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupant comme touriste, représentation des soldats allemands dans leurs pratiques dans les images des guides touristiques en France, à partir du cas du guide Die Vendée</w:t>
               </w:r>
@@ -4917,51 +4917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golf et château, le mariage d’une offre innovante du tourisme sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5295,50 +5295,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02912621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Table-ronde &amp;quot;Un territoire en perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux du patrimoine maritime et fluvial aujourd'hui. 9es rencontres régionales du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Région Pays-de-la-Loire, Nov 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02910220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hôtellerie en temps de crise : l’exemple balnéaire breton (1850-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5347,402 +5416,333 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire en France : quoi de neuf ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Congrès international d'Histoire des entreprises en France, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02913457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Table-ronde &amp;quot;Un territoire en perspective</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la sauvagerie du site au cadre rêvé pour des vacances. Aménagement du littoral et création d'un site pour installer et développer une station balnéaire (Bretagne-Sud, Vendée, 1800-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux du patrimoine maritime et fluvial aujourd'hui. 9es rencontres régionales du patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Région Pays-de-la-Loire, Nov 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Aménagements civils portuaires et littoraux du XVIe siècle à nos jours : acteurs, projets, réalisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UBS, Apr 2006, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02913512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques questions posées par l'histoire du littoral régional à la genèse contemporaine du tourisme international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communauté et politique communale à l'épreuve du tourisme balnéaire. Les valorisations locales d'hier et d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CENS et ESO Angers, Apr 2018, Les Sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02912618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De la sauvagerie du site au cadre rêvé pour des vacances. Aménagement du littoral et création d'un site pour installer et développer une station balnéaire (Bretagne-Sud, Vendée, 1800-1945)</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanisation anarchique, urbanisation aménagée : quels paysages dans les stations balnéaires de la côte bretonne atlantique, de Morgat à Pornic, aux 19e et 20e siècles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aménagements civils portuaires et littoraux du XVIe siècle à nos jours : acteurs, projets, réalisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UBS, Apr 2006, Lorient, France</w:t>
+              <w:t xml:space="preserve">Les transformations paysagères du littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Histoire et d'Archéologie de Bretagne, Sep 2018, Pornic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02913388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assumer le risque avec fierté pour une vision durable d'un territoire en projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre et habiter durablement le littoral : avec quelle stratégie de résilience ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEREMA Nord-Picardie, Oct 2018, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02882965v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02913388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assumer le risque avec fierté pour une vision durable d'un territoire en projets</w:t>
               </w:r>
@@ -6287,165 +6287,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02913504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tourisme et éducation à l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10es Rencontres régionales de l’Education à l’Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAINE Pays-de-la-Loire, Nov 2009, La Roche-sur-Yon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02913471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réussir la saison balnéaire : stratégies et politiques d’aménagement des stations balnéaires bretonnes et vendéennes (fin XIXe siècle- début XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme : Recherches Institutions, Pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séminaire TRIP, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02913472v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02913471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives foncières des populations littorales sur le développement d'une station balnéaire : opportunités, défis, conflits (1810-1939)</w:t>
               </w:r>
@@ -7356,164 +7356,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02659288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire des écoles primaires catholiques de Saint-Jean-de-Monts de 1807 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OGEC Saint-Jean, 2018, 979-1-0699-1083-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02711959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoire du Gois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Geste, 2018, 236746930X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02659227v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-02711959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marais Breton</w:t>
               </w:r>
@@ -9466,51 +9466,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête de satisfaction des visiteurs- Parc Oriental de Maulévrier 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9541,51 +9541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête de satisfaction - Parc Oriental de Maulévrier 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9620,51 +9620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête de satisfaction du Parc Oriental de Maulévrier 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9699,51 +9699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les comportements des visiteurs du Parc Oriental de Maulévrier 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10621,51 +10621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Evanno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vincent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1429c" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961341v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/pshs.210" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973446v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.5628" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003784v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mair Rawsthorne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ril M&#233;rindol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fossi Fotsi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12324" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9493.1986.tb00179.x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKW62W8D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3795" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11473" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3740" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716530v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Morice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3423" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914901v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kaczmarek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.6501" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427969v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427964v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751672v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915803v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182396v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182638v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182426v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915796v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.250.0115" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182415v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.152.0413" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423932v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2879" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269447v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14401" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915804v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.131.0173" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269418v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2496" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915729v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.1827" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02657294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021821v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clairay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.230" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915728v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269442v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.782" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.535" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146703v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Castel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leborgne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785305v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caillaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161653v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04280654v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03860837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751677v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751681v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751685v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913392v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02912621v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913457v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910220v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02912618v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913512v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882965v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913388v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319192v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913390v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913389v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913466v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913391v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913467v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913504v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913472v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913471v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913506v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270386v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise P&#233;ron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amghar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g L'Aot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913509v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913510v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913513v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913514v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961377v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saupin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vivier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10062/nouvelles-lectures-patrimoniales" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319205v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02711564v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02711291v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02712235v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02659288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02659227v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02711959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Caill&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02659368v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02659169v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02657448v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02657298v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.3464" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511130v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Veitch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Libaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit M&#252;ller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440078v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04477588v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45889-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867183v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915811v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915852v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915841v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hamon-Lehours" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915812v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916063v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915813v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916068v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915842v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916057v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916061v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464278v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Despretz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430002v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430000v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146708v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961423v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961444v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961434v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182640v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751697v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751694v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049206v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9ei" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731374v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tison" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Williams" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guibert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Evanno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vincent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1429c" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961341v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/pshs.210" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973446v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.5628" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003784v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mair Rawsthorne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Godet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ril M&#233;rindol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fossi Fotsi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12324" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9493.1986.tb00179.x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKW62W8D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751667v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.11473" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502125v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3795" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3740" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716530v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Morice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.3423" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086326v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poirier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kaczmarek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.6501" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427969v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427964v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915800v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751672v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915803v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182409v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182638v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182426v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915809v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.250.0115" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182415v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.152.0413" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423932v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2879" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269447v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14401" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915804v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.131.0173" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269418v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2496" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915729v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.1827" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02657294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021821v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clairay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.230" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915728v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269442v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.782" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.535" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439316v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Castel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leborgne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785305v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caillaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161653v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04280654v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751677v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03860837v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751681v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751685v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913392v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02912621v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910220v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913457v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913512v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02912618v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913388v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882965v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319192v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913390v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913389v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913466v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913391v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913467v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913504v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913471v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913472v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913506v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270386v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise P&#233;ron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Amghar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g L'Aot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913509v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913510v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913513v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913514v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961377v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saupin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vivier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10062/nouvelles-lectures-patrimoniales" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319205v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02711564v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02711291v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02712235v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02659288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02711959v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Caill&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02659227v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02659368v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02659169v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02657448v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02657298v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.3464" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511130v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Veitch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Libaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit M&#252;ller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440078v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04477588v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45889-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867183v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915811v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915852v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915841v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hamon-Lehours" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915812v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916063v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915813v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916068v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915842v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916057v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916061v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464278v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Despretz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430002v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430000v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05146708v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961423v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961444v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961434v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182640v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751697v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751694v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04183349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049206v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9ei" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731374v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tison" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Williams" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guibert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>