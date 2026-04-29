--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -358,204 +358,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificités des erreurs d'orthographe des personnes dyslexiques : analyse d'un corpus de productions écrites</w:t>
+                <w:t xml:space="preserve">La prise de décision floue peut-elle permettre d'améliorer les correcteurs orthographiques dys ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johana Bodard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isis Truck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Uzan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 3 : Rencontre des Étudiants Chercheurs en Informatique pour le TAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.15-28</w:t>
+              <w:t xml:space="preserve">11e conférence Handicap 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, PARIS (distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786183v3</w:t>
+                <w:t xml:space="preserve">hal-03115250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise de décision floue peut-elle permettre d'améliorer les correcteurs orthographiques dys ?</w:t>
+                <w:t xml:space="preserve">Spécificités des erreurs d'orthographe des personnes dyslexiques : analyse d'un corpus de productions écrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johana Bodard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Uzan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e conférence Handicap 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, PARIS (distanciel), France</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 3 : Rencontre des Étudiants Chercheurs en Informatique pour le TAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.15-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115250v1</w:t>
+                <w:t xml:space="preserve">hal-02786183v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un comparateur phonétique dissymétrique pour la correction orthographique à destination des dyslexiques</w:t>
               </w:r>
@@ -928,51 +928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Bodard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botherel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ch&#234;ne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jost" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Truck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02786183v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115250v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542589v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803860v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Uzan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-022-09603-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Bodard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botherel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ch&#234;ne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jost" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Truck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115250v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02786183v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542589v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803860v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Uzan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-022-09603-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>