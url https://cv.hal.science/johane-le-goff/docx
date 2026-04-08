--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -91,2284 +91,2284 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche Carpe Diem en EHPAD : Quelle influence sur les représentations du vieillissement ?</w:t>
+                <w:t xml:space="preserve">Les enjeux du temps à l’épreuve du vieillissement : ancrages et traces du traumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Vavassori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e congrès de la Société Francophone de Psychogériatrie et de Psychiatrie de la Personne Âgée (SF3PA)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire Dialoguer : L'empreinte du temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101303v1</w:t>
+                <w:t xml:space="preserve">hal-04984609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de l'exploration du trouble de la personnalité borderline dans la détection de troubles dépressifs chez les sujets âgés en institution</w:t>
+                <w:t xml:space="preserve">Attitudes of health professionals regarding the use of HPV testing on vaginal self samples or urine in cervical cancer screening, assessed in the French CapU4 study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Le Duc Banaszuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Pithon</w:t>
+                <w:t xml:space="preserve">Adeline Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Ducancelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes journées scientifiques du GREPACO : Psychopathologie cognitive : de la recherche à la clinique, tout au long de la vie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04596759v1</w:t>
+              <w:t xml:space="preserve">EUROGIN - INTERNATIONAL MULTIDISCIPLINARY HPV CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Stockhlom, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délitement des cadres et clinique de la dépendance à l’aune de la sénescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johane Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Mutations contemporaines et cliniques de l’inédit ». Entre saisissements et émergences : quels dispositifs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux psychiques du vieillissement : ancrages et remaniements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johane Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Montréal (UQAM), Oct 2024, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la rencontre de la psychopathologie du vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johane Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'activités et de références psychodynamique et humaniste (CARPH), UQAM, Oct 2024, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discontinuité et solutions psychiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johane Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études en psychologie gérontologie clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question des processus psychiques limites lors de l’entrée en EHPAD : bouleversements familiaux et réinstauration d’une dynamique de liaison psychique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johane Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international - La famille aux différentes étapes de la vie (FAMEVI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Angers (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women’s perceptions and preferences toward HPV self-sampling in France: A questionnaire within the French CapU4 Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Pauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ducancelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arbyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Le Duc Banaszuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infection and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18 (8), pp.102809. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jiph.2025.102809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l’accompagnement pluriel face aux pathologies limites de la sénescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Divan Familial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 52 (1), pp.219-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/difa.052.0219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences et maltraitances intrafamiliales (conjugales, infantiles et sur personnes âgées) : aspects épidémiologiques et approche psychopathologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 182 (8), pp.706-711. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptance of Self-Sampling by Women Not Regularly Participating in Cervical Cancer Screening in Areas with Low Medical Density: A Qualitative Study within the French CapU4 Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Le Duc-Banaszuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ducancelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (11), pp.2066. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers16112066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cabinet de lecture : Figures de la psychanalyse, 2020/2, 40, Politiques du symptôme, coordonné par Gisèle Chaboudez, Ursula Hommel Renard, Amos Squvever, Êrès, 2020</w:t>
+                <w:t xml:space="preserve">Acceptability to Healthcare Professionals of Home-Based HPV Self-Sampling for Cervical Screening: A French Qualitative Study Conducted in an Area with Low Access to Health Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Le Duc-Banaszuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ducancelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/psyc/202254229⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (21), pp.5163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15215163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04578749v1</w:t>
+                <w:t xml:space="preserve">hal-04294057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptability to Healthcare Professionals of Home-Based HPV Self-Sampling for Cervical Screening: A French Qualitative Study Conducted in an Area with Low Access to Health Services</w:t>
+                <w:t xml:space="preserve">Cabinet de lecture : Figures de la psychanalyse, 2020/2, 40, Politiques du symptôme, coordonné par Gisèle Chaboudez, Ursula Hommel Renard, Amos Squvever, Êrès, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54, pp.272-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/psyc/202254229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers15215163⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04294057v1</w:t>
+                <w:t xml:space="preserve">hal-04578749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabinet de lecture : Figures de la psychanalyse, Destins actuels de la pulsion, no 42, coordonné par Gisèle Chaboudez et Ursula Hommel-Renard - (2022/1), Toulouse, Érès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 55, pp.232-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/psyc/202355209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Borderline Personality Disorder in Geriatric Institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.629571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À travers les livres : Variations de l’humeur. L’affect dans la clinique contemporaine (sous la direction de Pierrick Brient et Bernard Maillard), Psychologie clinique, nouvelle série, 48, 2, 2019</w:t>
+                <w:t xml:space="preserve">Lectures critiques : Figures de la psychanalyse, 38, « L’expérience Lacanienne », Toulouse, Érès, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.566.0137⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.244-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/psyc/202050232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578732v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lectures critiques : Figures de la psychanalyse, 38, « L’expérience Lacanienne », Toulouse, Érès, 2019</w:t>
+                <w:t xml:space="preserve">À travers les livres : Variations de l’humeur. L’affect dans la clinique contemporaine (sous la direction de Pierrick Brient et Bernard Maillard), Psychologie clinique, nouvelle série, 48, 2, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/psyc/202050232⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Numéro 566 (2), pp.137-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.566.0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04578714v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balier’s French Narcissistic Theory of Ageing: Developments and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.00113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question narcissique au moment du passage à la retraite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Numéro 558 (6), pp.931-942. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bupsy.558.0931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perversion narcissique en institution psycho-gériatrique : enjeux psychothérapeutiques et cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotherapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (1), pp.45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/psys.171.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perversion narcissique en institution psycho-gériatrique : enjeux psychothérapeutiques et cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotherapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vol. 37 (1), pp.45-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/psys.171.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux du temps à l’épreuve du vieillissement : ancrages et traces du traumatique</w:t>
+                <w:t xml:space="preserve">Approche Carpe Diem en EHPAD : Quelle influence sur les représentations du vieillissement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vavassori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interdisciplinaire Dialoguer : L'empreinte du temps</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04984609v1</w:t>
+              <w:t xml:space="preserve">6e congrès de la Société Francophone de Psychogériatrie et de Psychiatrie de la Personne Âgée (SF3PA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délitement des cadres et clinique de la dépendance à l’aune de la sénescence</w:t>
+                <w:t xml:space="preserve">Intérêt de l'exploration du trouble de la personnalité borderline dans la détection de troubles dépressifs chez les sujets âgés en institution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pithon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Mutations contemporaines et cliniques de l’inédit ». Entre saisissements et émergences : quels dispositifs ?</w:t>
-[...394 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">19èmes journées scientifiques du GREPACO : Psychopathologie cognitive : de la recherche à la clinique, tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04556089v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2386,51 +2386,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rencontre clinique et la psychothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2641,51 +2641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johane Le Goff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vavassori" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596759v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pithon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rexand-Galais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Pauw" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ducancelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arbyn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pivert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc Banaszuk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2025.102809" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.052.0219" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.12.014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefeuvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16112066" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202254229" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2CS6WD97-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294057v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15215163" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202355209" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177327v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.629571" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.566.0137" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202050232" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8V14CZFN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00113" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.558.0931" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495033v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.171.0045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984609v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858215v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556076v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johane Le Goff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578687v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc Banaszuk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefeuvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pivert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ducancelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858215v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rexand-Galais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556076v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556089v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384722v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Pauw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arbyn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2025.102809" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705268v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.052.0219" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530382v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.12.014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596755v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16112066" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15215163" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202254229" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2CS6WD97-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202355209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pithon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.629571" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202050232" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8V14CZFN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.566.0137" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495020v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00113" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495034v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.558.0931" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495033v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.171.0045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101303v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vavassori" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>