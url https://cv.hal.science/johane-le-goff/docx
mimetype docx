--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -91,2056 +91,1459 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
-[...595 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women’s perceptions and preferences toward HPV self-sampling in France: A questionnaire within the French CapU4 Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Pauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ducancelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Arbyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Le Duc Banaszuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infection and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18 (8), pp.102809. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jiph.2025.102809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l’accompagnement pluriel face aux pathologies limites de la sénescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Divan Familial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 52 (1), pp.219-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/difa.052.0219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences et maltraitances intrafamiliales (conjugales, infantiles et sur personnes âgées) : aspects épidémiologiques et approche psychopathologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 182 (8), pp.706-711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amp.2023.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptance of Self-Sampling by Women Not Regularly Participating in Cervical Cancer Screening in Areas with Low Medical Density: A Qualitative Study within the French CapU4 Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Le Duc-Banaszuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lefeuvre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adeline Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ducancelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (11), pp.2066. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers16112066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptability to Healthcare Professionals of Home-Based HPV Self-Sampling for Cervical Screening: A French Qualitative Study Conducted in an Area with Low Access to Health Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Le Duc-Banaszuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lefeuvre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adeline Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ducancelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (21), pp.5163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers15215163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabinet de lecture : Figures de la psychanalyse, 2020/2, 40, Politiques du symptôme, coordonné par Gisèle Chaboudez, Ursula Hommel Renard, Amos Squvever, Êrès, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 54, pp.272-275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/psyc/202254229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabinet de lecture : Figures de la psychanalyse, Destins actuels de la pulsion, no 42, coordonné par Gisèle Chaboudez et Ursula Hommel-Renard - (2022/1), Toulouse, Érès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 55, pp.232-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/psyc/202355209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Borderline Personality Disorder in Geriatric Institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.629571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lectures critiques : Figures de la psychanalyse, 38, « L’expérience Lacanienne », Toulouse, Érès, 2019</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">À travers les livres : Variations de l’humeur. L’affect dans la clinique contemporaine (sous la direction de Pierrick Brient et Bernard Maillard), Psychologie clinique, nouvelle série, 48, 2, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/psyc/202050232⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Numéro 566 (2), pp.137-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.566.0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04578714v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À travers les livres : Variations de l’humeur. L’affect dans la clinique contemporaine (sous la direction de Pierrick Brient et Bernard Maillard), Psychologie clinique, nouvelle série, 48, 2, 2019</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Lectures critiques : Figures de la psychanalyse, 38, « L’expérience Lacanienne », Toulouse, Érès, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.566.0137⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.244-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/psyc/202050232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578732v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balier’s French Narcissistic Theory of Ageing: Developments and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.00113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question narcissique au moment du passage à la retraite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Numéro 558 (6), pp.931-942. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bupsy.558.0931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perversion narcissique en institution psycho-gériatrique : enjeux psychothérapeutiques et cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotherapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (1), pp.45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/psys.171.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perversion narcissique en institution psycho-gériatrique : enjeux psychothérapeutiques et cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychotherapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vol. 37 (1), pp.45-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/psys.171.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2150,225 +1553,822 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche Carpe Diem en EHPAD : Quelle influence sur les représentations du vieillissement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vavassori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e congrès de la Société Francophone de Psychogériatrie et de Psychiatrie de la Personne Âgée (SF3PA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l'exploration du trouble de la personnalité borderline dans la détection de troubles dépressifs chez les sujets âgés en institution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes journées scientifiques du GREPACO : Psychopathologie cognitive : de la recherche à la clinique, tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux du temps à l’épreuve du vieillissement : ancrages et traces du traumatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johane Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire Dialoguer : L'empreinte du temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délitement des cadres et clinique de la dépendance à l’aune de la sénescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johane Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Mutations contemporaines et cliniques de l’inédit ». Entre saisissements et émergences : quels dispositifs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux psychiques du vieillissement : ancrages et remaniements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johane Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Montréal (UQAM), Oct 2024, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attitudes of health professionals regarding the use of HPV testing on vaginal self samples or urine in cervical cancer screening, assessed in the French CapU4 study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johane Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Le Duc Banaszuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ducancelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROGIN - INTERNATIONAL MULTIDISCIPLINARY HPV CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Stockhlom, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la rencontre de la psychopathologie du vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johane Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rexand-Galais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'activités et de références psychodynamique et humaniste (CARPH), UQAM, Oct 2024, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discontinuité et solutions psychiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johane Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études en psychologie gérontologie clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04596759v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question des processus psychiques limites lors de l’entrée en EHPAD : bouleversements familiaux et réinstauration d’une dynamique de liaison psychique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johane Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international - La famille aux différentes étapes de la vie (FAMEVI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Angers (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2386,64 +2386,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rencontre clinique et la psychothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chronique Sociale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux regards sur la vieillesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2367177740</w:t>
@@ -2641,51 +2641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johane Le Goff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578687v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc Banaszuk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefeuvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pivert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ducancelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858215v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rexand-Galais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556076v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556089v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384722v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Pauw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arbyn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2025.102809" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705268v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.052.0219" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530382v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.12.014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596755v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16112066" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15215163" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202254229" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2CS6WD97-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202355209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pithon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.629571" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202050232" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8V14CZFN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.566.0137" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495020v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00113" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495034v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.558.0931" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495033v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.171.0045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101303v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vavassori" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Pauw" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ducancelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arbyn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pivert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc Banaszuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2025.102809" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705268v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johane Le Goff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.052.0219" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.12.014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefeuvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16112066" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15215163" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202254229" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2CS6WD97-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578736v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202355209" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177327v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rexand-Galais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pithon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.629571" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578732v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.566.0137" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202050232" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8V14CZFN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495020v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00113" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495034v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.558.0931" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495033v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.171.0045" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422424v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101303v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vavassori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984609v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858215v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556076v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>