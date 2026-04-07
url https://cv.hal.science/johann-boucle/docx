--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Johann Bouclé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johann-boucle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7851-1842</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">089478711</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/I-3131-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associate Professor – HDR,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Head of ELITE group</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">XLIM UMR 7252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axe RF-ELITE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equipe ELITE </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printed Electronics for Telecom and Energy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Limoges/CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">123 Avenue Albert Thomas, 87060 Limoges Cedex, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tel: +33 (0)5 87 50 67 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fax: +33 (0)5 55 45 76 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johann.boucle@unilim.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Website: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.xlim.fr/en/research/electronics/rf-elite/elite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Personal home page: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.unilim.fr/pages_perso/johann.boucle/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High concentration down-shifting tetrazines for UV protection of OSCs in hemicellulose polymers; syntheses, properties and solar cell performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxue He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 314, pp.117935. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2025.117935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New digital printing of electron transporting layer for efficient and stable air-processed perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoudh Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 294, pp.113881. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile luminescence macroscope with dynamic illumination for photoactive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Coghill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alienor Lahlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Lodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shizue Matsubara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (23), pp.47890. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.570450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sputtered AZO Seed Layer Thickness on Hydrothermally Grown ZnO Nanowires Properties for Flexible Perovskite Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Azzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (4), pp.2401356. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.202401356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04897648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the durability of PeLEDs via SrTi0.7Fe0.3O3-δ type perovskite oxide interlayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Huy Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 196, pp.109641. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2025.109641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene oxide-incorporated mixed cation FA-Cs perovskite layer for better efficiency solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Azzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouazizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (10), pp.621. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-025-14689-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Device-to-Device Reproducibility of Light-Emitting Diodes Based on Layered Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Huy Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reḿi Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (6), pp.1039. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics13061039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient lead-free silver bismuth iodide (Ag3BiI6) rudorffite solar cells with novel device architecture: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latha Marasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasikumar Mayarambakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premkumar Selvarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, pp.108347. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2024.108347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Indoor Simulations of OPV Cells for Visible Light Communication and Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ribeiro Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Dkhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.41027-41041. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3378056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead-free, formamidinium germanium-antimony halide (FA 4 GeSbCl 12 ) double perovskite solar cells: the effects of band offsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latha Marasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasikumar Mayarambakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesham Hawashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (36), pp.25483-25496. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3RA03102K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver Nanowire Electrodes Integrated in Organic Solar Cells with Thick Active Layer Based on a Low-Cost Donor Polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issoufou Ibrahim Zamkoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar RRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.2200756. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/solr.202200756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing More with Ambient Light: Harvesting Indoor Energy and Data Using Emerging Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ribeiro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.161-183. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/solar3010011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and Optical Properties of CaTi1−yFeyO3−δ Perovskite Films as Interlayers for Optoelectronic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Devoize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (19), pp.6533. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15196533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Hydrothermal Growth of ZnO Nanowires on AZO Substrates for FACsPb(IBr)3 Perovskite Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Nakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.2093. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12122093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalcogenide BaZrS3 perovskite solar cells: A numerical simulation and analysis using SCAPS-1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karthick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Velumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126, pp.112250. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2022.112250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-π-A-Type Pyrazolo[1,5-a]pyrimidine-Based Hole-Transporting Materials for Perovskite Solar Cells: Effect of the Functionalization Position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bouihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kreher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (22), pp.7992. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15227992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perovskite CsPbI 2 Br Thin Films Prepared under Nitrogen Flow and Black Phase Stabilization in the Presence of a Two‐Dimensional Inorganic Halide Material and Indium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Breniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (34), pp.e202200490. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202200490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of bismuth iodide ( BiI 3 ) interfacial layer with different HTL’s in FAPI based perovskite solar cell – SCAPS – 1D study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karthick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Velumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218, pp.157-168. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2021.02.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper and Bismuth incorporated mixed cation perovskite solar cells by one-step solution process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karthick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hawashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Parou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Velumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218, pp.226-236. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2021.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the secondary rutile phase in single‐step synthesized carbon‐coated anatase TiO$_2$ nanoparticles as lithium‐ion anode material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Birrozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.2001067. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.202001067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03139212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper and Bismuth incorporated mixed cation perovskite solar cells by one-step solution process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karthick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hawashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Parou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Velumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218, pp.226-236. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2021.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Depth Analysis of Photovoltaic Performance of Chlorophyll Derivative-Based “All Solid-State” Dye-Sensitized Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Fattori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Kotras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (1), pp.198. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25010198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and SCAPS simulated formamidinium perovskite solar cells: A comparison of device performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karthick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Velumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 205, pp.349-357. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2020.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposited ZnO nanoparticles on vertically aligned carbon nanotubes (VACNTs) as promising charge extracting electrodes for halide perovskite devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pibaleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (5), pp.1232-1240. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0MA00204F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02890023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Electronic Properties of Heptazine Layers: Towards Promising Interfacial Materials for Organic Optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issoufou Ibrahim Zamkoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda El Gbouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (17), pp.3826. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma13173826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional derivatives of dimethoxy-substituted triphenylamine containing different acceptor moieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalius Gudeika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturs Bundulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Benhattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Ben Manaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (3), pp.327. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-020-2120-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie des Matériaux pour l’optoélectronique imprimée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre XLIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon/Graphene-Modified Titania with Enhanced Photocatalytic Activity under UV and Vis Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunlei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Endo-Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (24), pp.4158. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma12244158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple carbazole-based hole transporting materials with fused benzene ring substituents for efficient perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Al-Zohbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Benhattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (31), pp.12211-12214. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9nj03089a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Step Synthesis of TiO 2 /Graphene Nanocomposites by Laser Pyrolysis with Well-Controlled Properties and Application in Perovskite Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (7), pp.11906-11913. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.9b01352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to modelling Kelvin probe force microscopy of hetero-structures in the dark and under illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.41. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-017-1305-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbazole-based twin molecules as hole-transporting materials in dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benhattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodriguez Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faure-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 151, pp.238 - 244. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2017.12.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Assessments on Luminescent Down-Shifting Molecules for UV-Protection of Perovskite Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75, pp.781-786. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2017.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Highly Efficient Inkjet-Printed Perovskite Solar Cells Fully Processed Under Ambient Conditions and at Low Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar RRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (11), pp.1800191. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/solr.201800191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards efficient solid-state p-type dye-sensitized solar cells: the dye matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Trang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudip Kumar Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Farré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoudh Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.129-139. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b10513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene / TiO2 composites synthesized in one-step by laser pyrolysis for improved charge extraction in perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Khenfouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Material Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 06 (06), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2169-0022-C1-076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular architectures featuring the antenna effect in solid state DSSCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Charalambidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Karikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Georgilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Louahem M'Sabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (2), pp.387-395. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6se00051g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-designed poly(3-hexylthiophene) as hole transporting material: A new opportunity for solid-state dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevrier Michèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesham Hawashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Richeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Surin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 226, pp.157. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2017.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printable WO3 electron transporting layer for perovskite solar cells: Influence on device performance and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Thi Thu Trang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 161, pp.347-354. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2016.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the pore filling fraction of carbazole-based hole-transporting materials in solid-state dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Ben Manaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Benhattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (6), pp.599-604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and Optical Properties of La 1– x A x Fe 1– y B y O 3−δ Perovskite Films (with A = Sr and Ca, and B= Co, Ga, Ti): Toward Interlayers for Optoelectronic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudip. Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (50), pp.28583-28590. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Nitrogen Doping on Device Operation for TiO 2 -Based Solid-State Dye-Sensitized Solar Cells: Photo-Physics from Materials to Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosti Tapio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Sorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colbeau-Justin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nanostructured Solar Cells, 6 (3), pp.35. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano6030035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01278000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of graphene for hybrid perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 222, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2016.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">π-Conjugated Materials as the Hole-Transporting Layer in Perovskite Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue - Synthetic Metals, 6 (1), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met6010021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of an electrode self-protective architecture on the stability of inverted polymer solar cells based on P3HT:PCBM with an active area of 2 cm²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalal Djazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Garuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benachour Djafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2015.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbazole-based hole transporting material for solid state dye-sensitized solar cells: Influence of the purification methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Degbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Ben Manaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.90-95. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2015.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification of Light Collection in Solid-State Dye-Sensitized Solar Cells via Antenna Effect through Supramolecular Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Louahem M'Sabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boucharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Warnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Blart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.9910-9918. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CP05712K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Step Preparation of TiO 2 /MWCNT Nanohybrid Materials by Laser Pyrolysis and Application to Efficient Photovoltaic Energy Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaochen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Filoramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.51-56. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am507179c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One step synthesis of N-doped and Au-loaded TiO2 Nanoparticles by Laser Pyrolysis : Application in Photocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bouhadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillard Chantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dappozze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singh Sukhvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 174-175, pp.367-375. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Step Preparation of TiO2/MWCNT Nanohybrid Materials by Laser Pyrolysis and Application to Efficient Photovoltaic Energy Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaochen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Filoramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabert Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.51-56. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am507179c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple strategy to tune the charge transport properties of conjugated polymer/carbon nanotube composites using an electric field assisted deposition technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.1378-1386. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.4686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbazole Based Hole Transporting Materials For Solid State Dssc : Role Of The Methoxy Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Degbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Grazulevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.1387-1393. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.4727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 questions à…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrôles essais mesures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star-shaped carbazole derivative based efficient solid-state dye sensitized solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asta Michaleviciute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Degbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tomkeviciene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egle Gurskyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 253, pp.230-238. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposited ZnO nanowires as photoelectrodes in solid-state organic dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Muguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Berthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan Zaireen Nisa Yahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.7472-7480. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP54210F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star-shaped triphenylamine-based molecular glass for solid state dye sensitized solar cell application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lygaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Degutyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Grazulevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Degbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 195, pp.328-334. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2014.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster Approach To Model Titanium Dioxide as Isolated or Organic Dye Sensitized Nanoobjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Makowska-Janusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Gladii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (12), pp.6009-6018. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp4104855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbazole-based molecular glasses for efficient solid-state dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Puckyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tomkeviciene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Degbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Grazulevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 233, pp.86-92. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.01.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct photocurrent generation from nitrogen doped TiO2 electrodes in solid-state dye-sensitized solar cells: towards optically-active metal oxides for PV applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.624-631. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2012.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state dye-sensitized and bulk heterojunction solar cells using TiO2 and ZnO nanostructures : recent progress and new concepts at the borderline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (3), pp.355.373. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.3157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diphenylamino-substituted derivatives of 9-phenylcarbazole as glass-forming hole-transporting materials for solid state dye sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tomkeviciene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Puckyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Grazulevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Degbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 162, pp.1997-2004. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2012.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state dye-sensitized and bulk heterojunction solar cells using TiO2 and ZnO nanostructures: recent progress and new concepts at the borderline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ackermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (3), pp.355-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid nanocomposites based on silicon carbide : Electronic and electro-optical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margorzata Makowska-Janusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Errien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Journal of Physical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2), pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2 nanocrystals synthesized by Laser Pyrolysis for the Up-Scaling of Efficient Solid-Stage Dye-Sensitized Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boucharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (5), pp.908-916. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.201100289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Bulk Heterojunction Solar Cells Based on P3HT and Porphyrin-Modified ZnO Nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (25), pp.11273-11278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of porphyrin grafting on the performance of bulk heterojunction solar cells based on P3HT and Zn0 nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114, pp.11273-11279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state dye-sensitized solar cells based on ZnO nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boucharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Snaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21, pp.205203-1-205203-12. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/21/20/205203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple approach to hybrid polymer/porous metal oxide solar cells from solution-processed Zn0 nanocrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry J. Snaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil C. Greenham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114, pp.3664-3674. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp909376f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale control of the network morphology of high efficiency polymer fullerene solar cells by the use of high material concentration in the liquid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roshanak Radbeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Parbaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Moliton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (3), pp.035201-1-035208. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/21/3/035201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic transport and optical properties of thin oxide films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aumeur El Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Aldissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.4582-4585. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2009.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid bulk heterojunction solar cells based on blends of TiO2 nanorods and P3HT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chyla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S.P. Shaffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Durrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.D.C. Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (1), pp.110-118. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2007.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid solar cells from the Blend of Poly(3-hexylthiophene) and ligand-capped TiO2 nanorods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chyla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S.P. Shaffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Durrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.D.C. Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.622-633. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.200700280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid polymer / metal oxide thin films for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ravirajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.3141-3153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some fundamental and applicative properties of [polymer/nano-SiC] hybrid nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Makowska-Janusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Errien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 79, pp.012002. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/79/1/012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface effects on the NLO properties of guest-host materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Makowska-Janusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Failleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science-Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (4), pp.891-900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear electro-optical behaviour of hybrid nanocomposites based on silicon carbide nanocrystals and polymer matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Makowska-Janusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, pp.205417. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.205417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-optic phenomena in guest–host films of PMMA and SiC nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Makowska-Janusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 246 (4-6), pp.415-420. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2004.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of silicon and carbon excesses on the aqueous dispersion of SiC nanocrystals for optical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.275-285. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-005-3477-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational density of states in silicon carbide nanoparticles: experiments and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Makowska-Janusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (33), pp.5101-5110. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/17/33/014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Electro-Optical Effects in the Hybrid Matrices Polymer/SiC Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.V. Kityk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanetra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 94, pp.115-124. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.94.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local electrooptic effect of the SiC large-sized nanocrystallites incorporated in polymer matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.V. Kityk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Makowska-Janusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 302 (4), pp.196-202. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9601(02)00965-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry and interface effects on the electronic and optical properties of SiC nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Makowska-Janusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (3-6), pp.1243-1247. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-9635(02)00016-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence features on the Raman Spectra of quasi-stoichiometric siC nanoparticles : Experimental and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Makowska-Janusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (15), pp.155317. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.66.155317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contibution of Hexagonal-like Structure to the Nonlinear Optics in Large-sized SiC Nanocrystallites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.V. Kityk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kassiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28 (4), pp.291-305. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10587260127612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (168)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project OPV4COM - Organic photovoltaics for sustainable indoor IoT by simultaneous energy harvesting and optical wireless data reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement des projets AAPG24 de l'Agence Nationale de la Recherche (ANR) - CE24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Mar 2025, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Organic Solar cells for Indoor Energy Harvesting: Predicting the Photocurrent in Complex Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ribeiro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Sahuguede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïques (JNPV 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fed-PV, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Perovskite Solar Cells: The Role of CuSCN and Molecular Additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Viswakarman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIM Doctoral Student Workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Additive Engineering in 3D Perovskites Coupled with CuSCN Inorganic HTL for High-Efficiency and Stable Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Viswakarman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Azzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Garcia Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction et contextualisation : Technologies OPV et intérêt de les faire écouter dans un contexte IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Lancement du projet OPV4COM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLIM, Jan 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaïque Organique Semi-Transparent pour Applications en Agrivoltaïsme, Cellules et Mini-modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du GDR OERA " Stabilité et Scale-up"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR OERA, Nov 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des cellules solaires organiques à couche active PF2:ITIC pour des applications en éclairage intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxue He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nickmilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Congrès National Sciences et Technologies des Systèmes pi-Conjugués (SPIC2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04897472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaïque Organique Semi-Transparent (ST-OPV) pour Applications en Agrivoltaïsme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Électrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; UPS, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Télécommunications et transfert d’énergie simultanés à l’aide de cellules OPV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ribeiro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Lancement du projet OPV4COM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Performance Simulation of Flexible OPV Cells Towards Visible Light Communication and Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ribeiro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Dkhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Communication Systems, Networks and Digital Signal Processing (CSNDSP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rome, Italy. pp.581-586, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSNDSP60683.2024.10636500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cellules solaires…qui écoutent !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxue He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ribeiro dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Physique 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences et Techniques de Limoges, Université de Limoges, Apr 2024, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanophotonic engineering of perovskite metasurface LEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Tam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Huy Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reḿi Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic and Hybrid Light Emitting Materials and Devices XXVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE Optics and Photonics, Aug 2024, San Diego, United States. pp.131220H, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3027593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie Nanophotonique par Lithographie par Nano-Impression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean -Louis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiri Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Jamois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique 2024 (JNMO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Le Lazaret, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of PF2 Organic Solar Cells for Indoor Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxue He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nickmilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Indoor Photovoltaic Conference (IPVC-1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Indoor Energy Efficiency with PF2:ITIC Organic Solar Cells for IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxue He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nickmilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Emerging Solar Energy Materials and Applications (ESEMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPV for Energy Harvesting and Data Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ribeiro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème journées annuelles du GDR OERA (Organic Electronics for the new Era)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of organic solar cells for innovative indoor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxue He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemender Chand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Workshop des Doctorants XLIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPV for Energy Harvesting and Data Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ribeiro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées Annuelles du GDR OERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in SrTi0.7Fe0.3O3- as Interlayer in Perovskite-based Optoelectronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre -Marie Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vedraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society, E-MRS, D-symposium, Advanced sustainable materials for energy applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Photovoltaics (OPV) Progress & challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Journées de la section Electronique du Club EEA « L’électronique organique : du composant aux applications »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club EEA, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in SrTi0.7Fe0.3O3-δ as Interlayer in Perovskite-based Optoelectronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre -Marie Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing photovoltaics to a new era: Organic solar cells for telecommunication and energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ribeiro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Workshop des Doctorants XLIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of green light-emitting diodes using CsPbBr3 perovskite nanocrystals embedded in polymer matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Huy Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Levy-Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reḿi Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées Pérovskites Halogénées (JPH2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unleashing the Potential of CsPbBr3 Nanocrystals Embedded in Polymer Matrices for Quantum-Dot Perovskite Light-Emitting Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Huy Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Levy-Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trippé-Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMRS, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perovskite oxide interface layer in a perovskite solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre -Marie Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vedraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPH2022 Journées Perovskite Halogénées Virtual Meeting – Visio-conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Ecully (visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de cellules solaires organiques pour applications « indoor » innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxue He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemender Chand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2022 (JNPV 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plasmonique et les électrodes à base de nanofils d’argent pour des cellules solaires organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issoufou Ibrahim Zamkoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIC 2022 : Quatrième congrès national Sciences et Technologies des systèmes pi-conjugués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of green light-emitting diodes with optimization of perovskite thin film growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Huy Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reḿi Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journées des Pérovskites Halogénées (JPH2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Ecole Centrale de Lyon, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation de pérovskites halogénées inorganiques par ajout de phase 2D pour des applications photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Breniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tenailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perovskite Oxide Interface Layer in a Perovskite Solar Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journées des Pérovskites Halogénées (JPH2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Ecole Centrale de Lyon, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of deciding/synthesis parameters of hydrothermally grown ZnO nanowires for FTO - free perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Nakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Nanofils Semiconducteurs (J2N 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche pour l’Hétéro-Epitaxie et ses Applications (CRHEA), Sep 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving device-to-device reproducibility of light-emitting diodes based on layered halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Huy Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reḿi Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Advanced Materials and Nanotechnology (ICAMN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel accepteur non-fullerène à base d’heptazines pour le photovoltaïque organique indoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxue He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemender Chand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Systèmes pi-Conjugués (SPIC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules Solaires pour les Télécommunications et la Récupération d’Énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ribeiro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de l'interdisciplinarité 2022, Université de Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/lji.661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">33% PCE enhancement in Organic Solar Cells integrating Silver Nanowire Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issoufou Ibrahim Zamkoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Flexible Organic Electronics (ISFOE22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des oxides métalliques aux pérovskites halogénées : Aperçu des dispositifs optoélectroniques hybrides à XLIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique pour l’intégration de Pierre Audebert au Laboratoire XLIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of inverse architecture of green light emitting diodes based on quasi-2D perovskite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Galnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reḿi Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journées des Pérovskites Halogénées (JPH2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cellules solaires flexibles pour la récupération d'énergie et la réception de données pour l'Internet des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées de l’Interdisciplinarité de l’Université de Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Copper and Bismuth iodide incorporation in FA-Cs perovskite solar cells by one-step solution process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subramaniam Velumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème e-Journées Pérovskites Halogénées (JPH2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Metasurface for Halide Perovskite-Based Emitting Devices: Extraction Efficiency Enhancement and Radiation Pattern on-Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mermet-Lyaudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème e-Journées Pérovskites Halogénées (JPH2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perovskite solar cells as energy harvesters and data receivers for visible light communications (VLC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesham Hawashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème e-Journées Pérovskites Halogénées (JPH2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuprous iodide (CuI) and Triiodobismuthane (BiI3) incorporated Formamidinium perovskite solar cells by one-step solution process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subramaniam Velumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International e-Conference on Advanced Functional Materials and Optoelectronic Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Jaunpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advent of halide perovskites: towards efficient and low-cost optoelectronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Webinar on “Perovskites as an efficient optoelectronic material”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Diamond Harbour Women’s University, Nov 2020, Sarisha, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of advanced nanomaterials for Energy Applications by Laser Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Herlin Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desrues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Porterat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium Gas-Phase Synthesis of Functional Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Duisburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02485699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving/Boosting perovskite solar cells performance by using high quality TiO2/graphene-based nanocomposites as electron transport layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Photocatalysis and Solar Energy Conversion (SPASEC-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02329616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodes innovantes à base de nanostructures carbonées pour les cellules solaires pérovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pibaleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées Pérovskites Halogénées (JPH2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie photovoltaïque : Principes de bases et retour sur expérience du projet Valise NANORGASOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of inverted organic solar cells for energy harvesting and visible light communications (VLC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesham Hawashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Moline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Sahuguede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reḿi Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque Francophone PLUridisciplinaire sur les Matériaux, l’Environnement et l’Electronique (PLUMEE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a soft annealing treatment on Bismuth-based lead-free perovskite solar cells processed by sequential low-temperature thermal vapor deposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesham Hawashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées Pérovskites Halogénées (JPH2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralités et métrologie PV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action Nationale de Formation Réalisation et caractérisation des cellules photovoltaïques organiques et pérovskites (CNRS – MITI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités des Heptazines pour l’Ingénierie des Interfaces des Dispositifs de l’Electronique Imprimée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issoufou Ibrahim Zamkoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Galnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reḿi Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès National Sciences et Technologies des Systèmes pi-Conjugués (SPIC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-step incorporation of graphene materials into TiO2 nanopowders using laser pyrolysis for efficient perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisly Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Molefe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Khenfouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakang Mothudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Surfaces, Coatings and Nanostructured Materials (NANOSMAT-AFRICA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth analysis of photovoltaic performance of chlorophyll derivative-based “all solid-state” dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevrier Michèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Richeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Lazzaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Surfaces, Coatings and Nanostructured Materials (NANOSMAT-AFRICA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ti0$_2$/graphene-based nanocomposite as electron transport layer for perovskite solar cells: synthesis and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe ABXPV18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs Pérovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Pérovskites Halogénées (JPH2018), Journées du GDR HPERO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR HPERO, May 2018, Autrans, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in the perovskite-based single junction and tandem solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Integrated PhotoVoltaic Technical Conference (i-PVTC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie PV-VALISE NANORGASOL Premier retour sur expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du GDR Organic Electronics for the new eRA (OERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2/graphene-based nanocomposite as electron transport layer for perovskite solar cells: synthesis and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics (ABXPV &amp; PEROPTO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research activities within the ELITE group at XLIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop UNISA-XLIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient simulation of halide perovskite-based solar cells with mobile ions and carriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/nusod.2018.8570250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipe Electronique Imprimée pour les Télécoms et l’Energie : Bilan et Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire interne de l’AXE RF-ELITE Les Outils technologiques disponibles dans l'axe Rf-Elite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature annealed printed perovskite solar cells: the role of chlorine in wetting confitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2017 Fall Meeting, Symposium G – Perovskite solar cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites based on TiO2 and carbon nanostructures synthesized by laser pyrolysis: properties and applications in 3rd generation solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Europe Meetings on Titanium Oxides (Energy Materials Nanotechnology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux pérovskites pour la conversion photovoltaïque : vers les performances, la stabilité, et le bas coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée FERMAT « Le photovoltaïque »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites based on TiO$_2$ and carbon nanostructures synthesized by laser pyrolysis: properties and applications in 3$^{rd}$ generation solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Europe Meeting (International Conference on Energy, Materials and Nanotechnology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02341911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Gas Phase Processes for the Synthesis of Materials Activated under Light: Example in Photocatalysis and Photovoltaic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bouhadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Conference on Semiconductor Photocatalysis and Solar Energy Conversion (SPASEC-22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Clearwater Beach, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions De Mouillabilité pour les Cellules Solaires Pérovskite Imprimées : le Rôle du Chlore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées Pérovskites Hybrides (JPH 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité de Molécules Organiques Photoluminescentes Utilisées pour la Protection des Cellules Solaires Pérovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès National Science et Technologie des Systèmes Pi-Conjugués (SPIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial charge kinetics in solid-state p-type dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Trang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudip Kumar Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Farré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoudh Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Interface Properties in Organic Electronics (IPOE 2017): Key Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cergy Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of HTM-free and WOx based perovskite cells: Effects of interface conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de mouillabilité pour les cellules solaires pérovskites imprimées : le rôle du chlore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée Pérovskite Hybride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene / TiO2 composites synthesized in one-step by laser pyrolysis for improved charge extraction in perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khenfouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene and Semiconductors International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérovskites hybrides pour les dispositifs optoélectroniques : la problématique des interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Trang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudip Kumar Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journées des Pérovskites Hybrides (JPH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed perovskite solar cells and energy supply for autonomous sensors network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop des Doctorants XLIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic and perovskite solar cells for autonomous sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Cristoferi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoudh Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st RSET International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux colorants organiques pour cellules solaires sensibilisées à colorant de type p à l’état solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de l’Institut Charles Gerhardt de Montpellier (ICGM) Matériaux pour la Conversion Photovoltaïque de l’Energie et Nanocomposites à base de Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(3-hexylthiophene) vs. Spiro-OMeTAD as hole transporter materials for ss-DSSCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Richeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Surin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Lazzaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Science and Technology of Synthetic Metals (ICSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Guang Zhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie et Energie : Vers des Cellules Solaires…en Plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olympiades nationales de la Chimie et Energie 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed perovskite solar cells and energy supply for autonomous sensors network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique du LABEX SIGMA-LIM. 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorants Auto-Assemblés pour Cellules Sensibilisées à Electrolyte Solide : Nouvelle Stratégie « Bio-Inspirée » pour la Collecte Efficace des Photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Louahem M'Sabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Charalampidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Karikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIC 2015 : Science et Technologie des Systèmes pi-Conjugués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique de la mesure des performances photovoltaïques des cellules de 3ème génération - Point sur le projet Valise Nanorgasol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanorgasol 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérovskite hybride pour cellules solaires imprimées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIC 2015 : Science et Technologie des Systèmes pi-Conjugués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Anger, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed perovskite solar cells for autonomous sensors network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées Nationales sur la Récupération et le Stockage d'Energie pour l’Alimentation de Microsystèmes Autonomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed perovskite solar cells and energy supply for autonomous sensors network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Perovskite Solar Cells and Optoelectronics (PSCO 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perovskite solar cells for autonomous sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Perovskite Solar Cells and Optoelectronics (PCSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Nanoparticles synthesized in one step by laser pyrolysis for application in photocatalytic degradation of carboxylic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bouhadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colbeau-Justin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International conference on Semiconductor Photocatalysis &amp; Solar Energy Conversion (SPASEC-20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02356675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérovskites imprimées pour le photovoltaïques, les capteurs autonomes, les dispositifs de positionnement, et les communications optiques sans fils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Pérovskites Hybrides (JPH2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnes Pratiques de Mesure des Performances des cellules Photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème édition des Journées Nationales du Photovoltaïque (JNPV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of TiO2/MWCNT (Multiwall Carbon Nanotubes) Nanocomposites and Their Application in Solid State Dye Sensitized Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaochen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Filoramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Conference on Nanostructured Materials (NANO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multichromophoric sensitizers by antenna effect in solid state dye sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Louahem M'Sabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boucharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Warnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2014 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of TiO2/MWCNT nanocomposites and their application in solid state dye sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Semiconductor Photocatalysis and Solar Energy Conversion (SPASEC-19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02363054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux oxydes de titane faible gap et nouveaux composés organiques conjugués pour cellules photovoltaïques hybrides à concepts mixtes – projet NOXOMIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop de la Cellule Energie du CNRS (INSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of TiO2/MWCNT (Multiwall Carbon Nanotubes) Nanocomposites by Laser Pyrolysis and Their Application in Solid State Dye Sensitized Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration application of TiO2/MWCNT nanocimposites and their application in solid state dye sensitized solar cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Filoramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of TiO2/MWCNT nanocomposites by laser pyrolysis and their application in Solid State sensitized Solar Cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Filoramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Material Research Society, Nov 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the screening effect in dye sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gjergji Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tuan Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Polymer Symposium 2014 (BPS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Laulasmaa, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the influence of carbon nanotubes (CNTs) on the electric properties of polymer nanocomposites using a simple structuration strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2014 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistep charge transfer by antenna effect in solid state dye sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Louahem M'Sabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boucharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Warnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic application of titanium oxide nanoparticles synthesized by laser pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nanoscience and Technology ICN+T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Organic-Inorganic Photovoltaic Cells : Historical Approaches and New Mixed Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Organic and Hybrid Photovoltaic Cells : From Molecular Design to Performance Characterization by Scanning Probe Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verres Moléculaires à base biscarbazole : synthèse, caractérisations et propriétés photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tuan Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Nanosctructures Pi-Conjuguées (MNPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbazole-based molecular glasses as an alternative to the standard spiro-OMeTAD for efficient solid-state DSSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Degbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Grazulevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Nanosctructures Pi-Conjuguées (MNPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposite Organic and Hybrid Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Aldissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schirr-Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoudh Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Louahem M'Sabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites at Lake Louise 2013, Engineering Conferences International (ECI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Fairmont Chateau Lake Louise, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic application of titanium oxide nanoparticles synthesized by laser pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology for Next Generation High Efficiency Photovoltaics, Spring International School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités du photovoltaïque hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs Nanorgasol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Mèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic application of titanium oxide nanoparticles synthesized by laser pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux colorants organiques pour cellules hybrides sensibilisées à colorant : transposition aux cellules à l'état solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Louahem M'Sabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Berthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Nanosctructures Pi-Conjuguées (MNPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic Application of Titanium Oxide Nanoparticles Synthesized By Laser Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Conference on Semiconductor Photocatalysis and Solar Energy Conversion (SPASEC-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New carbazole-based molecular glasses for 3.4% efficient solid-state dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Degbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Puckyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tomkeviciene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Grazulevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France. Symposium H</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen doping of TiO2 nanocrystals: impact on electrical and optical properties, and application to photovoltaic energy conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI International Materials Research Congress, Symposium 6A "Organic Materials for Electronics and Photonics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Cancuun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verres moléculaires à base de carbazole pour ssDSSC : une alternative au spiro-OMeTAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Degbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Puckyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Grazulevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition congrès Dispositifs Electroniques Organiques (DIELOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of 2,7 versus 3,6 disubstituted carbazole as hole transporting materials in solid state DSSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Degbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Semiconductor Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dresden, Germany. pp.211 - 214, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCDG.2012.6360014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of N-doping on the properties of TiO2 nanoparticles synthesized by laser pyrolysis and applications to solid-state dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photovoltaic technical Conference PVTC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster approach to the electronic properties modeling of TiO2 nanocrystals sensitized by doping agents and dye molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Makowska-Janusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XVIIIth International Seminar on Physics and Chemistry of Solid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lviv, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les DSCs solides et les cellules mixtes BHJ-DSCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition des Journées Nationales du Photovoltaïque (JNPV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites polymères à base de nanotubes de carbone alignés : vers un contrôle fin des propriétés de transport de charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès National Dispositifs Electroniques Organiques DIELOR 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of charge mobilities in organic field effect transistors (OFET) using alignment of carbon nanotubes (CNT) : application as organic phototransistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France. Symposium H</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de nanoparticules d’oxyde de titane par pyrolyse laser : caractérisation et application photovoltaïque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Wang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès National Dispositifs Electroniques Organiques DIELOR 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale morphological study of polymer solar cells by current sensing AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Boloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Flexible Organic Electronics (ISFOE12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology Control at the Nanoscale of Polymer Composites for Organic Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Boloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials for Advanced Technologies, ICMAT (2011), "Nanodevices and Nanofabrication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Suntec City, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New N-doped TiO2 Nanocrystals synthesized by Laser Pyrolysis for Improved Solid-State Dye-Sensitized Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoelectronics &amp; Clean Energy, NN11 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility issues of polymer solar cells to afford mass production : is it possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Boloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gardette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS), Spring &amp; Bilateral Meeting, Symposium S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France. Symposium S</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules solaires sensibilisées à l'état solide à base de nanocristaux de ZnO synthétisés en solution par voie sol gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boucharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on New Materials and Active Devices (NMCA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Oum El-Bouaghi, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Solid-State Dye-sensitized Solar Cells Elaborated Form Laser Synthesized TiO2 Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sublemontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOPE-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des paramètres structuraux du P3HT sur la stabilité photochimique et sur l'optimisation des performances des cellules solaires organiques à base de P3HT/PCBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gardette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Boloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Matériaux et Nanostructures pi-conjugés (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'orientation de nanotube de carbone (NTC) sur les propriétés électriques des transistors à base de nano- composite : Polymère - NTC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Matériaux et Nanostructures pi-conjugés (2011)- MNPC 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de photocathodes à base de nanocristaux de ZnO synthétisés en solution par voie sol gel dans les Cellules solaires sensibilisées à l'état solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boucharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghir Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Advanced Materials for Optics, Micro-Electronics and Nano-Electronics AMOMEN (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Kénitra, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement des nanotubes de carbone (NTC) sous champ électrique et application aux propriétés de transport de charge dans des nano-composites polymère-NTC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique (PLUMEE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Limoges, France. pp.Présentation Orale - 4C-60-Plumee2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules Solaires Polymère / Fullerène : Peut-on prédire les Paramètres de Fabrication Optimisés en fonction des caractéristiques du Polymère Donneur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Boloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Matériaux et Nanostructures Pi-conjugés - MNPC 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of P3HT : PCBM blend composition on performance of organic photovoltaic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reisdorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Phap Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS), Spring &amp; Bilateral Meeting, Symposium K</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation of carbon nanotubes (CNT) in semiconducting polymer hosts using electric fields for optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Euro-Mediterranean Conference on Materials and Renewable Energies (EMCMRE-11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Marrakech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Solid-State Dye Sensitized Solar Cells based on Ti02 Nanocrystals Synthesized by Laser Pyrolysis : use of Organic Dye and Influence of a TiCl4 Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organic Electronics - ICOE-Université Paris Diderot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris VII, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies de photo-courants par microscopie à force atomique photovoltaique (AFMP) dans des couches actives de cellules photovoltaïques organiques en hétérojonction volumique à base de P3HT/PCBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Boloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs Electroniques Organiques - DIELOR 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'origine du photo-courant dans des cellules solaires à jonction volumiques ZnO :P3HT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mawyin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Atienzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs Electroniques Organiques - DIELOR (2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium oxide nanoparticles synthesised by laser pyrolysis - optical properties and application to photovoltaics and photocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnologies for sustainable energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocristaux de TiO2 synthétisés par pyrolyse laser pour cellules solaires sensibilitées solides grandes surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs Electroniques Organiques - DIELOR (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser pyrolysis for up-scaling the porous Ti02 photocathodes in nanocrystalline solid-state dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Convention Proceedings, "Large-area, Organic and Printed Electronics Convention", LOPE-C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocurrent Mapping of Oragnic Bulk Heterojunction Solar Cells using Conductive Atomic Force Microscopy under Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Boloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organic Electronics ICOE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude diélectrique de la dispersion de nanotubes de carbone (NTC) : application à l'orientation dans une matrice de polymère semi-conducteur (P3HT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs Electroniques Organiques - DIELOR 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-State Dye-Sensitized Solar Cells based on N-doped TiO2 Nanocrystals synthetized by Laser Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International meeting on molecular electronics ELECMOL (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-State Dye-sensitized Solar Cells based on TiO2 Nanocrystals synthesized by Laser Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules solaires sensibilisées à l'état solide à base de nanocristaux de Zn0 synthétisés en solution par voie sol gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boucharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès International Physique des Interactions Rayonnement Matière, PIRM IV, Thème - Energies Renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Dakhla, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled orientation of carbon nanotubes in semiconducting polymer hosts using electric fields and application to organic bulk heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roshanak Radbeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Parbaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : A world of Nanotubes - Optoelectronic applications of carbon nanotubes - Onera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Chatillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic transport and physical properties of metallic oxide films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aumeur El Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Aldissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium H : Synthesis, Processing and Characterization of nanoscale multi-functional oxide films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France. Symposium H</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules solaires sensibilisées à colorants à l'état solide à base d'oxydes métalliques synthétisés en solution (ZnO) ou par pyrolyse laser (TiO2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boucharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques du réseau Nanorgasol (CNRS-MRCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules Solaires Sensibilisées à Colorants à l'Etat Solide à base d'Oxydes Métalliques Synthétisés en solution (ZnO) ou par pyrolyse laser (TiO2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boucharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques du réseau Nanorgasol (CNRS - MRCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Synthesis by Laser Pyrolysis of Various Titanium Oxide Based Nanoparticles: Application to Catalysis, UV Protection and Solid-State Dye-Sensitized Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on TiO2 Photocatalysis : Fundamentals and Applications (TiO2-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state dye-sensitized solar cells based on metal oxide nanocrystals synthesized from solution (ZnO) or by laser pyrolysis (TiO2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boucharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium A : Mesoscopic dye sensitized and organic heterojunction solar cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France. Symposium A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution processed solid-state dye-sensitized solar cells based on ZnO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boucharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multifunctional, Hybrid and Nanomaterials 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance organic solar cells through improved electrode designs and active layer morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Moliton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Radbeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Advanced Organic Photonics ISAOP-9 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Shannon, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution-processed Solid-State Dye-Sensitized Solar Cells based on metal oxide Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boucharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium A,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules solaires sensibilisées à l'état solide à base de nanocristaux de TiO2 synthétisés par pyrolyse laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boucharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Nanostructures -Conjugués 2009 (MNPC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules d'oxydes de Titane synthétisées par pyrolyse laser : propriétés optiques et structure électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Francophones des Jeunes Physico-chimistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Ambleteuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent conductive ZnO thin films processed from solution: influence of doping on optical and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Moliton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution processed ZnO/polymer hybrid bulk heterojonctions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Snaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.C. Greenham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exitonic Solar Cells Conference (2008).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules Solaires Hybrides à Hétérojonction : Potentialités et récents développements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Chyla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milo Shaffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Durrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Comité National de Radioélectricité Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid bulk heterojunction solar cells based on blends of TiO2 nanorods and conjugated polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Chyla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milo Shaffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Durrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Hybrid and Organic Solar Cells (ECHOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blend approach to bulk heterojunction solar cells based on TiO2 nanorods and conjugated polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Chyla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milo Shaffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Durrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Conference on Photochemical Conversion and Storage of Solar Energy (IPS-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of SiC nanocrystals in polymer matrices for elaboration of a new electro-optical (EO) nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Makowska-Janusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets Electro-optiques dans les films minces hybrides (Polymère-SiC nanocristaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Makowska-Janusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.V. Kityk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Jeunes/Recherche, École Doctorale de l'Université du Maine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC nanocrystals embedded in polymer matrix : a new electro-optical nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.V. Kityk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp. 115-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrooptic effect in hybrid polymer-SiC nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Makowska-Janusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.V. Kityk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS spring meeting, symposium A2 : Nanophotonic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets Electro-optiques dans les films minces hybrides (Polymère-SiC nanocristaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Makowska-Janusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.V. Kityk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Jeunes/Recherche, École Doctorale de l'université du Maine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Optical Effects in SiC Nanocrystals Incorporated in Polymer Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.V. Kityk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Makowska-Janusik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optoelectronic &amp; Photonic winter School " Advances on molecular and Hybrid Photonics "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear electro-optical effects in the Hybrid Matrices polymer/SiC Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.V. Kityk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanetra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC nanocrystals embedded in polymer matrix: a new electro-optical nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.V. Kityk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting (2003), Symposium F : Nanomaterials for Optoelectronics and functional Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SiC y met son grain : Nanocomposites polymères électro-optiques à base de nanocristaux de carbure de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.V. Kityk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales® de l'Université Paris Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear electro-optical effects in the Hybrid Matrices polymer/SiC Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.V. Kityk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanetra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS fall meeting, Symposium C : Interfacial effects and novel properties in nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shining a New Light: Silver Nanowire Electrodes as a Transparent and Conductive Alternative to ITO in Organic Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parwaz Asif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reḿi Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials for Sustainable Development Conference (MATSUS Fall 25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence (Espagne), Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of semitransparent organic solar cells for Agrivoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashedul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen M. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïques (JNPV 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Transparent Organic Photovoltaic for Agrivoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxue He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025) / Journées annuelles du PEPR TASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond ITO: Pyridine-Functionalized Highly Transparent and Conductive SILVER NANOWIRE Electrodes Powering Next-Generation Organic Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parwaz Asif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reḿi Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’Automne du PEPR TASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Obernai (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Effects of Molecular Additives on Triple-Cation Mixed Halide Perovskite Photovoltaic Performance and Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Viswakarman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Garcia Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Pérovskites Halogénées (JPH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Erquy, FR, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver Nanowire Based Highly Transparent and Conductive Electrodes in Replacement of ITO for Organic Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parwaz Asif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS) 2025 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaïque Organique Semi-transparent (ST-OPV) pour Applications en Agrivoltaïsme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxue He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2024 (JNPV 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Dourdan, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a perovskite oxide interlayer in halide perovskite optoelectronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre -Marie Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid &amp; Organic Photovoltaics (HOPV2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-resonances for simultaneous enhancement of two-photon absorption and photoluminescence extraction in perovskite metasurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Trong Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Mermet-Lyaudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Huy Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées Pérovskites Halogénées (JPH2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and Optical Properties of SrTi0.7Fe0.3O3- Perovskite-Type Oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre -Marie Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vedraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society, E-MRS, A-symposium, Solid state ionics: bulk, interfaces and integration in devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Perovskite Oxide Interlayer in Halide Perovskite Optoelectronic Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre -Marie Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vedraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Hybrid and Organic Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and optical properties of SrTi0.7Fe0.3O3-δ Perovskite-Type Oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre -Marie Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perovskite Oxide Interface Layer in a Perovskite Active Layer Solar Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Workshop Doctorants XLIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Limoges, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver Nanowire Electrodes and Plasmonic Resonance influences on PF2:PC70BM Organic Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Glasgow, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perovskite oxide interface layer in a perovskite active layer solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre -Marie Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Vedraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A two-Day Workshop on Perovskites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of green light-emitting diodes based on layered hybrid bromide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Huy Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reḿi Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peroquium: A Two-Day Workshop on Perovskites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perovskite Oxide Interface Layer in a Perovskite Active Layer Solar Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peroquium: A Two-Day Workshop on Perovskites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel hole transporting materials pyrazolopyrimidine and imidazopyrimidine derivatives for perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bouihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Molecular Electronics (ELECMOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic solar cells as energy harvesters and data receivers for visible light communications: the role of interfacial layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesham Hawashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Moline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Ait Assou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Workshop Doctorants XLIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving perovskite solar cells performance by using high quality TiO2/graphene-based nanocomposites as electron transport layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Perovskite and Organic Photovoltaics and Optoelectronics (IPEROP-19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbazole-based hole transporting material for efficient and stable perovskite solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Al Zhobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Functional π-Electron Systems (FPi14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbazole-based hole transporting materials for efficient and stable perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Al-Zohbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées Pérovskites Halogénées (JPH2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de dérivés de la chlorophylle a à partir de l’extraction de microalgues pour la conversion de l’énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevrier Michèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Richeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Objectif développement durable - L'ingénierie se met au vert » CNRS INSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbazole-based hole transporting material for efficient and stable perovskite solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Al Zhobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès National Sciences et Technologies des Systèmes pi-Conjugués (SPIC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Arras, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formamidinium - Cesium (FA - Cs) based perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subramaniam Velumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Workshop Doctorants XLIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic solar cells as energy harvesters and data receivers for visible light communications: the role of interfacial layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesham Hawashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Moline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Ait Assou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer School FOREverPV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pau, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New deposition approach for lead and tin-free metal halide perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesham Hawashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firoz Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Autrans (Grenoble), France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in HTM-free, printable WOx based and inverted perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigalit Aharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Autrans, Grenoble, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2/graphene-based nanocomposites for perovskites solar cells: synthesis and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Pérovskites Halogénées (JPH2018), journées du GDR HPERO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Autrans, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in HTM-free, printable WOx based and inverted perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigalit Aharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbazole-based hole transporting material for efficient and stable perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Al-Zohbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Molecular Electronics (ELECMOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2/graphene-based nanocomposites synthesized by laser pyrolysis: properties and application in perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C’NANO 2017, The Nanosciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in HTM-free and printable WOx based perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigalit Aharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7è Journées Nationales du PhotoVoltaïque (JNPV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dourdan, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of TiO2/Graphene-based nanocomposites for perovskite solar cells: Synthesis and Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International MOMENTOM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Cachan, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(3-Hexylthiophene) vs. Spiro-OMeTAD as Hole Transporter Materials for ssDSSCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevrier Michèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richeter Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Surin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Interface Properties in Organic Electronics (IPOE 2017): Key Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cergy Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of TiO2/Graphene-based nanocomposites for perovskite solar cells: Synthesis and Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Habert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMPART'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02341953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of TiO2/Graphene-based nanocomposites for perovskite solar cells: Synthesis and Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials Processing Applications, Research and Technology (FIMPART 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bordeaux, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites TiO2/graphène pour le photovoltaïque à base de matériaux pérovskites : synthèse et propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès National Science et Technologie des Systèmes Pi-Conjugués (SPIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Limoges, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO$_2$/graphene-based nanocomposites synthesized by laser pyrolysis: properties and application in perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02341921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed perovskite solar cells and energy supply for autonomous sensors network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Workshop Doctorants XLIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflluence de l'espaceur dans des matériaux transporteurs de trous à base de carbazole : relation structure/propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Nakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Benhattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïques (JNPV) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Direct and Indirect Architectures in Perovskite Light Emitting Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudip Kumar Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Deleporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMNT Symposium on Hybrid organic - inorganic Photonics: Boosting Lighting, Energy, Imagers, Sensors by organic materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites polymère/nanocristaux pour la modulation électro-optique : Ou quand les nanocristaux commandent à la lumière...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Académiques Francophones, pp.368, 2012, 978-3-8381-8924-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology Control at the Nanoscale of Polymer Composites for Organic Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Boloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qing Zhang and W.I. Milne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nanodevices and Nanofabrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pan Stanford Publishing Pte., pp.978-981, 2012, Selected Publications from Symposium of Nanodevices and Nanofabrication in ICMAT2011, ISBN 978-981-4.64-54-6 (Hardcover), 978-981-4364-55-3 (eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for the synthesis of nanocomposites based on TiO2 and carbonated nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/IB2015/055289. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pérovskites pour stocker des données numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed perovskite photovoltaic or photodetector sensors for autonomous sensor networks and positioning devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux colorants organiques pour cellules hybrides sensibilisées à colorant : transposition aux cellules à l'état solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Louahem M'Sabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Berthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cellules photovoltaïques hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions (polymers conjugués/sensibilisateurs semi-conducteurs) pour cellules solaires sensibilisées solides à hautes performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Cellules Hybrides contenant des Oxydes Sensibilisés par des Colorants Organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Ackermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la mobilité de charges dans des transistors à effet de champs organiques par alignement de nanotubes de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'orientation de nanotubes de carbone (NTC) sur les propriétés électriques de transistors à base de nano-composites Polymère - NTC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Cellules Solaires Hybrides contenant des Oxydes Sensibilisés par des Colorants Organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Ackermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de composants photovoltaïques organiques et étude de la morphologie à l'échelle nanométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Boloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres essentiels pour la reproductibilité des performances des cellules solaires organiques à base de polymères (P3HT) et de dérivés de fullerène (PCBM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Boloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et étude des propriétés électro-optiques de matériaux hybrides à base de nanocristaux de carbure de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université du Maine, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00007825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites Hybrides Organiques/Inorganiques Pour la Conversion de l'Énergie et l'Optoélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université de Limoges, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01132515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId728"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Johann Bouclé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johann-boucle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7851-1842</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">089478711</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/I-3131-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associate Professor – HDR,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Head of ELITE group</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">XLIM UMR 7252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axe RF-ELITE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equipe ELITE </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printed Electronics for Telecom and Energy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Limoges/CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">123 Avenue Albert Thomas, 87060 Limoges Cedex, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tel: +33 (0)5 87 50 67 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fax: +33 (0)5 55 45 76 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johann.boucle@unilim.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Website: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.xlim.fr/en/research/electronics/rf-elite/elite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Personal home page: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.unilim.fr/pages_perso/johann.boucle/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High concentration down-shifting tetrazines for UV protection of OSCs in hemicellulose polymers; syntheses, properties and solar cell performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxue He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 314, pp.117935. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2025.117935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile luminescence macroscope with dynamic illumination for photoactive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Coghill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alienor Lahlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Lodetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shizue Matsubara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (23), pp.47890. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.570450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New digital printing of electron transporting layer for efficient and stable air-processed perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoudh Raissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 294, pp.113881. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sputtered AZO Seed Layer Thickness on Hydrothermally Grown ZnO Nanowires Properties for Flexible Perovskite Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Azzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (4), pp.2401356. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.202401356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04897648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene oxide-incorporated mixed cation FA-Cs perovskite layer for better efficiency solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Azzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Bouazizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (10), pp.621. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-025-14689-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the durability of PeLEDs via SrTi0.7Fe0.3O3-δ type perovskite oxide interlayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Huy Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 196, pp.109641. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2025.109641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Device-to-Device Reproducibility of Light-Emitting Diodes Based on Layered Halide Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Huy Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reḿi Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (6), pp.1039. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics13061039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient lead-free silver bismuth iodide (Ag3BiI6) rudorffite solar cells with novel device architecture: A numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latha Marasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasikumar Mayarambakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premkumar Selvarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, pp.108347. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2024.108347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Indoor Simulations of OPV Cells for Visible Light Communication and Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ribeiro Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Dkhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.41027-41041. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3378056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead-free, formamidinium germanium-antimony halide (FA 4 GeSbCl 12 ) double perovskite solar cells: the effects of band offsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latha Marasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasikumar Mayarambakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesham Hawashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (36), pp.25483-25496. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3RA03102K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver Nanowire Electrodes Integrated in Organic Solar Cells with Thick Active Layer Based on a Low-Cost Donor Polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issoufou Ibrahim Zamkoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar RRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.2200756. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/solr.202200756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing More with Ambient Light: Harvesting Indoor Energy and Data Using Emerging Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ribeiro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.161-183. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/solar3010011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and Optical Properties of CaTi1−yFeyO3−δ Perovskite Films as Interlayers for Optoelectronic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Devoize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (19), pp.6533. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15196533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Hydrothermal Growth of ZnO Nanowires on AZO Substrates for FACsPb(IBr)3 Perovskite Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Nakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.2093. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12122093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-π-A-Type Pyrazolo[1,5-a]pyrimidine-Based Hole-Transporting Materials for Perovskite Solar Cells: Effect of the Functionalization Position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bouihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kreher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (22), pp.7992. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15227992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalcogenide BaZrS3 perovskite solar cells: A numerical simulation and analysis using SCAPS-1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karthick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Velumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126, pp.112250. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2022.112250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perovskite CsPbI 2 Br Thin Films Prepared under Nitrogen Flow and Black Phase Stabilization in the Presence of a Two‐Dimensional Inorganic Halide Material and Indium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Breniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (34), pp.e202200490. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202200490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper and Bismuth incorporated mixed cation perovskite solar cells by one-step solution process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karthick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hawashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Parou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Velumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218, pp.226-236. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2021.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the secondary rutile phase in single‐step synthesized carbon‐coated anatase TiO$_2$ nanoparticles as lithium‐ion anode material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Birrozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.2001067. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.202001067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03139212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper and Bismuth incorporated mixed cation perovskite solar cells by one-step solution process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karthick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hawashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Parou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Velumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218, pp.226-236. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2021.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of bismuth iodide ( BiI 3 ) interfacial layer with different HTL’s in FAPI based perovskite solar cell – SCAPS – 1D study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karthick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Velumani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218, pp.157-168. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2021.02.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposited ZnO nanoparticles on vertically aligned carbon nanotubes (VACNTs) as promising charge extracting electrodes for halide perovskite devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pibaleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (5), pp.1232-1240. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0MA00204F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02890023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and SCAPS simulated formamidinium perovskite solar cells: A comparison of device performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karthick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Velumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 205, pp.349-357. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2020.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Depth Analysis of Photovoltaic Performance of Chlorophyll Derivative-Based “All Solid-State” Dye-Sensitized Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Fattori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Kotras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (1), pp.198. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25010198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Electronic Properties of Heptazine Layers: Towards Promising Interfacial Materials for Organic Optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issoufou Ibrahim Zamkoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda El Gbouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (17), pp.3826. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma13173826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional derivatives of dimethoxy-substituted triphenylamine containing different acceptor moieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalius Gudeika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturs Bundulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Benhattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Ben Manaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (3), pp.327. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-020-2120-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie des Matériaux pour l’optoélectronique imprimée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre XLIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon/Graphene-Modified Titania with Enhanced Photocatalytic Activity under UV and Vis Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunlei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Endo-Kimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (24), pp.4158. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma12244158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple carbazole-based hole transporting materials with fused benzene ring substituents for efficient perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Al-Zohbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Benhattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (31), pp.12211-12214. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9nj03089a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Step Synthesis of TiO 2 /Graphene Nanocomposites by Laser Pyrolysis with Well-Controlled Properties and Application in Perovskite Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (7), pp.11906-11913. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.9b01352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to modelling Kelvin probe force microscopy of hetero-structures in the dark and under illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.41. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-017-1305-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbazole-based twin molecules as hole-transporting materials in dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benhattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodriguez Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faure-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 151, pp.238 - 244. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2017.12.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Assessments on Luminescent Down-Shifting Molecules for UV-Protection of Perovskite Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75, pp.781-786. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2017.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Highly Efficient Inkjet-Printed Perovskite Solar Cells Fully Processed Under Ambient Conditions and at Low Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar RRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (11), pp.1800191. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/solr.201800191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards efficient solid-state p-type dye-sensitized solar cells: the dye matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Trang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudip Kumar Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Farré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoudh Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.129-139. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b10513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene / TiO2 composites synthesized in one-step by laser pyrolysis for improved charge extraction in perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Khenfouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Material Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 06 (06), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2169-0022-C1-076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular architectures featuring the antenna effect in solid state DSSCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Charalambidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Karikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Georgilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Louahem M'Sabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (2), pp.387-395. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6se00051g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-designed poly(3-hexylthiophene) as hole transporting material: A new opportunity for solid-state dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevrier Michèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesham Hawashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Richeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Surin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 226, pp.157. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2017.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printable WO3 electron transporting layer for perovskite solar cells: Influence on device performance and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Thi Thu Trang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 161, pp.347-354. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2016.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the pore filling fraction of carbazole-based hole-transporting materials in solid-state dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Ben Manaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Benhattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (6), pp.599-604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Nitrogen Doping on Device Operation for TiO 2 -Based Solid-State Dye-Sensitized Solar Cells: Photo-Physics from Materials to Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosti Tapio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Sorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colbeau-Justin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nanostructured Solar Cells, 6 (3), pp.35. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano6030035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01278000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of graphene for hybrid perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 222, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2016.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and Optical Properties of La 1– x A x Fe 1– y B y O 3−δ Perovskite Films (with A = Sr and Ca, and B= Co, Ga, Ti): Toward Interlayers for Optoelectronic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudip. Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (50), pp.28583-28590. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">π-Conjugated Materials as the Hole-Transporting Layer in Perovskite Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue - Synthetic Metals, 6 (1), </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/met6010021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of an electrode self-protective architecture on the stability of inverted polymer solar cells based on P3HT:PCBM with an active area of 2 cm²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalal Djazia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Garuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benachour Djafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2015.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbazole-based hole transporting material for solid state dye-sensitized solar cells: Influence of the purification methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Degbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Ben Manaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.90-95. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2015.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification of Light Collection in Solid-State Dye-Sensitized Solar Cells via Antenna Effect through Supramolecular Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Louahem M'Sabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boucharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Warnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errol Blart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.9910-9918. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CP05712K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One step synthesis of N-doped and Au-loaded TiO2 Nanoparticles by Laser Pyrolysis : Application in Photocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bouhadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillard Chantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dappozze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singh Sukhvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 174-175, pp.367-375. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Step Preparation of TiO 2 /MWCNT Nanohybrid Materials by Laser Pyrolysis and Application to Efficient Photovoltaic Energy Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaochen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Filoramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.51-56. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am507179c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Step Preparation of TiO2/MWCNT Nanohybrid Materials by Laser Pyrolysis and Application to Efficient Photovoltaic Energy Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaochen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Filoramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabert Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.51-56. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am507179c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbazole Based Hole Transporting Materials For Solid State Dssc : Role Of The Methoxy Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Degbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Grazulevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.1387-1393. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.4727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple strategy to tune the charge transport properties of conjugated polymer/carbon nanotube composites using an electric field assisted deposition technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.1378-1386. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.4686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star-shaped carbazole derivative based efficient solid-state dye sensitized solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asta Michaleviciute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Degbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tomkeviciene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egle Gurskyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 253, pp.230-238. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 questions à…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrôles essais mesures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposited ZnO nanowires as photoelectrodes in solid-state organic dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Muguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Berthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan Zaireen Nisa Yahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.7472-7480. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3CP54210F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star-shaped triphenylamine-based molecular glass for solid state dye sensitized solar cell application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lygaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Degutyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Grazulevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Degbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 195, pp.328-334. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2014.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster Approach To Model Titanium Dioxide as Isolated or Organic Dye Sensitized Nanoobjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Makowska-Janusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Gladii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (12), pp.6009-6018. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp4104855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbazole-based molecular glasses for efficient solid-state dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Puckyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tomkeviciene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Degbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Grazulevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 233, pp.86-92. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.01.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct photocurrent generation from nitrogen doped TiO2 electrodes in solid-state dye-sensitized solar cells: towards optically-active metal oxides for PV applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.624-631. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2012.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diphenylamino-substituted derivatives of 9-phenylcarbazole as glass-forming hole-transporting materials for solid state dye sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tomkeviciene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Puckyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Grazulevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Degbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 162, pp.1997-2004. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2012.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state dye-sensitized and bulk heterojunction solar cells using TiO2 and ZnO nanostructures : recent progress and new concepts at the borderline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (3), pp.355.373. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.3157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state dye-sensitized and bulk heterojunction solar cells using TiO2 and ZnO nanostructures: recent progress and new concepts at the borderline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ackermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (3), pp.355-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid nanocomposites based on silicon carbide : Electronic and electro-optical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margorzata Makowska-Janusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Errien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Journal of Physical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2), pp.149-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2 nanocrystals synthesized by Laser Pyrolysis for the Up-Scaling of Efficient Solid-Stage Dye-Sensitized Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boucharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (5), pp.908-916. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.201100289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Bulk Heterojunction Solar Cells Based on P3HT and Porphyrin-Modified ZnO Nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (25), pp.11273-11278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of porphyrin grafting on the performance of bulk heterojunction solar cells based on P3HT and Zn0 nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114, pp.11273-11279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state dye-sensitized solar cells based on ZnO nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boucharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggy Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Snaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21, pp.205203-1-205203-12. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/21/20/205203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple approach to hybrid polymer/porous metal oxide solar cells from solution-processed Zn0 nanocrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry J. Snaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil C. Greenham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114, pp.3664-3674. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp909376f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale control of the network morphology of high efficiency polymer fullerene solar cells by the use of high material concentration in the liquid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roshanak Radbeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Parbaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Moliton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (3), pp.035201-1-035208. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/21/3/035201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic transport and optical properties of thin oxide films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aumeur El Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Aldissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 518, pp.4582-4585. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2009.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid solar cells from the Blend of Poly(3-hexylthiophene) and ligand-capped TiO2 nanorods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chyla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S.P. Shaffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Durrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.D.C. Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.622-633. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.200700280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid bulk heterojunction solar cells based on blends of TiO2 nanorods and P3HT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chyla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S.P. Shaffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Durrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.D.C. Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (1), pp.110-118. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2007.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid polymer / metal oxide thin films for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ravirajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.3141-3153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some fundamental and applicative properties of [polymer/nano-SiC] hybrid nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Makowska-Janusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Errien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 79, pp.012002. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/79/1/012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface effects on the NLO properties of guest-host materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Makowska-Janusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Failleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science-Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (4), pp.891-900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear electro-optical behaviour of hybrid nanocomposites based on silicon carbide nanocrystals and polymer matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Makowska-Janusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, pp.205417. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.205417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-optic phenomena in guest–host films of PMMA and SiC nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Makowska-Janusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 246 (4-6), pp.415-420. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2004.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of silicon and carbon excesses on the aqueous dispersion of SiC nanocrystals for optical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.275-285. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-005-3477-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational density of states in silicon carbide nanoparticles: experiments and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Makowska-Janusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (33), pp.5101-5110. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/17/33/014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Electro-Optical Effects in the Hybrid Matrices Polymer/SiC Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.V. Kityk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanetra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 94, pp.115-124. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.94.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local electrooptic effect of the SiC large-sized nanocrystallites incorporated in polymer matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.V. Kityk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Makowska-Janusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 302 (4), pp.196-202. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9601(02)00965-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry and interface effects on the electronic and optical properties of SiC nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Makowska-Janusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (3-6), pp.1243-1247. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-9635(02)00016-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence features on the Raman Spectra of quasi-stoichiometric siC nanoparticles : Experimental and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Makowska-Janusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (15), pp.155317. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.66.155317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contibution of Hexagonal-like Structure to the Nonlinear Optics in Large-sized SiC Nanocrystallites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.V. Kityk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kassiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 28 (4), pp.291-305. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10587260127612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (168)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des cellules solaires organiques à couche active PF2:ITIC pour des applications en éclairage intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxue He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nickmilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Congrès National Sciences et Technologies des Systèmes pi-Conjugués (SPIC2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04897472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Additive Engineering in 3D Perovskites Coupled with CuSCN Inorganic HTL for High-Efficiency and Stable Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Viswakarman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Azzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Garcia Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction et contextualisation : Technologies OPV et intérêt de les faire écouter dans un contexte IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Lancement du projet OPV4COM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XLIM, Jan 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaïque Organique Semi-Transparent pour Applications en Agrivoltaïsme, Cellules et Mini-modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du GDR OERA " Stabilité et Scale-up"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR OERA, Nov 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Perovskite Solar Cells: The Role of CuSCN and Molecular Additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Viswakarman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIM Doctoral Student Workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project OPV4COM - Organic photovoltaics for sustainable indoor IoT by simultaneous energy harvesting and optical wireless data reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement des projets AAPG24 de l'Agence Nationale de la Recherche (ANR) - CE24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, Mar 2025, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Organic Solar cells for Indoor Energy Harvesting: Predicting the Photocurrent in Complex Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ribeiro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Sahuguede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïques (JNPV 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fed-PV, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaïque Organique Semi-Transparent (ST-OPV) pour Applications en Agrivoltaïsme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Électrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; UPS, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Télécommunications et transfert d’énergie simultanés à l’aide de cellules OPV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ribeiro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Lancement du projet OPV4COM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Performance Simulation of Flexible OPV Cells Towards Visible Light Communication and Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ribeiro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadok Ben Dkhil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Communication Systems, Networks and Digital Signal Processing (CSNDSP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rome, Italy. pp.581-586, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSNDSP60683.2024.10636500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie Nanophotonique par Lithographie par Nano-Impression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean -Louis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiri Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Jamois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique 2024 (JNMO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Le Lazaret, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of PF2 Organic Solar Cells for Indoor Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxue He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nickmilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Indoor Photovoltaic Conference (IPVC-1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanophotonic engineering of perovskite metasurface LEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trong Tam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Huy Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reḿi Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic and Hybrid Light Emitting Materials and Devices XXVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE Optics and Photonics, Aug 2024, San Diego, United States. pp.131220H, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3027593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cellules solaires…qui écoutent !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxue He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ribeiro dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Physique 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences et Techniques de Limoges, Université de Limoges, Apr 2024, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Indoor Energy Efficiency with PF2:ITIC Organic Solar Cells for IoT Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxue He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nickmilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Emerging Solar Energy Materials and Applications (ESEMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Photovoltaics (OPV) Progress & challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Journées de la section Electronique du Club EEA « L’électronique organique : du composant aux applications »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club EEA, Mar 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of organic solar cells for innovative indoor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxue He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemender Chand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Workshop des Doctorants XLIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPV for Energy Harvesting and Data Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ribeiro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées Annuelles du GDR OERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in SrTi0.7Fe0.3O3- as Interlayer in Perovskite-based Optoelectronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre -Marie Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vedraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society, E-MRS, D-symposium, Advanced sustainable materials for energy applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPV for Energy Harvesting and Data Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ribeiro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème journées annuelles du GDR OERA (Organic Electronics for the new Era)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in SrTi0.7Fe0.3O3-δ as Interlayer in Perovskite-based Optoelectronic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre -Marie Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing photovoltaics to a new era: Organic solar cells for telecommunication and energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ribeiro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Workshop des Doctorants XLIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of green light-emitting diodes using CsPbBr3 perovskite nanocrystals embedded in polymer matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Huy Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Levy-Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reḿi Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées Pérovskites Halogénées (JPH2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unleashing the Potential of CsPbBr3 Nanocrystals Embedded in Polymer Matrices for Quantum-Dot Perovskite Light-Emitting Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Huy Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Levy-Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trippé-Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMRS, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perovskite oxide interface layer in a perovskite solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre -Marie Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vedraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPH2022 Journées Perovskite Halogénées Virtual Meeting – Visio-conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Ecully (visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving device-to-device reproducibility of light-emitting diodes based on layered halide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Huy Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reḿi Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Advanced Materials and Nanotechnology (ICAMN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation de pérovskites halogénées inorganiques par ajout de phase 2D pour des applications photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Breniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tenailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of deciding/synthesis parameters of hydrothermally grown ZnO nanowires for FTO - free perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Nakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Nanofils Semiconducteurs (J2N 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche pour l’Hétéro-Epitaxie et ses Applications (CRHEA), Sep 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perovskite Oxide Interface Layer in a Perovskite Solar Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journées des Pérovskites Halogénées (JPH2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Ecole Centrale de Lyon, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plasmonique et les électrodes à base de nanofils d’argent pour des cellules solaires organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issoufou Ibrahim Zamkoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIC 2022 : Quatrième congrès national Sciences et Technologies des systèmes pi-conjugués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of green light-emitting diodes with optimization of perovskite thin film growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Huy Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reḿi Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journées des Pérovskites Halogénées (JPH2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Ecole Centrale de Lyon, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de cellules solaires organiques pour applications « indoor » innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxue He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemender Chand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2022 (JNPV 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel accepteur non-fullerène à base d’heptazines pour le photovoltaïque organique indoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxue He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemender Chand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technologie des Systèmes pi-Conjugués (SPIC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules Solaires pour les Télécommunications et la Récupération d’Énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ribeiro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées de l'interdisciplinarité 2022, Université de Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/lji.661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">33% PCE enhancement in Organic Solar Cells integrating Silver Nanowire Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issoufou Ibrahim Zamkoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Flexible Organic Electronics (ISFOE22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des oxides métalliques aux pérovskites halogénées : Aperçu des dispositifs optoélectroniques hybrides à XLIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique pour l’intégration de Pierre Audebert au Laboratoire XLIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of inverse architecture of green light emitting diodes based on quasi-2D perovskite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Galnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reḿi Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journées des Pérovskites Halogénées (JPH2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Metasurface for Halide Perovskite-Based Emitting Devices: Extraction Efficiency Enhancement and Radiation Pattern on-Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mermet-Lyaudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème e-Journées Pérovskites Halogénées (JPH2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Copper and Bismuth iodide incorporation in FA-Cs perovskite solar cells by one-step solution process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subramaniam Velumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème e-Journées Pérovskites Halogénées (JPH2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cellules solaires flexibles pour la récupération d'énergie et la réception de données pour l'Internet des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées de l’Interdisciplinarité de l’Université de Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perovskite solar cells as energy harvesters and data receivers for visible light communications (VLC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesham Hawashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème e-Journées Pérovskites Halogénées (JPH2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuprous iodide (CuI) and Triiodobismuthane (BiI3) incorporated Formamidinium perovskite solar cells by one-step solution process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subramaniam Velumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International e-Conference on Advanced Functional Materials and Optoelectronic Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Jaunpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advent of halide perovskites: towards efficient and low-cost optoelectronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Webinar on “Perovskites as an efficient optoelectronic material”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Diamond Harbour Women’s University, Nov 2020, Sarisha, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of advanced nanomaterials for Energy Applications by Laser Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Herlin Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desrues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Porterat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium Gas-Phase Synthesis of Functional Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Duisburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02485699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving/Boosting perovskite solar cells performance by using high quality TiO2/graphene-based nanocomposites as electron transport layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Photocatalysis and Solar Energy Conversion (SPASEC-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02329616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodes innovantes à base de nanostructures carbonées pour les cellules solaires pérovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pibaleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées Pérovskites Halogénées (JPH2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralités et métrologie PV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action Nationale de Formation Réalisation et caractérisation des cellules photovoltaïques organiques et pérovskites (CNRS – MITI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of inverted organic solar cells for energy harvesting and visible light communications (VLC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesham Hawashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Moline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Sahuguede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reḿi Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque Francophone PLUridisciplinaire sur les Matériaux, l’Environnement et l’Electronique (PLUMEE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a soft annealing treatment on Bismuth-based lead-free perovskite solar cells processed by sequential low-temperature thermal vapor deposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesham Hawashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées Pérovskites Halogénées (JPH2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie photovoltaïque : Principes de bases et retour sur expérience du projet Valise NANORGASOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités des Heptazines pour l’Ingénierie des Interfaces des Dispositifs de l’Electronique Imprimée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issoufou Ibrahim Zamkoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Galnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reḿi Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès National Sciences et Technologies des Systèmes pi-Conjugués (SPIC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-step incorporation of graphene materials into TiO2 nanopowders using laser pyrolysis for efficient perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisly Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Molefe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Khenfouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakang Mothudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Surfaces, Coatings and Nanostructured Materials (NANOSMAT-AFRICA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie PV-VALISE NANORGASOL Premier retour sur expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du GDR Organic Electronics for the new eRA (OERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2/graphene-based nanocomposite as electron transport layer for perovskite solar cells: synthesis and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics (ABXPV &amp; PEROPTO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs Pérovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Pérovskites Halogénées (JPH2018), Journées du GDR HPERO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR HPERO, May 2018, Autrans, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ti0$_2$/graphene-based nanocomposite as electron transport layer for perovskite solar cells: synthesis and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoGe ABXPV18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in the perovskite-based single junction and tandem solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Integrated PhotoVoltaic Technical Conference (i-PVTC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth analysis of photovoltaic performance of chlorophyll derivative-based “all solid-state” dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevrier Michèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Richeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Lazzaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Surfaces, Coatings and Nanostructured Materials (NANOSMAT-AFRICA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research activities within the ELITE group at XLIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop UNISA-XLIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient simulation of halide perovskite-based solar cells with mobile ions and carriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/nusod.2018.8570250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipe Electronique Imprimée pour les Télécoms et l’Energie : Bilan et Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire interne de l’AXE RF-ELITE Les Outils technologiques disponibles dans l'axe Rf-Elite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature annealed printed perovskite solar cells: the role of chlorine in wetting confitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2017 Fall Meeting, Symposium G – Perovskite solar cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites based on TiO2 and carbon nanostructures synthesized by laser pyrolysis: properties and applications in 3rd generation solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Europe Meetings on Titanium Oxides (Energy Materials Nanotechnology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of HTM-free and WOx based perovskite cells: Effects of interface conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial charge kinetics in solid-state p-type dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Trang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudip Kumar Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Farré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoudh Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Interface Properties in Organic Electronics (IPOE 2017): Key Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cergy Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Gas Phase Processes for the Synthesis of Materials Activated under Light: Example in Photocatalysis and Photovoltaic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bouhadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd International Conference on Semiconductor Photocatalysis and Solar Energy Conversion (SPASEC-22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Clearwater Beach, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions De Mouillabilité pour les Cellules Solaires Pérovskite Imprimées : le Rôle du Chlore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées Pérovskites Hybrides (JPH 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité de Molécules Organiques Photoluminescentes Utilisées pour la Protection des Cellules Solaires Pérovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès National Science et Technologie des Systèmes Pi-Conjugués (SPIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites based on TiO$_2$ and carbon nanostructures synthesized by laser pyrolysis: properties and applications in 3$^{rd}$ generation solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Europe Meeting (International Conference on Energy, Materials and Nanotechnology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02341911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux pérovskites pour la conversion photovoltaïque : vers les performances, la stabilité, et le bas coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée FERMAT « Le photovoltaïque »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de mouillabilité pour les cellules solaires pérovskites imprimées : le rôle du chlore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée Pérovskite Hybride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene / TiO2 composites synthesized in one-step by laser pyrolysis for improved charge extraction in perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khenfouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene and Semiconductors International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(3-hexylthiophene) vs. Spiro-OMeTAD as hole transporter materials for ss-DSSCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Richeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Surin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Lazzaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Science and Technology of Synthetic Metals (ICSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Guang Zhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed perovskite solar cells and energy supply for autonomous sensors network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop des Doctorants XLIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic and perovskite solar cells for autonomous sensor network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Cristoferi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoudh Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st RSET International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux colorants organiques pour cellules solaires sensibilisées à colorant de type p à l’état solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de l’Institut Charles Gerhardt de Montpellier (ICGM) Matériaux pour la Conversion Photovoltaïque de l’Energie et Nanocomposites à base de Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérovskites hybrides pour les dispositifs optoélectroniques : la problématique des interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Trang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudip Kumar Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journées des Pérovskites Hybrides (JPH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie et Energie : Vers des Cellules Solaires…en Plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olympiades nationales de la Chimie et Energie 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed perovskite solar cells and energy supply for autonomous sensors network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique du LABEX SIGMA-LIM. 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorants Auto-Assemblés pour Cellules Sensibilisées à Electrolyte Solide : Nouvelle Stratégie « Bio-Inspirée » pour la Collecte Efficace des Photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Louahem M'Sabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Charalampidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Karikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIC 2015 : Science et Technologie des Systèmes pi-Conjugués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique de la mesure des performances photovoltaïques des cellules de 3ème génération - Point sur le projet Valise Nanorgasol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanorgasol 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perovskite solar cells for autonomous sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Perovskite Solar Cells and Optoelectronics (PCSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed perovskite solar cells and energy supply for autonomous sensors network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Perovskite Solar Cells and Optoelectronics (PSCO 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérovskite hybride pour cellules solaires imprimées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIC 2015 : Science et Technologie des Systèmes pi-Conjugués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Anger, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed perovskite solar cells for autonomous sensors network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées Nationales sur la Récupération et le Stockage d'Energie pour l’Alimentation de Microsystèmes Autonomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Nanoparticles synthesized in one step by laser pyrolysis for application in photocatalytic degradation of carboxylic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bouhadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colbeau-Justin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International conference on Semiconductor Photocatalysis &amp; Solar Energy Conversion (SPASEC-20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02356675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérovskites imprimées pour le photovoltaïques, les capteurs autonomes, les dispositifs de positionnement, et les communications optiques sans fils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Pérovskites Hybrides (JPH2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnes Pratiques de Mesure des Performances des cellules Photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème édition des Journées Nationales du Photovoltaïque (JNPV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of TiO2/MWCNT (Multiwall Carbon Nanotubes) Nanocomposites by Laser Pyrolysis and Their Application in Solid State Dye Sensitized Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux oxydes de titane faible gap et nouveaux composés organiques conjugués pour cellules photovoltaïques hybrides à concepts mixtes – projet NOXOMIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop de la Cellule Energie du CNRS (INSIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multichromophoric sensitizers by antenna effect in solid state dye sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Louahem M'Sabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boucharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Warnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2014 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of TiO2/MWCNT nanocomposites and their application in solid state dye sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Semiconductor Photocatalysis and Solar Energy Conversion (SPASEC-19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02363054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of TiO2/MWCNT (Multiwall Carbon Nanotubes) Nanocomposites and Their Application in Solid State Dye Sensitized Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaochen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Filoramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Conference on Nanostructured Materials (NANO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration application of TiO2/MWCNT nanocimposites and their application in solid state dye sensitized solar cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Filoramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of TiO2/MWCNT nanocomposites by laser pyrolysis and their application in Solid State sensitized Solar Cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Filoramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Material Research Society, Nov 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the screening effect in dye sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gjergji Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tuan Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Plesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Polymer Symposium 2014 (BPS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Laulasmaa, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the influence of carbon nanotubes (CNTs) on the electric properties of polymer nanocomposites using a simple structuration strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2014 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistep charge transfer by antenna effect in solid state dye sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Louahem M'Sabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boucharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Warnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic application of titanium oxide nanoparticles synthesized by laser pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nanoscience and Technology ICN+T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Organic-Inorganic Photovoltaic Cells : Historical Approaches and New Mixed Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Organic and Hybrid Photovoltaic Cells : From Molecular Design to Performance Characterization by Scanning Probe Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verres Moléculaires à base biscarbazole : synthèse, caractérisations et propriétés photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Beouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Tuan Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sallenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Nanosctructures Pi-Conjuguées (MNPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités du photovoltaïque hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs Nanorgasol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Mèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux colorants organiques pour cellules hybrides sensibilisées à colorant : transposition aux cellules à l'état solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Louahem M'Sabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Berthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Nanosctructures Pi-Conjuguées (MNPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic application of titanium oxide nanoparticles synthesized by laser pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic application of titanium oxide nanoparticles synthesized by laser pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology for Next Generation High Efficiency Photovoltaics, Spring International School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposite Organic and Hybrid Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Aldissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schirr-Bonnans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoudh Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Louahem M'Sabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites at Lake Louise 2013, Engineering Conferences International (ECI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Fairmont Chateau Lake Louise, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbazole-based molecular glasses as an alternative to the standard spiro-OMeTAD for efficient solid-state DSSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Degbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Grazulevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Nanosctructures Pi-Conjuguées (MNPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic Application of Titanium Oxide Nanoparticles Synthesized By Laser Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Conference on Semiconductor Photocatalysis and Solar Energy Conversion (SPASEC-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New carbazole-based molecular glasses for 3.4% efficient solid-state dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Degbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Puckyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tomkeviciene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Grazulevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France. Symposium H</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites polymères à base de nanotubes de carbone alignés : vers un contrôle fin des propriétés de transport de charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès National Dispositifs Electroniques Organiques DIELOR 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster approach to the electronic properties modeling of TiO2 nanocrystals sensitized by doping agents and dye molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Makowska-Janusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XVIIIth International Seminar on Physics and Chemistry of Solid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lviv, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les DSCs solides et les cellules mixtes BHJ-DSCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition des Journées Nationales du Photovoltaïque (JNPV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of N-doping on the properties of TiO2 nanoparticles synthesized by laser pyrolysis and applications to solid-state dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photovoltaic technical Conference PVTC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of 2,7 versus 3,6 disubstituted carbazole as hole transporting materials in solid state DSSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Degbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Semiconductor Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dresden, Germany. pp.211 - 214, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCDG.2012.6360014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verres moléculaires à base de carbazole pour ssDSSC : une alternative au spiro-OMeTAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Degbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Puckyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Grazulevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition congrès Dispositifs Electroniques Organiques (DIELOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen doping of TiO2 nanocrystals: impact on electrical and optical properties, and application to photovoltaic energy conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI International Materials Research Congress, Symposium 6A "Organic Materials for Electronics and Photonics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Cancuun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of charge mobilities in organic field effect transistors (OFET) using alignment of carbon nanotubes (CNT) : application as organic phototransistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France. Symposium H</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de nanoparticules d’oxyde de titane par pyrolyse laser : caractérisation et application photovoltaïque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Wang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès National Dispositifs Electroniques Organiques DIELOR 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale morphological study of polymer solar cells by current sensing AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Boloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Flexible Organic Electronics (ISFOE12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology Control at the Nanoscale of Polymer Composites for Organic Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Boloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials for Advanced Technologies, ICMAT (2011), "Nanodevices and Nanofabrication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Suntec City, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New N-doped TiO2 Nanocrystals synthesized by Laser Pyrolysis for Improved Solid-State Dye-Sensitized Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoelectronics &amp; Clean Energy, NN11 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de photocathodes à base de nanocristaux de ZnO synthétisés en solution par voie sol gel dans les Cellules solaires sensibilisées à l'état solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boucharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghir Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Advanced Materials for Optics, Micro-Electronics and Nano-Electronics AMOMEN (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Kénitra, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'orientation de nanotube de carbone (NTC) sur les propriétés électriques des transistors à base de nano- composite : Polymère - NTC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Matériaux et Nanostructures pi-conjugés (2011)- MNPC 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility issues of polymer solar cells to afford mass production : is it possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Boloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gardette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS), Spring &amp; Bilateral Meeting, Symposium S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France. Symposium S</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules solaires sensibilisées à l'état solide à base de nanocristaux de ZnO synthétisés en solution par voie sol gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boucharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on New Materials and Active Devices (NMCA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Oum El-Bouaghi, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Solid-State Dye-sensitized Solar Cells Elaborated Form Laser Synthesized TiO2 Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sublemontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOPE-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des paramètres structuraux du P3HT sur la stabilité photochimique et sur l'optimisation des performances des cellules solaires organiques à base de P3HT/PCBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gardette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Boloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Matériaux et Nanostructures pi-conjugés (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement des nanotubes de carbone (NTC) sous champ électrique et application aux propriétés de transport de charge dans des nano-composites polymère-NTC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque francophone PLUridisciplinaire sur les Matériaux, l'Environnement et l'Electronique (PLUMEE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Limoges, France. pp.Présentation Orale - 4C-60-Plumee2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules Solaires Polymère / Fullerène : Peut-on prédire les Paramètres de Fabrication Optimisés en fonction des caractéristiques du Polymère Donneur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Boloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Matériaux et Nanostructures Pi-conjugés - MNPC 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of P3HT : PCBM blend composition on performance of organic photovoltaic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reisdorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Phap Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society (E-MRS), Spring &amp; Bilateral Meeting, Symposium K</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation of carbon nanotubes (CNT) in semiconducting polymer hosts using electric fields for optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Euro-Mediterranean Conference on Materials and Renewable Energies (EMCMRE-11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Marrakech, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser pyrolysis for up-scaling the porous Ti02 photocathodes in nanocrystalline solid-state dye-sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Convention Proceedings, "Large-area, Organic and Printed Electronics Convention", LOPE-C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocristaux de TiO2 synthétisés par pyrolyse laser pour cellules solaires sensibilitées solides grandes surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs Electroniques Organiques - DIELOR (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium oxide nanoparticles synthesised by laser pyrolysis - optical properties and application to photovoltaics and photocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnologies for sustainable energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Solid-State Dye Sensitized Solar Cells based on Ti02 Nanocrystals Synthesized by Laser Pyrolysis : use of Organic Dye and Influence of a TiCl4 Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organic Electronics - ICOE-Université Paris Diderot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris VII, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'origine du photo-courant dans des cellules solaires à jonction volumiques ZnO :P3HT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mawyin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Atienzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs Electroniques Organiques - DIELOR (2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies de photo-courants par microscopie à force atomique photovoltaique (AFMP) dans des couches actives de cellules photovoltaïques organiques en hétérojonction volumique à base de P3HT/PCBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Boloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs Electroniques Organiques - DIELOR 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocurrent Mapping of Oragnic Bulk Heterojunction Solar Cells using Conductive Atomic Force Microscopy under Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Boloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organic Electronics ICOE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude diélectrique de la dispersion de nanotubes de carbone (NTC) : application à l'orientation dans une matrice de polymère semi-conducteur (P3HT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs Electroniques Organiques - DIELOR 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-State Dye-Sensitized Solar Cells based on N-doped TiO2 Nanocrystals synthetized by Laser Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International meeting on molecular electronics ELECMOL (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-State Dye-sensitized Solar Cells based on TiO2 Nanocrystals synthesized by Laser Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules solaires sensibilisées à l'état solide à base de nanocristaux de Zn0 synthétisés en solution par voie sol gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boucharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès International Physique des Interactions Rayonnement Matière, PIRM IV, Thème - Energies Renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Dakhla, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled orientation of carbon nanotubes in semiconducting polymer hosts using electric fields and application to organic bulk heterojunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roshanak Radbeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Parbaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : A world of Nanotubes - Optoelectronic applications of carbon nanotubes - Onera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Chatillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic transport and physical properties of metallic oxide films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aumeur El Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Aldissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium H : Synthesis, Processing and Characterization of nanoscale multi-functional oxide films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France. Symposium H</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules solaires sensibilisées à colorants à l'état solide à base d'oxydes métalliques synthétisés en solution (ZnO) ou par pyrolyse laser (TiO2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boucharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques du réseau Nanorgasol (CNRS-MRCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution-processed Solid-State Dye-Sensitized Solar Cells based on metal oxide Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boucharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium A,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance organic solar cells through improved electrode designs and active layer morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Moliton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Radbeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Advanced Organic Photonics ISAOP-9 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Shannon, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution processed solid-state dye-sensitized solar cells based on ZnO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boucharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multifunctional, Hybrid and Nanomaterials 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules Solaires Sensibilisées à Colorants à l'Etat Solide à base d'Oxydes Métalliques Synthétisés en solution (ZnO) ou par pyrolyse laser (TiO2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boucharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques du réseau Nanorgasol (CNRS - MRCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Synthesis by Laser Pyrolysis of Various Titanium Oxide Based Nanoparticles: Application to Catalysis, UV Protection and Solid-State Dye-Sensitized Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on TiO2 Photocatalysis : Fundamentals and Applications (TiO2-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state dye-sensitized solar cells based on metal oxide nanocrystals synthesized from solution (ZnO) or by laser pyrolysis (TiO2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boucharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium A : Mesoscopic dye sensitized and organic heterojunction solar cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France. Symposium A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules solaires sensibilisées à l'état solide à base de nanocristaux de TiO2 synthétisés par pyrolyse laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boucharef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Nanostructures -Conjugués 2009 (MNPC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules d'oxydes de Titane synthétisées par pyrolyse laser : propriétés optiques et structure électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Francophones des Jeunes Physico-chimistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Ambleteuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent conductive ZnO thin films processed from solution: influence of doping on optical and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Moliton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution processed ZnO/polymer hybrid bulk heterojonctions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Snaith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.C. Greenham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exitonic Solar Cells Conference (2008).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules Solaires Hybrides à Hétérojonction : Potentialités et récents développements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Chyla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milo Shaffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Durrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Comité National de Radioélectricité Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid bulk heterojunction solar cells based on blends of TiO2 nanorods and conjugated polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Chyla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milo Shaffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Durrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Hybrid and Organic Solar Cells (ECHOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blend approach to bulk heterojunction solar cells based on TiO2 nanorods and conjugated polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Chyla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milo Shaffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Durrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Conference on Photochemical Conversion and Storage of Solar Energy (IPS-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion of SiC nanocrystals in polymer matrices for elaboration of a new electro-optical (EO) nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Makowska-Janusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets Electro-optiques dans les films minces hybrides (Polymère-SiC nanocristaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Makowska-Janusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.V. Kityk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Jeunes/Recherche, École Doctorale de l'Université du Maine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC nanocrystals embedded in polymer matrix : a new electro-optical nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.V. Kityk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp. 115-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrooptic effect in hybrid polymer-SiC nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Makowska-Janusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.V. Kityk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS spring meeting, symposium A2 : Nanophotonic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets Electro-optiques dans les films minces hybrides (Polymère-SiC nanocristaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Makowska-Janusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.V. Kityk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Jeunes/Recherche, École Doctorale de l'université du Maine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Optical Effects in SiC Nanocrystals Incorporated in Polymer Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.V. Kityk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Makowska-Janusik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optoelectronic &amp; Photonic winter School " Advances on molecular and Hybrid Photonics "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC nanocrystals embedded in polymer matrix: a new electro-optical nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.V. Kityk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting (2003), Symposium F : Nanomaterials for Optoelectronics and functional Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear electro-optical effects in the Hybrid Matrices polymer/SiC Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.V. Kityk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanetra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SiC y met son grain : Nanocomposites polymères électro-optiques à base de nanocristaux de carbure de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.V. Kityk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales® de l'Université Paris Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear electro-optical effects in the Hybrid Matrices polymer/SiC Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.V. Kityk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanetra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS fall meeting, Symposium C : Interfacial effects and novel properties in nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shining a New Light: Silver Nanowire Electrodes as a Transparent and Conductive Alternative to ITO in Organic Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parwaz Asif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reḿi Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials for Sustainable Development Conference (MATSUS Fall 25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence (Espagne), Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of semitransparent organic solar cells for Agrivoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashedul Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen M. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïques (JNPV 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Transparent Organic Photovoltaic for Agrivoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxue He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025) / Journées annuelles du PEPR TASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond ITO: Pyridine-Functionalized Highly Transparent and Conductive SILVER NANOWIRE Electrodes Powering Next-Generation Organic Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parwaz Asif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reḿi Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’Automne du PEPR TASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Obernai (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Effects of Molecular Additives on Triple-Cation Mixed Halide Perovskite Photovoltaic Performance and Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Viswakarman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Garcia Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Pérovskites Halogénées (JPH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Erquy, FR, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver Nanowire Based Highly Transparent and Conductive Electrodes in Replacement of ITO for Organic Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parwaz Asif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS) 2025 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaïque Organique Semi-transparent (ST-OPV) pour Applications en Agrivoltaïsme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxue He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2024 (JNPV 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Dourdan, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a perovskite oxide interlayer in halide perovskite optoelectronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre -Marie Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid &amp; Organic Photovoltaics (HOPV2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and Optical Properties of SrTi0.7Fe0.3O3- Perovskite-Type Oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre -Marie Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vedraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society, E-MRS, A-symposium, Solid state ionics: bulk, interfaces and integration in devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-resonances for simultaneous enhancement of two-photon absorption and photoluminescence extraction in perovskite metasurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Trong Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Mermet-Lyaudoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Huy Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées Pérovskites Halogénées (JPH2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Biarritz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Perovskite Oxide Interlayer in Halide Perovskite Optoelectronic Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre -Marie Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vedraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Hybrid and Organic Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and optical properties of SrTi0.7Fe0.3O3-δ Perovskite-Type Oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre -Marie Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perovskite Oxide Interface Layer in a Perovskite Active Layer Solar Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Workshop Doctorants XLIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Limoges, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perovskite oxide interface layer in a perovskite active layer solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre -Marie Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Vedraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A two-Day Workshop on Perovskites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver Nanowire Electrodes and Plasmonic Resonance influences on PF2:PC70BM Organic Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Glasgow, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of green light-emitting diodes based on layered hybrid bromide perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Huy Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reḿi Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peroquium: A Two-Day Workshop on Perovskites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perovskite Oxide Interface Layer in a Perovskite Active Layer Solar Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peroquium: A Two-Day Workshop on Perovskites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel hole transporting materials pyrazolopyrimidine and imidazopyrimidine derivatives for perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bouihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Schmaltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceren Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Molecular Electronics (ELECMOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbazole-based hole transporting material for efficient and stable perovskite solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Al Zhobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès National Sciences et Technologies des Systèmes pi-Conjugués (SPIC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Arras, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de dérivés de la chlorophylle a à partir de l’extraction de microalgues pour la conversion de l’énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevrier Michèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Richeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Objectif développement durable - L'ingénierie se met au vert » CNRS INSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbazole-based hole transporting material for efficient and stable perovskite solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Al Zhobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Functional π-Electron Systems (FPi14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbazole-based hole transporting materials for efficient and stable perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Al-Zohbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées Pérovskites Halogénées (JPH2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic solar cells as energy harvesters and data receivers for visible light communications: the role of interfacial layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesham Hawashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Moline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Ait Assou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Workshop Doctorants XLIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving perovskite solar cells performance by using high quality TiO2/graphene-based nanocomposites as electron transport layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Perovskite and Organic Photovoltaics and Optoelectronics (IPEROP-19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formamidinium - Cesium (FA - Cs) based perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthick Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subramaniam Velumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Workshop Doctorants XLIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New deposition approach for lead and tin-free metal halide perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesham Hawashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firoz Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Autrans (Grenoble), France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic solar cells as energy harvesters and data receivers for visible light communications: the role of interfacial layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesham Hawashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Moline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Ait Assou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer School FOREverPV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pau, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in HTM-free, printable WOx based and inverted perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigalit Aharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Autrans, Grenoble, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2/graphene-based nanocomposites for perovskites solar cells: synthesis and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Pérovskites Halogénées (JPH2018), journées du GDR HPERO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Autrans, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in HTM-free, printable WOx based and inverted perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigalit Aharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Perovskite Thin Film Photovoltaics, Photonics and Optoelectronics 2018 (ABXPV&amp;PEROPTO 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rennes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbazole-based hole transporting material for efficient and stable perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Al-Zohbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Molecular Electronics (ELECMOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2/graphene-based nanocomposites synthesized by laser pyrolysis: properties and application in perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C’NANO 2017, The Nanosciences meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(3-Hexylthiophene) vs. Spiro-OMeTAD as Hole Transporter Materials for ssDSSCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevrier Michèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richeter Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Surin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Interface Properties in Organic Electronics (IPOE 2017): Key Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cergy Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of TiO2/Graphene-based nanocomposites for perovskite solar cells: Synthesis and Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International MOMENTOM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Cachan, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of the effect of interface conditions in HTM-free and printable WOx based perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigalit Aharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7è Journées Nationales du PhotoVoltaïque (JNPV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dourdan, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of TiO2/Graphene-based nanocomposites for perovskite solar cells: Synthesis and Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Habert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMPART'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02341953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of TiO2/Graphene-based nanocomposites for perovskite solar cells: Synthesis and Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials Processing Applications, Research and Technology (FIMPART 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bordeaux, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites TiO2/graphène pour le photovoltaïque à base de matériaux pérovskites : synthèse et propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès National Science et Technologie des Systèmes Pi-Conjugués (SPIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Limoges, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO$_2$/graphene-based nanocomposites synthesized by laser pyrolysis: properties and application in perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Belchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02341921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed perovskite solar cells and energy supply for autonomous sensors network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Workshop Doctorants XLIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflluence de l'espaceur dans des matériaux transporteurs de trous à base de carbazole : relation structure/propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Nakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Benhattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïques (JNPV) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Direct and Indirect Architectures in Perovskite Light Emitting Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudip Kumar Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Deleporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMNT Symposium on Hybrid organic - inorganic Photonics: Boosting Lighting, Energy, Imagers, Sensors by organic materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites polymère/nanocristaux pour la modulation électro-optique : Ou quand les nanocristaux commandent à la lumière...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Kassiba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Académiques Francophones, pp.368, 2012, 978-3-8381-8924-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology Control at the Nanoscale of Polymer Composites for Organic Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Boloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qing Zhang and W.I. Milne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nanodevices and Nanofabrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pan Stanford Publishing Pte., pp.978-981, 2012, Selected Publications from Symposium of Nanodevices and Nanofabrication in ICMAT2011, ISBN 978-981-4.64-54-6 (Hardcover), 978-981-4364-55-3 (eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for the synthesis of nanocomposites based on TiO2 and carbonated nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/IB2015/055289. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pérovskites pour stocker des données numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Printed perovskite photovoltaic or photodetector sensors for autonomous sensor networks and positioning devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gheno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cellules photovoltaïques hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux colorants organiques pour cellules hybrides sensibilisées à colorant : transposition aux cellules à l'état solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Louahem M'Sabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Berthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions (polymers conjugués/sensibilisateurs semi-conducteurs) pour cellules solaires sensibilisées solides à hautes performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Cellules Hybrides contenant des Oxydes Sensibilisés par des Colorants Organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Ackermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Cellules Solaires Hybrides contenant des Oxydes Sensibilisés par des Colorants Organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Ackermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'orientation de nanotubes de carbone (NTC) sur les propriétés électriques de transistors à base de nano-composites Polymère - NTC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la mobilité de charges dans des transistors à effet de champs organiques par alignement de nanotubes de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Marzouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de composants photovoltaïques organiques et étude de la morphologie à l'échelle nanométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Boloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres essentiels pour la reproductibilité des performances des cellules solaires organiques à base de polymères (P3HT) et de dérivés de fullerène (PCBM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Boloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et étude des propriétés électro-optiques de matériaux hybrides à base de nanocristaux de carbure de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université du Maine, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00007825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites Hybrides Organiques/Inorganiques Pour la Conversion de l'Énergie et l'Optoélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université de Limoges, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01132515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId729"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="850D8802"/>
+    <w:nsid w:val="C0CAA7AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johann-boucle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7851-1842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089478711" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-3131-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:johann.boucle@unilim.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.xlim.fr/en/research/electronics/rf-elite/elite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unilim.fr/pages_perso/johann.boucle/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05229506v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoxue He" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Petitjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trigaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2025.117935" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05216489v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bouzid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Raissi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rousseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouazizi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113881" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350423v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Coghill" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Lahlou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lodetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizue Matsubara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.570450" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04897648v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Sekar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Doineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Azzaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202401356" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05070363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Yildirim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Do" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.109641" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05025003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-025-14689-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04501859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Re&#7743;i Antony" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13061039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04471649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latha Marasamy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasikumar Mayarambakam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premkumar Selvarajan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.108347" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04521240v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ribeiro Dos Santos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Dkhil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parmentier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3378056" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Hawashin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA03102K" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278076v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Ibrahim Zamkoye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lucas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202200756" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04037776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ribeiro dos Santos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solar3010011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03788985v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Devoize" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15196533" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03700740v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nakar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12122093" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03617977v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karthick" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Velumani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112250" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871053v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bouihi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathevet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kreher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure-Vincent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15227992" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03841851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Breniaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200490" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03165855v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.02.041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04258661v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hawashin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vedraine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.02.053" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03139212v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Birrozzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Belchi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Geiger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Kaiser" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202001067" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03167842v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02427794v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chevrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fattori" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lasser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Kotras" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25010198" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02667108v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.05.041" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02890023v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Belchi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pibaleau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MA00204F" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02927242v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Gbouri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Antony" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13173826" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02474140v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalius Gudeika" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturs Bundulis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Benhattab" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Manaa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2120-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03157395v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunlei Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Endo-Kimura" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Zhang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Habert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12244158" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267969v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al-Zohbi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jouane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj03089a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02178783v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gheno" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b01352" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675806v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-017-1305-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01721556v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhattab" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nakar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez Acosta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure-Vincent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2017.12.050" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652408v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.11.027" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891660v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201800191" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415584v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Pham" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Kumar Saha" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Provost" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Farr&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10513" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01649639v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khenfouch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2169-0022-C1-076" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141296v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Charalambidis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Karikis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Georgilis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Louahem M'Sabah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6se00051g" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480051v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevrier Mich&#232;le" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richeter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Surin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2017.02.015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVGBN2ZB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415225v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thi Thu Trang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Di Bin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.10.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01343015v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02549182v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip. Saha" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09083" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01278000v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosti Tapio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sorgues" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano6030035" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01317971v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2016.03.030" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01254561v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met6010021" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01249443v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalal Djazia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Garuz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benachour Djafer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2015.12.021" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01246216v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Degbia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.12.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSGQRVT6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01140861v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boucharef" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Warnan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Blart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP05712K" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405864v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaochen Lin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am507179c" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01140868v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouhadoun" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillard Chantal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dappozze" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singh Sukhvir" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.03.022" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01134058v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01024319v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Marzouk" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4686" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQ32MV9D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01024316v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Grazulevicius" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran Van" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4727" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3LD4QK2F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01092566v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00938045v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Michaleviciute" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Degbia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomkeviciene" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egle Gurskyte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.12.039" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9XTH4P2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00974521v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muguerra" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Berthoux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Zaireen Nisa Yahya" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervella" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54210F" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01073772v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lygaitis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Degutyte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2014.06.024" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69P171TD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00974505v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Makowska-Janusik" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gladii" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Kassiba" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4104855" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00909061v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puckyte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.01.137" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF1TWRDV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786983v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Melhem" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2012.08.017" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3479Q6J5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00682970v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.3157" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5VQZKXMN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00913562v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2012.10.002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P2XDRG2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697524v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackermann" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00682979v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margorzata Makowska-Janusik" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Errien" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00682977v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Beouch" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201100289" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3C2LRL9Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523858v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Said" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poize" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martini" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583641v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Said" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489957v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Boumaza" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Snaith" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/20/205203" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-D3FTTH4S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579360v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J. Snaith" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil C. Greenham" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909376f" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449302v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshanak Radbeh" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Parbaile" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moliton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/3/035201" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NL9DXDGB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579385v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aumeur El Amrani" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Hijazi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Aldissi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.12.036" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36VJ5M5W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349174v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chyla" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S.P. Shaffer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Durrant" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D.C. Bradley" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2007.10.005" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH4R2S6M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349178v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200700280" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQHDTF1T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582484v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ravirajan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nelson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916149v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/79/1/012002" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916181v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Failleau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916035v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.205417" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916056v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.11.004" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9H5BGBM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916043v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-005-3477-x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DB9TFX30-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270357v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makowska-Janusik" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassiba" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kodjikian" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/33/014" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916185v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Kityk" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanetra" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.94.115" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916064v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9601(02)00965-9" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZV05XH1T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144437v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-9635(02)00016-X" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KZ6LVSH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144440v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.155317" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144443v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10587260127612" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05008044v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350505v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04963009v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Viswakarman" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garcia" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05098675v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garcia Rocha" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926122v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05371552v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frouin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Margeat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04897472v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nickmilder" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecl&#232;re" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506770v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926129v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04684407v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP60683.2024.10636500" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04541726v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04889114v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Tam Nguyen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Do" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3027593" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04888243v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Louis Leclercq" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiri Ren" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Jamois" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Nguyen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04637919v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04601470v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04254993v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04060950v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemender Chand" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04586266v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04991613v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre -Marie Geffroy" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucl&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04060906v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117287v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04060946v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117310v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levy-Falk" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04216605v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04991646v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04060937v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05100929v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03670797v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03871190v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03690455v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03871160v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03871217v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04060928v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03931329v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/lji.661" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03717095v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03690491v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03690452v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Galnon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03329518v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03190312v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramaniam Velumani" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03190307v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mermet-Lyaudoz" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03190317v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03157368v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03157359v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02485699v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herlin Boime" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desrues" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belchi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habert" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Porterat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329616v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085926v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pibaleau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416114v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02510678v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moline" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085927v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parou" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416186v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416103v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01929056v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisly Truong" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Molefe" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakang Mothudi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01929054v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Richeter" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lazzaroni" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339698v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812135v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148326v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aharon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01890730v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01721566v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01760800v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969296v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nusod.2018.8570250" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812593v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01651934v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01651929v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652340v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341911v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01651942v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ngo" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652346v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652353v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01569287v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574953v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652354v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01569294v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khenfouch" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01317977v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652372v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277152v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chalh" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cristoferi" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01369443v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01343007v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmad" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01369445v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652398v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01323507v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Charalampidis" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Karikis" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213748v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245834v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213746v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245839v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213745v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356675v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maurel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01141080v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01092565v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01073812v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01074239v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363054v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213750v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01092564v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095238v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filoramo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095208v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01073809v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjergji Sini" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tuan Bui" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sallenave" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01074237v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01074234v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kraft" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916195v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leconte" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916198v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916194v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916193v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916191v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barbot" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schirr-Bonnans" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916251v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916245v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916196v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916192v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolly" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Demadrille" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916190v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734872v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916226v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916200v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01073792v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2012.6360014" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735880v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pardis" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leconte" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916222v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916199v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280626v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734870v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280631v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang Wang" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735872v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Boloma" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudert" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683065v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686556v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683554v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupuis" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivation" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gardette" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686529v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boumaza" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659385v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sublemontier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686562v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivaton" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687034v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686597v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghir Boumaza" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686520v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686982v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683544v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haas" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reisdorffer" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Rendu" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phap Nguyen" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686626v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620049v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620082v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couderc" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619955v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mawyin" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Atienzar" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fages" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533881v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pignon" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Miao" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Melhem" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619721v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619073v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620041v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620069v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619961v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916227v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619964v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620029v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437347v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437837v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00909028v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420522v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437348v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437349v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437805v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Radbeh" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745406v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437792v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437802v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916229v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358553v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Greenham" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916232v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Chyla" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Shaffer" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Durrant" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Nelson" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916236v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916238v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101240v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00909004v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086655v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916240v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00909002v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00908991v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123708v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916242v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00908978v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916244v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350473v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parwaz Asif" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350538v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedul Islam" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duch&#233;" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M. Ruiz" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Simon" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05147368v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05318165v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05004146v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05100761v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04889010v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04135826v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117328v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trong Tam" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mermet-Lyaudoz" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04991618v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04991600v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117299v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03690462v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05100883v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Issoufou" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04991635v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vedraine" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03690477v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03690469v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03690449v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416162v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Ait Assou" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085922v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02165991v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al Zhobi" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085928v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02179044v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehdi" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416138v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416174v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841436v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812142v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firoz Alam" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812584v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigalit Aharon" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812590v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01721648v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085921v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663509v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660167v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01653369v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01569305v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richeter S&#233;bastien" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341953v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01651944v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01651953v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341921v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415593v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415641v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415590v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916141v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735889v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01264804v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415602v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213749v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916248v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916249v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734071v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686971v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ackermann" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687036v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686544v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687038v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686550v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687035v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007825v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01132515v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johann-boucle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7851-1842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089478711" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-3131-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:johann.boucle@unilim.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.xlim.fr/en/research/electronics/rf-elite/elite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unilim.fr/pages_perso/johann.boucle/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05229506v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoxue He" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Petitjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trigaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2025.117935" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350423v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Coghill" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Lahlou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lodetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizue Matsubara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.570450" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05216489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bouzid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Raissi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouazizi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113881" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04897648v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Sekar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Doineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Azzaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202401356" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05025003v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Yildirim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-025-14689-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05070363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Do" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2025.109641" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04501859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Re&#7743;i Antony" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13061039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04471649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latha Marasamy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasikumar Mayarambakam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premkumar Selvarajan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.108347" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04521240v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ribeiro Dos Santos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Dkhil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parmentier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3378056" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04480451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Hawashin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA03102K" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278076v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issoufou Ibrahim Zamkoye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lucas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202200756" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04037776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ribeiro dos Santos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solar3010011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03788985v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Devoize" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15196533" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03700740v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nakar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12122093" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bouihi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathevet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kreher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure-Vincent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15227992" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03617977v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karthick" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Velumani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112250" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03841851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Breniaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200490" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03167842v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hawashin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vedraine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.02.053" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03139212v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Birrozzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Belchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Geiger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Kaiser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202001067" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04258661v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03165855v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2021.02.041" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02890023v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Belchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pibaleau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MA00204F" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02667108v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.05.041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02427794v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Chevrier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fattori" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lasser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Kotras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25010198" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02927242v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Gbouri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Antony" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13173826" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02474140v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalius Gudeika" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturs Bundulis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Benhattab" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben Manaa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2120-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03157395v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunlei Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Endo-Kimura" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Zhang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Habert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12244158" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267969v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al-Zohbi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jouane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj03089a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02178783v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gheno" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b01352" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675806v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Huang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-017-1305-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01721556v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhattab" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nakar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez Acosta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure-Vincent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2017.12.050" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F218FZN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652408v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.11.027" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891660v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201800191" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415584v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Pham" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Kumar Saha" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Provost" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Farr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoudh Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10513" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01649639v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khenfouch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2169-0022-C1-076" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141296v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Charalambidis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Karikis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Georgilis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Louahem M'Sabah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6se00051g" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480051v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevrier Mich&#232;le" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richeter" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Surin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2017.02.015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVGBN2ZB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415225v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thi Thu Trang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Di Bin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.10.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01343015v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01278000v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosti Tapio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sorgues" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano6030035" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01317971v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2016.03.030" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02549182v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip. Saha" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09083" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01254561v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met6010021" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01249443v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalal Djazia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Garuz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benachour Djafer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2015.12.021" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01246216v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Degbia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.12.004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSGQRVT6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01140861v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boucharef" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Warnan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Blart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP05712K" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01140868v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouhadoun" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillard Chantal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dappozze" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singh Sukhvir" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.03.022" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405864v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaochen Lin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am507179c" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01134058v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabert Marc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01024316v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Grazulevicius" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran Van" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4727" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3LD4QK2F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01024319v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Marzouk" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4686" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XQ32MV9D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00938045v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Michaleviciute" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Degbia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomkeviciene" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egle Gurskyte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.12.039" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9XTH4P2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01092566v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00974521v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muguerra" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Berthoux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Zaireen Nisa Yahya" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervella" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP54210F" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01073772v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lygaitis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Degutyte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2014.06.024" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69P171TD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00974505v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Makowska-Janusik" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gladii" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Kassiba" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4104855" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00909061v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puckyte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.01.137" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF1TWRDV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786983v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Melhem" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2012.08.017" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3479Q6J5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00913562v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2012.10.002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P2XDRG2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00682970v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.3157" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5VQZKXMN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697524v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackermann" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00682979v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margorzata Makowska-Janusik" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Errien" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00682977v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Beouch" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201100289" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3C2LRL9Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523858v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Said" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poize" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583641v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Said" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489957v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Boumaza" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Snaith" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/20/205203" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-D3FTTH4S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579360v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J. Snaith" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil C. Greenham" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909376f" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449302v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshanak Radbeh" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Parbaile" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moliton" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/3/035201" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-NL9DXDGB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579385v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aumeur El Amrani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Hijazi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Aldissi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.12.036" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36VJ5M5W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349178v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chyla" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S.P. Shaffer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Durrant" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D.C. Bradley" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200700280" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQHDTF1T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349174v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2007.10.005" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WH4R2S6M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582484v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ravirajan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nelson" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916149v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/79/1/012002" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916181v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Failleau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916035v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.205417" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916056v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.11.004" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9H5BGBM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916043v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-005-3477-x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DB9TFX30-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270357v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makowska-Janusik" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kassiba" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kodjikian" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/33/014" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916185v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Kityk" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanetra" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.94.115" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916064v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9601(02)00965-9" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZV05XH1T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144437v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-9635(02)00016-X" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KZ6LVSH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144440v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.155317" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144443v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10587260127612" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04897472v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nickmilder" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecl&#232;re" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05098675v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Viswakarman" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garcia Rocha" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926122v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05371552v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frouin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Margeat" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04963009v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garcia" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05008044v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350505v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506770v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926129v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04684407v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP60683.2024.10636500" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04888243v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Louis Leclercq" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiri Ren" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Jamois" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Nguyen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04637919v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04889114v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trong Tam Nguyen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Do" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3027593" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04541726v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04601470v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04060906v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04060950v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemender Chand" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04586266v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04991613v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre -Marie Geffroy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucl&#233;" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04254993v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117287v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04060946v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117310v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levy-Falk" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04216605v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04991646v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03871217v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03871190v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03871160v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03690455v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05100929v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03670797v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04060937v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04060928v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03931329v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/lji.661" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03717095v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03690491v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03690452v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Galnon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03190307v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mermet-Lyaudoz" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03190312v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramaniam Velumani" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03329518v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03190317v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03157368v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03157359v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02485699v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herlin Boime" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desrues" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belchi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habert" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Porterat" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329616v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085926v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pibaleau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416186v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02510678v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moline" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085927v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parou" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416114v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416103v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01929056v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisly Truong" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Molefe" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakang Mothudi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01890730v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01721566v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812135v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339698v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148326v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aharon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01929054v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Richeter" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lazzaroni" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01760800v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969296v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nusod.2018.8570250" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812593v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01651934v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01651929v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574953v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01569287v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01651942v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ngo" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652346v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652353v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341911v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652340v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652354v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01569294v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khenfouch" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01343007v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmad" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652372v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277152v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chalh" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cristoferi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01369443v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01317977v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01369445v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01652398v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01323507v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Charalampidis" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Karikis" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213748v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213745v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245839v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245834v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213746v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356675v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maurel" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01141080v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01092565v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01092564v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213750v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01074239v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363054v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01073812v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095238v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filoramo" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095208v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01073809v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjergji Sini" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tuan Bui" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sallenave" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01074237v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01074234v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kraft" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916195v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leconte" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916198v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916194v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916245v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916192v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolly" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Demadrille" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916196v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916251v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916191v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barbot" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schirr-Bonnans" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916193v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916190v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734872v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280626v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916222v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916199v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735880v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pardis" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leconte" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01073792v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2012.6360014" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916200v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916226v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734870v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280631v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang Wang" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735872v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Boloma" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudert" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683065v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686556v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686597v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghir Boumaza" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687034v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683554v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupuis" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivation" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gardette" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686529v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boumaza" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659385v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sublemontier" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686562v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivaton" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686520v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686982v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683544v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haas" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reisdorffer" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Rendu" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phap Nguyen" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686626v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619073v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619721v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533881v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pignon" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Miao" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Melhem" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620049v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619955v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mawyin" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Atienzar" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fages" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620082v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Couderc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620041v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620069v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619961v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916227v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619964v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620029v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437347v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437837v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00745406v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437805v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Radbeh" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437349v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00909028v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420522v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437348v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437792v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437802v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916229v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358553v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Greenham" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916232v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Chyla" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Shaffer" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Durrant" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Nelson" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916236v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916238v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101240v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00909004v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086655v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916240v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00909002v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00908991v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916242v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123708v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00908978v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916244v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350473v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parwaz Asif" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05350538v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashedul Islam" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duch&#233;" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M. Ruiz" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Simon" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05147368v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05318165v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05004146v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05100761v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04889010v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04135826v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04991618v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117328v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Trong Tam" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mermet-Lyaudoz" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04991600v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117299v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03690462v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04991635v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vedraine" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05100883v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Issoufou" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03690477v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03690469v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03690449v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416138v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al Zhobi" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02179044v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehdi" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02165991v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085928v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416162v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Ait Assou" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085922v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02416174v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812142v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firoz Alam" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841436v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812584v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigalit Aharon" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812590v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01721648v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085921v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01663509v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01569305v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richeter S&#233;bastien" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01653369v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660167v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341953v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01651944v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01651953v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341921v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415593v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415641v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415590v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916141v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735889v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01264804v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01415602v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213749v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916249v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00916248v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734071v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686971v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ackermann" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687038v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686544v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687036v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686550v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687035v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007825v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01132515v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>