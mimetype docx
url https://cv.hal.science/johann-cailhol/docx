--- v0 (2026-04-05)
+++ v1 (2026-05-02)
@@ -368,287 +368,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality Improvement Intervention Using Social Prescribing at Discharge in a University Hospital in France: Quasi-Experimental Study</w:t>
+                <w:t xml:space="preserve">French political bargaining over undocumented migrants’ health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bihan</w:t>
+                <w:t xml:space="preserve">Stephanie Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Bourovali-Zade</w:t>
+                <w:t xml:space="preserve">Sohela Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Boloko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Duclos</w:t>
+                <w:t xml:space="preserve">Anne-Laure Feral-Pierssens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Formative Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/51728⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 403 (10422), pp.140-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(23)02718-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236364v1</w:t>
+                <w:t xml:space="preserve">hal-05236393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French political bargaining over undocumented migrants’ health</w:t>
+                <w:t xml:space="preserve">Quality Improvement Intervention Using Social Prescribing at Discharge in a University Hospital in France: Quasi-Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vignier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Vandentorren</w:t>
+                <w:t xml:space="preserve">Chloé Bourovali-Zade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sohela Moussaoui</w:t>
+                <w:t xml:space="preserve">Annie Boloko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Feral-Pierssens</w:t>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 403 (10422), pp.140-141. </w:t>
+              <w:t xml:space="preserve">JMIR Formative Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.e51728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(23)02718-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/51728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236393v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus et domaines sociaux de production du racisme et de discriminations vécus par des personnes d’origine asiatique en France: à partir de l’enquête REACTAsie</w:t>
               </w:r>
@@ -772,51 +772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions of multiple chronic conditions and coping strategies among migrants from Sub-Saharan Africa living in France with diabetes mellitus and HIV: An interview-based qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline de Monteynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1822,51 +1822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Calarco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Prevot-Monsacre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Paternoster" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tr&#233;vidy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759241290781" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cailhol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamrane Larbi-Benhadjar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ando Rajaonah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anthonioz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-025-02422-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bihan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourovali-Zade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Boloko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/51728" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236393v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vandentorren" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohela Moussaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Feral-Pierssens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)02718-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04847225v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyako Hayakawa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Bin Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236400v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline de Monteynard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campagn&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crozet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284688" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093166v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kolakowska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Brichler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Delagr&#232;verie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Chakib Alloui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Genovese" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Page" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jackson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2023.100601" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981728v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Franchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Cella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfrancesco Fiorini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-056591" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03655265v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Parize" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Somm&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaeffer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ribadeau-Dumas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9040309" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03715636v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lebon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12910-020-00500-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngbin Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Calarco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Prevot-Monsacre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Paternoster" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vignier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tr&#233;vidy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759241290781" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cailhol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamrane Larbi-Benhadjar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ando Rajaonah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anthonioz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-025-02422-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236393v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Vandentorren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohela Moussaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Feral-Pierssens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)02718-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236364v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bihan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourovali-Zade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Boloko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/51728" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04847225v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyako Hayakawa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Bin Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236400v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline de Monteynard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campagn&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crozet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284688" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093166v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kolakowska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Brichler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Delagr&#232;verie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Chakib Alloui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Genovese" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Page" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jackson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2023.100601" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981728v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Franchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Cella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfrancesco Fiorini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-056591" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03655265v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Parize" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Somm&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaeffer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ribadeau-Dumas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9040309" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03715636v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lebon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12910-020-00500-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngbin Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>