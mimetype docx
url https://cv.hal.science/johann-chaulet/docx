--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -625,209 +625,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01485155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négocier (avec) la surveillance électronique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le design de l’hyperconnectivité relationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Chaulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Allaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/terminal.1434⟩</w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Humanités Numériques et Sciences de l’Information et de la communication, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.1955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708073v1</w:t>
+                <w:t xml:space="preserve">halshs-01398003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le design de l’hyperconnectivité relationnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Figeac</w:t>
+                <w:t xml:space="preserve">Négocier (avec) la surveillance électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Chaulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johann Chaulet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Allaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Humanités Numériques et Sciences de l’Information et de la communication, 8, </w:t>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Contrôle social, surveillance et dispositifs numériques, 118, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfsic.1955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/terminal.1434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01398003v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diplômé et leur(s) valeur(s)</w:t>
               </w:r>
@@ -2610,51 +2610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04014575v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Guay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chaulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.237.0189" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199076v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toussaint" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chatwin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel R. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Gonzalez-Bermejo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua O. Benditt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2021.106373" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318805v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Soler-Benonie&#160;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.1309" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050157917747642" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485155v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Y. Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.4021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708073v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allaria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1434" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398003v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1955" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534855v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.186.0105" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968709v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pum.umontreal.ca/catalogue/methodes_de_recherche_en_contexte_numerique/fichiers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576897v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081043v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Canu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60093" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvageot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bougeois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Feyfant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01252308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04014575v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Guay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chaulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.237.0189" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199076v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toussaint" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chatwin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel R. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Gonzalez-Bermejo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua O. Benditt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2021.106373" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318805v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Soler-Benonie&#160;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.1309" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050157917747642" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485155v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Y. Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.4021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1955" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allaria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1434" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534855v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.186.0105" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968709v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pum.umontreal.ca/catalogue/methodes_de_recherche_en_contexte_numerique/fichiers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576897v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081043v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Canu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60093" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00473375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvageot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bougeois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Feyfant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01252308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>